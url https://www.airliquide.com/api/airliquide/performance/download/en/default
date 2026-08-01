--- v4 (2026-07-12)
+++ v5 (2026-08-01)
@@ -72,14630 +72,14649 @@
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:E767"/>
+  <dimension ref="A1:E768"/>
   <sheetData>
     <row r="1" spans="1:5" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Date</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Air Liquide share (€)</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
-          <t>Air Liquide performance until 07-11-2026 (%)</t>
+          <t>Air Liquide performance until 07-31-2026 (%)</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>CAC 40 index (points)</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
-          <t>CAC 40 performance until 07-11-2026 (%)</t>
+          <t>CAC 40 performance until 07-31-2026 (%)</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:5" customHeight="0">
       <c r="A2" s="0" t="inlineStr">
         <is>
-          <t>07-11-2023</t>
+          <t>07-31-2023</t>
         </is>
       </c>
       <c r="B2" s="0">
-        <v>128.89256</v>
+        <v>135.00826</v>
       </c>
       <c r="C2" s="0">
-        <v>35.23</v>
+        <v>26.45</v>
       </c>
       <c r="D2" s="0">
-        <v>7220.01</v>
+        <v>7497.78</v>
       </c>
       <c r="E2" s="0">
-        <v>15.5</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="3" spans="1:5" customHeight="0">
       <c r="A3" s="0" t="inlineStr">
         <is>
-          <t>07-12-2023</t>
+          <t>08-01-2023</t>
         </is>
       </c>
       <c r="B3" s="0">
-        <v>131.2562</v>
+        <v>133.90083</v>
       </c>
       <c r="C3" s="0">
-        <v>32.79</v>
+        <v>27.5</v>
       </c>
       <c r="D3" s="0">
-        <v>7333.01</v>
+        <v>7406.08</v>
       </c>
       <c r="E3" s="0">
-        <v>13.72</v>
+        <v>14.9</v>
       </c>
     </row>
     <row r="4" spans="1:5" customHeight="0">
       <c r="A4" s="0" t="inlineStr">
         <is>
-          <t>07-13-2023</t>
+          <t>08-02-2023</t>
         </is>
       </c>
       <c r="B4" s="0">
-        <v>132.19835</v>
+        <v>132.18182</v>
       </c>
       <c r="C4" s="0">
-        <v>31.85</v>
+        <v>29.16</v>
       </c>
       <c r="D4" s="0">
-        <v>7369.8</v>
+        <v>7312.84</v>
       </c>
       <c r="E4" s="0">
-        <v>13.15</v>
+        <v>16.37</v>
       </c>
     </row>
     <row r="5" spans="1:5" customHeight="0">
       <c r="A5" s="0" t="inlineStr">
         <is>
-          <t>07-14-2023</t>
+          <t>08-03-2023</t>
         </is>
       </c>
       <c r="B5" s="0">
-        <v>132.94215</v>
+        <v>130.49587</v>
       </c>
       <c r="C5" s="0">
-        <v>31.11</v>
+        <v>30.82</v>
       </c>
       <c r="D5" s="0">
-        <v>7374.54</v>
+        <v>7260.53</v>
       </c>
       <c r="E5" s="0">
-        <v>13.08</v>
+        <v>17.2</v>
       </c>
     </row>
     <row r="6" spans="1:5" customHeight="0">
       <c r="A6" s="0" t="inlineStr">
         <is>
-          <t>07-17-2023</t>
+          <t>08-04-2023</t>
         </is>
       </c>
       <c r="B6" s="0">
-        <v>131.76859</v>
+        <v>131.42149</v>
       </c>
       <c r="C6" s="0">
-        <v>32.28</v>
+        <v>29.9</v>
       </c>
       <c r="D6" s="0">
-        <v>7291.66</v>
+        <v>7315.07</v>
       </c>
       <c r="E6" s="0">
-        <v>14.36</v>
+        <v>16.33</v>
       </c>
     </row>
     <row r="7" spans="1:5" customHeight="0">
       <c r="A7" s="0" t="inlineStr">
         <is>
-          <t>07-18-2023</t>
+          <t>08-07-2023</t>
         </is>
       </c>
       <c r="B7" s="0">
-        <v>131.76859</v>
+        <v>131.91736</v>
       </c>
       <c r="C7" s="0">
-        <v>32.28</v>
+        <v>29.41</v>
       </c>
       <c r="D7" s="0">
-        <v>7319.18</v>
+        <v>7319.76</v>
       </c>
       <c r="E7" s="0">
-        <v>13.93</v>
+        <v>16.26</v>
       </c>
     </row>
     <row r="8" spans="1:5" customHeight="0">
       <c r="A8" s="0" t="inlineStr">
         <is>
-          <t>07-19-2023</t>
+          <t>08-08-2023</t>
         </is>
       </c>
       <c r="B8" s="0">
-        <v>130.76033</v>
+        <v>131.68595</v>
       </c>
       <c r="C8" s="0">
-        <v>33.3</v>
+        <v>29.64</v>
       </c>
       <c r="D8" s="0">
-        <v>7326.94</v>
+        <v>7269.47</v>
       </c>
       <c r="E8" s="0">
-        <v>13.81</v>
+        <v>17.06</v>
       </c>
     </row>
     <row r="9" spans="1:5" customHeight="0">
       <c r="A9" s="0" t="inlineStr">
         <is>
-          <t>07-20-2023</t>
+          <t>08-09-2023</t>
         </is>
       </c>
       <c r="B9" s="0">
-        <v>132.56198</v>
+        <v>132.7438</v>
       </c>
       <c r="C9" s="0">
-        <v>31.49</v>
+        <v>28.61</v>
       </c>
       <c r="D9" s="0">
-        <v>7384.91</v>
+        <v>7322.04</v>
       </c>
       <c r="E9" s="0">
-        <v>12.92</v>
+        <v>16.22</v>
       </c>
     </row>
     <row r="10" spans="1:5" customHeight="0">
       <c r="A10" s="0" t="inlineStr">
         <is>
-          <t>07-21-2023</t>
+          <t>08-10-2023</t>
         </is>
       </c>
       <c r="B10" s="0">
-        <v>132.95868</v>
+        <v>134.82645</v>
       </c>
       <c r="C10" s="0">
-        <v>31.09</v>
+        <v>26.62</v>
       </c>
       <c r="D10" s="0">
-        <v>7432.77</v>
+        <v>7433.62</v>
       </c>
       <c r="E10" s="0">
-        <v>12.19</v>
+        <v>14.48</v>
       </c>
     </row>
     <row r="11" spans="1:5" customHeight="0">
       <c r="A11" s="0" t="inlineStr">
         <is>
-          <t>07-24-2023</t>
+          <t>08-11-2023</t>
         </is>
       </c>
       <c r="B11" s="0">
-        <v>132.87603</v>
+        <v>133.57025</v>
       </c>
       <c r="C11" s="0">
-        <v>31.17</v>
+        <v>27.81</v>
       </c>
       <c r="D11" s="0">
-        <v>7427.31</v>
+        <v>7340.19</v>
       </c>
       <c r="E11" s="0">
-        <v>12.27</v>
+        <v>15.93</v>
       </c>
     </row>
     <row r="12" spans="1:5" customHeight="0">
       <c r="A12" s="0" t="inlineStr">
         <is>
-          <t>07-25-2023</t>
+          <t>08-14-2023</t>
         </is>
       </c>
       <c r="B12" s="0">
-        <v>132.56198</v>
+        <v>134.5124</v>
       </c>
       <c r="C12" s="0">
-        <v>31.49</v>
+        <v>26.92</v>
       </c>
       <c r="D12" s="0">
-        <v>7415.45</v>
+        <v>7348.84</v>
       </c>
       <c r="E12" s="0">
-        <v>12.45</v>
+        <v>15.8</v>
       </c>
     </row>
     <row r="13" spans="1:5" customHeight="0">
       <c r="A13" s="0" t="inlineStr">
         <is>
-          <t>07-26-2023</t>
+          <t>08-15-2023</t>
         </is>
       </c>
       <c r="B13" s="0">
-        <v>130.76033</v>
+        <v>133.53719</v>
       </c>
       <c r="C13" s="0">
-        <v>33.3</v>
+        <v>27.84</v>
       </c>
       <c r="D13" s="0">
-        <v>7315.07</v>
+        <v>7267.7</v>
       </c>
       <c r="E13" s="0">
-        <v>14</v>
+        <v>17.09</v>
       </c>
     </row>
     <row r="14" spans="1:5" customHeight="0">
       <c r="A14" s="0" t="inlineStr">
         <is>
-          <t>07-27-2023</t>
+          <t>08-16-2023</t>
         </is>
       </c>
       <c r="B14" s="0">
-        <v>133.85124</v>
+        <v>133.52066</v>
       </c>
       <c r="C14" s="0">
-        <v>30.22</v>
+        <v>27.86</v>
       </c>
       <c r="D14" s="0">
-        <v>7465.24</v>
+        <v>7260.25</v>
       </c>
       <c r="E14" s="0">
-        <v>11.7</v>
+        <v>17.21</v>
       </c>
     </row>
     <row r="15" spans="1:5" customHeight="0">
       <c r="A15" s="0" t="inlineStr">
         <is>
-          <t>07-28-2023</t>
+          <t>08-17-2023</t>
         </is>
       </c>
       <c r="B15" s="0">
-        <v>135.28926</v>
+        <v>132.80992</v>
       </c>
       <c r="C15" s="0">
-        <v>28.84</v>
+        <v>28.54</v>
       </c>
       <c r="D15" s="0">
-        <v>7476.47</v>
+        <v>7191.74</v>
       </c>
       <c r="E15" s="0">
-        <v>11.54</v>
+        <v>18.33</v>
       </c>
     </row>
     <row r="16" spans="1:5" customHeight="0">
       <c r="A16" s="0" t="inlineStr">
         <is>
-          <t>07-31-2023</t>
+          <t>08-18-2023</t>
         </is>
       </c>
       <c r="B16" s="0">
-        <v>135.00826</v>
+        <v>132.76033</v>
       </c>
       <c r="C16" s="0">
-        <v>29.1</v>
+        <v>28.59</v>
       </c>
       <c r="D16" s="0">
-        <v>7497.78</v>
+        <v>7164.11</v>
       </c>
       <c r="E16" s="0">
-        <v>11.22</v>
+        <v>18.78</v>
       </c>
     </row>
     <row r="17" spans="1:5" customHeight="0">
       <c r="A17" s="0" t="inlineStr">
         <is>
-          <t>08-01-2023</t>
+          <t>08-21-2023</t>
         </is>
       </c>
       <c r="B17" s="0">
-        <v>133.90083</v>
+        <v>132.26446</v>
       </c>
       <c r="C17" s="0">
-        <v>30.17</v>
+        <v>29.07</v>
       </c>
       <c r="D17" s="0">
-        <v>7406.08</v>
+        <v>7198.06</v>
       </c>
       <c r="E17" s="0">
-        <v>12.6</v>
+        <v>18.22</v>
       </c>
     </row>
     <row r="18" spans="1:5" customHeight="0">
       <c r="A18" s="0" t="inlineStr">
         <is>
-          <t>08-02-2023</t>
+          <t>08-22-2023</t>
         </is>
       </c>
       <c r="B18" s="0">
-        <v>132.18182</v>
+        <v>132.95868</v>
       </c>
       <c r="C18" s="0">
-        <v>31.86</v>
+        <v>28.4</v>
       </c>
       <c r="D18" s="0">
-        <v>7312.84</v>
+        <v>7240.88</v>
       </c>
       <c r="E18" s="0">
-        <v>14.03</v>
+        <v>17.52</v>
       </c>
     </row>
     <row r="19" spans="1:5" customHeight="0">
       <c r="A19" s="0" t="inlineStr">
         <is>
-          <t>08-03-2023</t>
+          <t>08-23-2023</t>
         </is>
       </c>
       <c r="B19" s="0">
-        <v>130.49587</v>
+        <v>133.75207</v>
       </c>
       <c r="C19" s="0">
-        <v>33.57</v>
+        <v>27.64</v>
       </c>
       <c r="D19" s="0">
-        <v>7260.53</v>
+        <v>7246.62</v>
       </c>
       <c r="E19" s="0">
-        <v>14.85</v>
+        <v>17.43</v>
       </c>
     </row>
     <row r="20" spans="1:5" customHeight="0">
       <c r="A20" s="0" t="inlineStr">
         <is>
-          <t>08-04-2023</t>
+          <t>08-24-2023</t>
         </is>
       </c>
       <c r="B20" s="0">
-        <v>131.42149</v>
+        <v>134.46281</v>
       </c>
       <c r="C20" s="0">
-        <v>32.63</v>
+        <v>26.96</v>
       </c>
       <c r="D20" s="0">
-        <v>7315.07</v>
+        <v>7214.46</v>
       </c>
       <c r="E20" s="0">
-        <v>14</v>
+        <v>17.95</v>
       </c>
     </row>
     <row r="21" spans="1:5" customHeight="0">
       <c r="A21" s="0" t="inlineStr">
         <is>
-          <t>08-07-2023</t>
+          <t>08-25-2023</t>
         </is>
       </c>
       <c r="B21" s="0">
-        <v>131.91736</v>
+        <v>134.57851</v>
       </c>
       <c r="C21" s="0">
-        <v>32.13</v>
+        <v>26.86</v>
       </c>
       <c r="D21" s="0">
-        <v>7319.76</v>
+        <v>7229.6</v>
       </c>
       <c r="E21" s="0">
-        <v>13.92</v>
+        <v>17.71</v>
       </c>
     </row>
     <row r="22" spans="1:5" customHeight="0">
       <c r="A22" s="0" t="inlineStr">
         <is>
-          <t>08-08-2023</t>
+          <t>08-28-2023</t>
         </is>
       </c>
       <c r="B22" s="0">
-        <v>131.68595</v>
+        <v>136.61157</v>
       </c>
       <c r="C22" s="0">
-        <v>32.36</v>
+        <v>24.97</v>
       </c>
       <c r="D22" s="0">
-        <v>7269.47</v>
+        <v>7324.71</v>
       </c>
       <c r="E22" s="0">
-        <v>14.71</v>
+        <v>16.18</v>
       </c>
     </row>
     <row r="23" spans="1:5" customHeight="0">
       <c r="A23" s="0" t="inlineStr">
         <is>
-          <t>08-09-2023</t>
+          <t>08-29-2023</t>
         </is>
       </c>
       <c r="B23" s="0">
-        <v>132.7438</v>
+        <v>136.79339</v>
       </c>
       <c r="C23" s="0">
-        <v>31.31</v>
+        <v>24.8</v>
       </c>
       <c r="D23" s="0">
-        <v>7322.04</v>
+        <v>7373.43</v>
       </c>
       <c r="E23" s="0">
-        <v>13.89</v>
+        <v>15.41</v>
       </c>
     </row>
     <row r="24" spans="1:5" customHeight="0">
       <c r="A24" s="0" t="inlineStr">
         <is>
-          <t>08-10-2023</t>
+          <t>08-30-2023</t>
         </is>
       </c>
       <c r="B24" s="0">
-        <v>134.82645</v>
+        <v>137.38843</v>
       </c>
       <c r="C24" s="0">
-        <v>29.28</v>
+        <v>24.26</v>
       </c>
       <c r="D24" s="0">
-        <v>7433.62</v>
+        <v>7364.4</v>
       </c>
       <c r="E24" s="0">
-        <v>12.18</v>
+        <v>15.55</v>
       </c>
     </row>
     <row r="25" spans="1:5" customHeight="0">
       <c r="A25" s="0" t="inlineStr">
         <is>
-          <t>08-11-2023</t>
+          <t>08-31-2023</t>
         </is>
       </c>
       <c r="B25" s="0">
-        <v>133.57025</v>
+        <v>137.90083</v>
       </c>
       <c r="C25" s="0">
-        <v>30.49</v>
+        <v>23.8</v>
       </c>
       <c r="D25" s="0">
-        <v>7340.19</v>
+        <v>7316.7</v>
       </c>
       <c r="E25" s="0">
-        <v>13.61</v>
+        <v>16.3</v>
       </c>
     </row>
     <row r="26" spans="1:5" customHeight="0">
       <c r="A26" s="0" t="inlineStr">
         <is>
-          <t>08-14-2023</t>
+          <t>09-01-2023</t>
         </is>
       </c>
       <c r="B26" s="0">
-        <v>134.5124</v>
+        <v>138.19835</v>
       </c>
       <c r="C26" s="0">
-        <v>29.58</v>
+        <v>23.53</v>
       </c>
       <c r="D26" s="0">
-        <v>7348.84</v>
+        <v>7296.77</v>
       </c>
       <c r="E26" s="0">
-        <v>13.47</v>
+        <v>16.62</v>
       </c>
     </row>
     <row r="27" spans="1:5" customHeight="0">
       <c r="A27" s="0" t="inlineStr">
         <is>
-          <t>08-15-2023</t>
+          <t>09-04-2023</t>
         </is>
       </c>
       <c r="B27" s="0">
-        <v>133.53719</v>
+        <v>137.57025</v>
       </c>
       <c r="C27" s="0">
-        <v>30.53</v>
+        <v>24.1</v>
       </c>
       <c r="D27" s="0">
-        <v>7267.7</v>
+        <v>7279.51</v>
       </c>
       <c r="E27" s="0">
-        <v>14.74</v>
+        <v>16.9</v>
       </c>
     </row>
     <row r="28" spans="1:5" customHeight="0">
       <c r="A28" s="0" t="inlineStr">
         <is>
-          <t>08-16-2023</t>
+          <t>09-05-2023</t>
         </is>
       </c>
       <c r="B28" s="0">
-        <v>133.52066</v>
+        <v>135.35537</v>
       </c>
       <c r="C28" s="0">
-        <v>30.54</v>
+        <v>26.13</v>
       </c>
       <c r="D28" s="0">
-        <v>7260.25</v>
+        <v>7254.72</v>
       </c>
       <c r="E28" s="0">
-        <v>14.86</v>
+        <v>17.3</v>
       </c>
     </row>
     <row r="29" spans="1:5" customHeight="0">
       <c r="A29" s="0" t="inlineStr">
         <is>
-          <t>08-17-2023</t>
+          <t>09-06-2023</t>
         </is>
       </c>
       <c r="B29" s="0">
-        <v>132.80992</v>
+        <v>136.08264</v>
       </c>
       <c r="C29" s="0">
-        <v>31.24</v>
+        <v>25.45</v>
       </c>
       <c r="D29" s="0">
-        <v>7191.74</v>
+        <v>7194.09</v>
       </c>
       <c r="E29" s="0">
-        <v>15.95</v>
+        <v>18.29</v>
       </c>
     </row>
     <row r="30" spans="1:5" customHeight="0">
       <c r="A30" s="0" t="inlineStr">
         <is>
-          <t>08-18-2023</t>
+          <t>09-07-2023</t>
         </is>
       </c>
       <c r="B30" s="0">
-        <v>132.76033</v>
+        <v>136.87603</v>
       </c>
       <c r="C30" s="0">
-        <v>31.29</v>
+        <v>24.73</v>
       </c>
       <c r="D30" s="0">
-        <v>7164.11</v>
+        <v>7196.1</v>
       </c>
       <c r="E30" s="0">
-        <v>16.4</v>
+        <v>18.25</v>
       </c>
     </row>
     <row r="31" spans="1:5" customHeight="0">
       <c r="A31" s="0" t="inlineStr">
         <is>
-          <t>08-21-2023</t>
+          <t>09-08-2023</t>
         </is>
       </c>
       <c r="B31" s="0">
-        <v>132.26446</v>
+        <v>136.76033</v>
       </c>
       <c r="C31" s="0">
-        <v>31.78</v>
+        <v>24.83</v>
       </c>
       <c r="D31" s="0">
-        <v>7198.06</v>
+        <v>7240.77</v>
       </c>
       <c r="E31" s="0">
-        <v>15.85</v>
+        <v>17.52</v>
       </c>
     </row>
     <row r="32" spans="1:5" customHeight="0">
       <c r="A32" s="0" t="inlineStr">
         <is>
-          <t>08-22-2023</t>
+          <t>09-11-2023</t>
         </is>
       </c>
       <c r="B32" s="0">
-        <v>132.95868</v>
+        <v>137.81818</v>
       </c>
       <c r="C32" s="0">
-        <v>31.09</v>
+        <v>23.87</v>
       </c>
       <c r="D32" s="0">
-        <v>7240.88</v>
+        <v>7278.27</v>
       </c>
       <c r="E32" s="0">
-        <v>15.17</v>
+        <v>16.92</v>
       </c>
     </row>
     <row r="33" spans="1:5" customHeight="0">
       <c r="A33" s="0" t="inlineStr">
         <is>
-          <t>08-23-2023</t>
+          <t>09-12-2023</t>
         </is>
       </c>
       <c r="B33" s="0">
-        <v>133.75207</v>
+        <v>136.44628</v>
       </c>
       <c r="C33" s="0">
-        <v>30.32</v>
+        <v>25.12</v>
       </c>
       <c r="D33" s="0">
-        <v>7246.62</v>
+        <v>7252.88</v>
       </c>
       <c r="E33" s="0">
-        <v>15.07</v>
+        <v>17.33</v>
       </c>
     </row>
     <row r="34" spans="1:5" customHeight="0">
       <c r="A34" s="0" t="inlineStr">
         <is>
-          <t>08-24-2023</t>
+          <t>09-13-2023</t>
         </is>
       </c>
       <c r="B34" s="0">
-        <v>134.46281</v>
+        <v>135.83471</v>
       </c>
       <c r="C34" s="0">
-        <v>29.63</v>
+        <v>25.68</v>
       </c>
       <c r="D34" s="0">
-        <v>7214.46</v>
+        <v>7222.57</v>
       </c>
       <c r="E34" s="0">
-        <v>15.59</v>
+        <v>17.82</v>
       </c>
     </row>
     <row r="35" spans="1:5" customHeight="0">
       <c r="A35" s="0" t="inlineStr">
         <is>
-          <t>08-25-2023</t>
+          <t>09-14-2023</t>
         </is>
       </c>
       <c r="B35" s="0">
-        <v>134.57851</v>
+        <v>137.19008</v>
       </c>
       <c r="C35" s="0">
-        <v>29.52</v>
+        <v>24.44</v>
       </c>
       <c r="D35" s="0">
-        <v>7229.6</v>
+        <v>7308.67</v>
       </c>
       <c r="E35" s="0">
-        <v>15.34</v>
+        <v>16.43</v>
       </c>
     </row>
     <row r="36" spans="1:5" customHeight="0">
       <c r="A36" s="0" t="inlineStr">
         <is>
-          <t>08-28-2023</t>
+          <t>09-15-2023</t>
         </is>
       </c>
       <c r="B36" s="0">
-        <v>136.61157</v>
+        <v>138.89256</v>
       </c>
       <c r="C36" s="0">
-        <v>27.59</v>
+        <v>22.92</v>
       </c>
       <c r="D36" s="0">
-        <v>7324.71</v>
+        <v>7378.82</v>
       </c>
       <c r="E36" s="0">
-        <v>13.85</v>
+        <v>15.33</v>
       </c>
     </row>
     <row r="37" spans="1:5" customHeight="0">
       <c r="A37" s="0" t="inlineStr">
         <is>
-          <t>08-29-2023</t>
+          <t>09-18-2023</t>
         </is>
       </c>
       <c r="B37" s="0">
-        <v>136.79339</v>
+        <v>135.81818</v>
       </c>
       <c r="C37" s="0">
-        <v>27.42</v>
+        <v>25.7</v>
       </c>
       <c r="D37" s="0">
-        <v>7373.43</v>
+        <v>7276.14</v>
       </c>
       <c r="E37" s="0">
-        <v>13.09</v>
+        <v>16.95</v>
       </c>
     </row>
     <row r="38" spans="1:5" customHeight="0">
       <c r="A38" s="0" t="inlineStr">
         <is>
-          <t>08-30-2023</t>
+          <t>09-19-2023</t>
         </is>
       </c>
       <c r="B38" s="0">
-        <v>137.38843</v>
+        <v>136.21488</v>
       </c>
       <c r="C38" s="0">
-        <v>26.87</v>
+        <v>25.33</v>
       </c>
       <c r="D38" s="0">
-        <v>7364.4</v>
+        <v>7282.12</v>
       </c>
       <c r="E38" s="0">
-        <v>13.23</v>
+        <v>16.86</v>
       </c>
     </row>
     <row r="39" spans="1:5" customHeight="0">
       <c r="A39" s="0" t="inlineStr">
         <is>
-          <t>08-31-2023</t>
+          <t>09-20-2023</t>
         </is>
       </c>
       <c r="B39" s="0">
-        <v>137.90083</v>
+        <v>134.01653</v>
       </c>
       <c r="C39" s="0">
-        <v>26.4</v>
+        <v>27.39</v>
       </c>
       <c r="D39" s="0">
-        <v>7316.7</v>
+        <v>7330.79</v>
       </c>
       <c r="E39" s="0">
-        <v>13.97</v>
+        <v>16.08</v>
       </c>
     </row>
     <row r="40" spans="1:5" customHeight="0">
       <c r="A40" s="0" t="inlineStr">
         <is>
-          <t>09-01-2023</t>
+          <t>09-21-2023</t>
         </is>
       </c>
       <c r="B40" s="0">
-        <v>138.19835</v>
+        <v>132.72727</v>
       </c>
       <c r="C40" s="0">
-        <v>26.12</v>
+        <v>28.62</v>
       </c>
       <c r="D40" s="0">
-        <v>7296.77</v>
+        <v>7213.9</v>
       </c>
       <c r="E40" s="0">
-        <v>14.28</v>
+        <v>17.96</v>
       </c>
     </row>
     <row r="41" spans="1:5" customHeight="0">
       <c r="A41" s="0" t="inlineStr">
         <is>
-          <t>09-04-2023</t>
+          <t>09-22-2023</t>
         </is>
       </c>
       <c r="B41" s="0">
-        <v>137.57025</v>
+        <v>132.67769</v>
       </c>
       <c r="C41" s="0">
-        <v>26.7</v>
+        <v>28.67</v>
       </c>
       <c r="D41" s="0">
-        <v>7279.51</v>
+        <v>7184.82</v>
       </c>
       <c r="E41" s="0">
-        <v>14.55</v>
+        <v>18.44</v>
       </c>
     </row>
     <row r="42" spans="1:5" customHeight="0">
       <c r="A42" s="0" t="inlineStr">
         <is>
-          <t>09-05-2023</t>
+          <t>09-25-2023</t>
         </is>
       </c>
       <c r="B42" s="0">
-        <v>135.35537</v>
+        <v>132.44628</v>
       </c>
       <c r="C42" s="0">
-        <v>28.77</v>
+        <v>28.9</v>
       </c>
       <c r="D42" s="0">
-        <v>7254.72</v>
+        <v>7123.88</v>
       </c>
       <c r="E42" s="0">
-        <v>14.95</v>
+        <v>19.45</v>
       </c>
     </row>
     <row r="43" spans="1:5" customHeight="0">
       <c r="A43" s="0" t="inlineStr">
         <is>
-          <t>09-06-2023</t>
+          <t>09-26-2023</t>
         </is>
       </c>
       <c r="B43" s="0">
-        <v>136.08264</v>
+        <v>131.4876</v>
       </c>
       <c r="C43" s="0">
-        <v>28.08</v>
+        <v>29.84</v>
       </c>
       <c r="D43" s="0">
-        <v>7194.09</v>
+        <v>7074.02</v>
       </c>
       <c r="E43" s="0">
-        <v>15.91</v>
+        <v>20.29</v>
       </c>
     </row>
     <row r="44" spans="1:5" customHeight="0">
       <c r="A44" s="0" t="inlineStr">
         <is>
-          <t>09-07-2023</t>
+          <t>09-27-2023</t>
         </is>
       </c>
       <c r="B44" s="0">
-        <v>136.87603</v>
+        <v>130.97521</v>
       </c>
       <c r="C44" s="0">
-        <v>27.34</v>
+        <v>30.35</v>
       </c>
       <c r="D44" s="0">
-        <v>7196.1</v>
+        <v>7071.79</v>
       </c>
       <c r="E44" s="0">
-        <v>15.88</v>
+        <v>20.33</v>
       </c>
     </row>
     <row r="45" spans="1:5" customHeight="0">
       <c r="A45" s="0" t="inlineStr">
         <is>
-          <t>09-08-2023</t>
+          <t>09-28-2023</t>
         </is>
       </c>
       <c r="B45" s="0">
-        <v>136.76033</v>
+        <v>132.18182</v>
       </c>
       <c r="C45" s="0">
-        <v>27.45</v>
+        <v>29.16</v>
       </c>
       <c r="D45" s="0">
-        <v>7240.77</v>
+        <v>7116.24</v>
       </c>
       <c r="E45" s="0">
-        <v>15.17</v>
+        <v>19.58</v>
       </c>
     </row>
     <row r="46" spans="1:5" customHeight="0">
       <c r="A46" s="0" t="inlineStr">
         <is>
-          <t>09-11-2023</t>
+          <t>09-29-2023</t>
         </is>
       </c>
       <c r="B46" s="0">
-        <v>137.81818</v>
+        <v>132.09917</v>
       </c>
       <c r="C46" s="0">
-        <v>26.47</v>
+        <v>29.24</v>
       </c>
       <c r="D46" s="0">
-        <v>7278.27</v>
+        <v>7135.06</v>
       </c>
       <c r="E46" s="0">
-        <v>14.57</v>
+        <v>19.27</v>
       </c>
     </row>
     <row r="47" spans="1:5" customHeight="0">
       <c r="A47" s="0" t="inlineStr">
         <is>
-          <t>09-12-2023</t>
+          <t>10-02-2023</t>
         </is>
       </c>
       <c r="B47" s="0">
-        <v>136.44628</v>
+        <v>129.98347</v>
       </c>
       <c r="C47" s="0">
-        <v>27.74</v>
+        <v>31.34</v>
       </c>
       <c r="D47" s="0">
-        <v>7252.88</v>
+        <v>7068.16</v>
       </c>
       <c r="E47" s="0">
-        <v>14.97</v>
+        <v>20.39</v>
       </c>
     </row>
     <row r="48" spans="1:5" customHeight="0">
       <c r="A48" s="0" t="inlineStr">
         <is>
-          <t>09-13-2023</t>
+          <t>10-03-2023</t>
         </is>
       </c>
       <c r="B48" s="0">
-        <v>135.83471</v>
+        <v>129.05785</v>
       </c>
       <c r="C48" s="0">
-        <v>28.32</v>
+        <v>32.28</v>
       </c>
       <c r="D48" s="0">
-        <v>7222.57</v>
+        <v>6997.05</v>
       </c>
       <c r="E48" s="0">
-        <v>15.46</v>
+        <v>21.62</v>
       </c>
     </row>
     <row r="49" spans="1:5" customHeight="0">
       <c r="A49" s="0" t="inlineStr">
         <is>
-          <t>09-14-2023</t>
+          <t>10-04-2023</t>
         </is>
       </c>
       <c r="B49" s="0">
-        <v>137.19008</v>
+        <v>129.40496</v>
       </c>
       <c r="C49" s="0">
-        <v>27.05</v>
+        <v>31.93</v>
       </c>
       <c r="D49" s="0">
-        <v>7308.67</v>
+        <v>6996.73</v>
       </c>
       <c r="E49" s="0">
-        <v>14.1</v>
+        <v>21.62</v>
       </c>
     </row>
     <row r="50" spans="1:5" customHeight="0">
       <c r="A50" s="0" t="inlineStr">
         <is>
-          <t>09-15-2023</t>
+          <t>10-05-2023</t>
         </is>
       </c>
       <c r="B50" s="0">
-        <v>138.89256</v>
+        <v>129.45455</v>
       </c>
       <c r="C50" s="0">
-        <v>25.49</v>
+        <v>31.88</v>
       </c>
       <c r="D50" s="0">
-        <v>7378.82</v>
+        <v>6998.25</v>
       </c>
       <c r="E50" s="0">
-        <v>13.01</v>
+        <v>21.6</v>
       </c>
     </row>
     <row r="51" spans="1:5" customHeight="0">
       <c r="A51" s="0" t="inlineStr">
         <is>
-          <t>09-18-2023</t>
+          <t>10-06-2023</t>
         </is>
       </c>
       <c r="B51" s="0">
-        <v>135.81818</v>
+        <v>130.44628</v>
       </c>
       <c r="C51" s="0">
-        <v>28.33</v>
+        <v>30.87</v>
       </c>
       <c r="D51" s="0">
-        <v>7276.14</v>
+        <v>7060.15</v>
       </c>
       <c r="E51" s="0">
-        <v>14.61</v>
+        <v>20.53</v>
       </c>
     </row>
     <row r="52" spans="1:5" customHeight="0">
       <c r="A52" s="0" t="inlineStr">
         <is>
-          <t>09-19-2023</t>
+          <t>10-09-2023</t>
         </is>
       </c>
       <c r="B52" s="0">
-        <v>136.21488</v>
+        <v>130.82645</v>
       </c>
       <c r="C52" s="0">
-        <v>27.96</v>
+        <v>30.49</v>
       </c>
       <c r="D52" s="0">
-        <v>7282.12</v>
+        <v>7021.4</v>
       </c>
       <c r="E52" s="0">
-        <v>14.51</v>
+        <v>21.2</v>
       </c>
     </row>
     <row r="53" spans="1:5" customHeight="0">
       <c r="A53" s="0" t="inlineStr">
         <is>
-          <t>09-20-2023</t>
+          <t>10-10-2023</t>
         </is>
       </c>
       <c r="B53" s="0">
-        <v>134.01653</v>
+        <v>133.66942</v>
       </c>
       <c r="C53" s="0">
-        <v>30.06</v>
+        <v>27.72</v>
       </c>
       <c r="D53" s="0">
-        <v>7330.79</v>
+        <v>7162.43</v>
       </c>
       <c r="E53" s="0">
-        <v>13.75</v>
+        <v>18.81</v>
       </c>
     </row>
     <row r="54" spans="1:5" customHeight="0">
       <c r="A54" s="0" t="inlineStr">
         <is>
-          <t>09-21-2023</t>
+          <t>10-11-2023</t>
         </is>
       </c>
       <c r="B54" s="0">
-        <v>132.72727</v>
+        <v>134.95868</v>
       </c>
       <c r="C54" s="0">
-        <v>31.32</v>
+        <v>26.5</v>
       </c>
       <c r="D54" s="0">
-        <v>7213.9</v>
+        <v>7131.21</v>
       </c>
       <c r="E54" s="0">
-        <v>15.6</v>
+        <v>19.33</v>
       </c>
     </row>
     <row r="55" spans="1:5" customHeight="0">
       <c r="A55" s="0" t="inlineStr">
         <is>
-          <t>09-22-2023</t>
+          <t>10-12-2023</t>
         </is>
       </c>
       <c r="B55" s="0">
-        <v>132.67769</v>
+        <v>135.19008</v>
       </c>
       <c r="C55" s="0">
-        <v>31.37</v>
+        <v>26.28</v>
       </c>
       <c r="D55" s="0">
-        <v>7184.82</v>
+        <v>7104.53</v>
       </c>
       <c r="E55" s="0">
-        <v>16.06</v>
+        <v>19.78</v>
       </c>
     </row>
     <row r="56" spans="1:5" customHeight="0">
       <c r="A56" s="0" t="inlineStr">
         <is>
-          <t>09-25-2023</t>
+          <t>10-13-2023</t>
         </is>
       </c>
       <c r="B56" s="0">
-        <v>132.44628</v>
+        <v>133.35537</v>
       </c>
       <c r="C56" s="0">
-        <v>31.6</v>
+        <v>28.02</v>
       </c>
       <c r="D56" s="0">
-        <v>7123.88</v>
+        <v>7003.53</v>
       </c>
       <c r="E56" s="0">
-        <v>17.06</v>
+        <v>21.51</v>
       </c>
     </row>
     <row r="57" spans="1:5" customHeight="0">
       <c r="A57" s="0" t="inlineStr">
         <is>
-          <t>09-26-2023</t>
+          <t>10-16-2023</t>
         </is>
       </c>
       <c r="B57" s="0">
-        <v>131.4876</v>
+        <v>132.72727</v>
       </c>
       <c r="C57" s="0">
-        <v>32.56</v>
+        <v>28.62</v>
       </c>
       <c r="D57" s="0">
-        <v>7074.02</v>
+        <v>7022.19</v>
       </c>
       <c r="E57" s="0">
-        <v>17.88</v>
+        <v>21.18</v>
       </c>
     </row>
     <row r="58" spans="1:5" customHeight="0">
       <c r="A58" s="0" t="inlineStr">
         <is>
-          <t>09-27-2023</t>
+          <t>10-17-2023</t>
         </is>
       </c>
       <c r="B58" s="0">
-        <v>130.97521</v>
+        <v>131.68595</v>
       </c>
       <c r="C58" s="0">
-        <v>33.08</v>
+        <v>29.64</v>
       </c>
       <c r="D58" s="0">
-        <v>7071.79</v>
+        <v>7029.7</v>
       </c>
       <c r="E58" s="0">
-        <v>17.92</v>
+        <v>21.05</v>
       </c>
     </row>
     <row r="59" spans="1:5" customHeight="0">
       <c r="A59" s="0" t="inlineStr">
         <is>
-          <t>09-28-2023</t>
+          <t>10-18-2023</t>
         </is>
       </c>
       <c r="B59" s="0">
-        <v>132.18182</v>
+        <v>130.01653</v>
       </c>
       <c r="C59" s="0">
-        <v>31.86</v>
+        <v>31.31</v>
       </c>
       <c r="D59" s="0">
-        <v>7116.24</v>
+        <v>6965.99</v>
       </c>
       <c r="E59" s="0">
-        <v>17.18</v>
+        <v>22.16</v>
       </c>
     </row>
     <row r="60" spans="1:5" customHeight="0">
       <c r="A60" s="0" t="inlineStr">
         <is>
-          <t>09-29-2023</t>
+          <t>10-19-2023</t>
         </is>
       </c>
       <c r="B60" s="0">
-        <v>132.09917</v>
+        <v>129.78512</v>
       </c>
       <c r="C60" s="0">
-        <v>31.95</v>
+        <v>31.54</v>
       </c>
       <c r="D60" s="0">
-        <v>7135.06</v>
+        <v>6921.37</v>
       </c>
       <c r="E60" s="0">
-        <v>16.87</v>
+        <v>22.95</v>
       </c>
     </row>
     <row r="61" spans="1:5" customHeight="0">
       <c r="A61" s="0" t="inlineStr">
         <is>
-          <t>10-02-2023</t>
+          <t>10-20-2023</t>
         </is>
       </c>
       <c r="B61" s="0">
-        <v>129.98347</v>
+        <v>126.13223</v>
       </c>
       <c r="C61" s="0">
-        <v>34.09</v>
+        <v>35.35</v>
       </c>
       <c r="D61" s="0">
-        <v>7068.16</v>
+        <v>6816.22</v>
       </c>
       <c r="E61" s="0">
-        <v>17.98</v>
+        <v>24.84</v>
       </c>
     </row>
     <row r="62" spans="1:5" customHeight="0">
       <c r="A62" s="0" t="inlineStr">
         <is>
-          <t>10-03-2023</t>
+          <t>10-23-2023</t>
         </is>
       </c>
       <c r="B62" s="0">
-        <v>129.05785</v>
+        <v>126.38017</v>
       </c>
       <c r="C62" s="0">
-        <v>35.06</v>
+        <v>35.08</v>
       </c>
       <c r="D62" s="0">
-        <v>6997.05</v>
+        <v>6850.47</v>
       </c>
       <c r="E62" s="0">
-        <v>19.18</v>
+        <v>24.22</v>
       </c>
     </row>
     <row r="63" spans="1:5" customHeight="0">
       <c r="A63" s="0" t="inlineStr">
         <is>
-          <t>10-04-2023</t>
+          <t>10-24-2023</t>
         </is>
       </c>
       <c r="B63" s="0">
-        <v>129.40496</v>
+        <v>127.12397</v>
       </c>
       <c r="C63" s="0">
-        <v>34.69</v>
+        <v>34.29</v>
       </c>
       <c r="D63" s="0">
-        <v>6996.73</v>
+        <v>6893.65</v>
       </c>
       <c r="E63" s="0">
-        <v>19.18</v>
+        <v>23.44</v>
       </c>
     </row>
     <row r="64" spans="1:5" customHeight="0">
       <c r="A64" s="0" t="inlineStr">
         <is>
-          <t>10-05-2023</t>
+          <t>10-25-2023</t>
         </is>
       </c>
       <c r="B64" s="0">
-        <v>129.45455</v>
+        <v>129.53719</v>
       </c>
       <c r="C64" s="0">
-        <v>34.64</v>
+        <v>31.79</v>
       </c>
       <c r="D64" s="0">
-        <v>6998.25</v>
+        <v>6915.07</v>
       </c>
       <c r="E64" s="0">
-        <v>19.16</v>
+        <v>23.06</v>
       </c>
     </row>
     <row r="65" spans="1:5" customHeight="0">
       <c r="A65" s="0" t="inlineStr">
         <is>
-          <t>10-06-2023</t>
+          <t>10-26-2023</t>
         </is>
       </c>
       <c r="B65" s="0">
-        <v>130.44628</v>
+        <v>131.05785</v>
       </c>
       <c r="C65" s="0">
-        <v>33.62</v>
+        <v>30.26</v>
       </c>
       <c r="D65" s="0">
-        <v>7060.15</v>
+        <v>6888.96</v>
       </c>
       <c r="E65" s="0">
-        <v>18.11</v>
+        <v>23.53</v>
       </c>
     </row>
     <row r="66" spans="1:5" customHeight="0">
       <c r="A66" s="0" t="inlineStr">
         <is>
-          <t>10-09-2023</t>
+          <t>10-27-2023</t>
         </is>
       </c>
       <c r="B66" s="0">
-        <v>130.82645</v>
+        <v>132.42975</v>
       </c>
       <c r="C66" s="0">
-        <v>33.23</v>
+        <v>28.91</v>
       </c>
       <c r="D66" s="0">
-        <v>7021.4</v>
+        <v>6795.38</v>
       </c>
       <c r="E66" s="0">
-        <v>18.77</v>
+        <v>25.23</v>
       </c>
     </row>
     <row r="67" spans="1:5" customHeight="0">
       <c r="A67" s="0" t="inlineStr">
         <is>
-          <t>10-10-2023</t>
+          <t>10-30-2023</t>
         </is>
       </c>
       <c r="B67" s="0">
-        <v>133.66942</v>
+        <v>132.04959</v>
       </c>
       <c r="C67" s="0">
-        <v>30.4</v>
+        <v>29.28</v>
       </c>
       <c r="D67" s="0">
-        <v>7162.43</v>
+        <v>6825.07</v>
       </c>
       <c r="E67" s="0">
-        <v>16.43</v>
+        <v>24.68</v>
       </c>
     </row>
     <row r="68" spans="1:5" customHeight="0">
       <c r="A68" s="0" t="inlineStr">
         <is>
-          <t>10-11-2023</t>
+          <t>10-31-2023</t>
         </is>
       </c>
       <c r="B68" s="0">
-        <v>134.95868</v>
+        <v>133.61983</v>
       </c>
       <c r="C68" s="0">
-        <v>29.15</v>
+        <v>27.77</v>
       </c>
       <c r="D68" s="0">
-        <v>7131.21</v>
+        <v>6885.65</v>
       </c>
       <c r="E68" s="0">
-        <v>16.94</v>
+        <v>23.59</v>
       </c>
     </row>
     <row r="69" spans="1:5" customHeight="0">
       <c r="A69" s="0" t="inlineStr">
         <is>
-          <t>10-12-2023</t>
+          <t>11-01-2023</t>
         </is>
       </c>
       <c r="B69" s="0">
-        <v>135.19008</v>
+        <v>134.59504</v>
       </c>
       <c r="C69" s="0">
-        <v>28.93</v>
+        <v>26.84</v>
       </c>
       <c r="D69" s="0">
-        <v>7104.53</v>
+        <v>6932.63</v>
       </c>
       <c r="E69" s="0">
-        <v>17.38</v>
+        <v>22.75</v>
       </c>
     </row>
     <row r="70" spans="1:5" customHeight="0">
       <c r="A70" s="0" t="inlineStr">
         <is>
-          <t>10-13-2023</t>
+          <t>11-02-2023</t>
         </is>
       </c>
       <c r="B70" s="0">
-        <v>133.35537</v>
+        <v>136.36364</v>
       </c>
       <c r="C70" s="0">
-        <v>30.7</v>
+        <v>25.19</v>
       </c>
       <c r="D70" s="0">
-        <v>7003.53</v>
+        <v>7060.69</v>
       </c>
       <c r="E70" s="0">
-        <v>19.07</v>
+        <v>20.52</v>
       </c>
     </row>
     <row r="71" spans="1:5" customHeight="0">
       <c r="A71" s="0" t="inlineStr">
         <is>
-          <t>10-16-2023</t>
+          <t>11-03-2023</t>
         </is>
       </c>
       <c r="B71" s="0">
-        <v>132.72727</v>
+        <v>134.8595</v>
       </c>
       <c r="C71" s="0">
-        <v>31.32</v>
+        <v>26.59</v>
       </c>
       <c r="D71" s="0">
-        <v>7022.19</v>
+        <v>7047.5</v>
       </c>
       <c r="E71" s="0">
-        <v>18.75</v>
+        <v>20.75</v>
       </c>
     </row>
     <row r="72" spans="1:5" customHeight="0">
       <c r="A72" s="0" t="inlineStr">
         <is>
-          <t>10-17-2023</t>
+          <t>11-06-2023</t>
         </is>
       </c>
       <c r="B72" s="0">
-        <v>131.68595</v>
+        <v>135.07438</v>
       </c>
       <c r="C72" s="0">
-        <v>32.36</v>
+        <v>26.39</v>
       </c>
       <c r="D72" s="0">
-        <v>7029.7</v>
+        <v>7013.73</v>
       </c>
       <c r="E72" s="0">
-        <v>18.62</v>
+        <v>21.33</v>
       </c>
     </row>
     <row r="73" spans="1:5" customHeight="0">
       <c r="A73" s="0" t="inlineStr">
         <is>
-          <t>10-18-2023</t>
+          <t>11-07-2023</t>
         </is>
       </c>
       <c r="B73" s="0">
-        <v>130.01653</v>
+        <v>134.38017</v>
       </c>
       <c r="C73" s="0">
-        <v>34.06</v>
+        <v>27.04</v>
       </c>
       <c r="D73" s="0">
-        <v>6965.99</v>
+        <v>6986.23</v>
       </c>
       <c r="E73" s="0">
-        <v>19.71</v>
+        <v>21.81</v>
       </c>
     </row>
     <row r="74" spans="1:5" customHeight="0">
       <c r="A74" s="0" t="inlineStr">
         <is>
-          <t>10-19-2023</t>
+          <t>11-08-2023</t>
         </is>
       </c>
       <c r="B74" s="0">
-        <v>129.78512</v>
+        <v>135.05785</v>
       </c>
       <c r="C74" s="0">
-        <v>34.3</v>
+        <v>26.41</v>
       </c>
       <c r="D74" s="0">
-        <v>6921.37</v>
+        <v>7034.16</v>
       </c>
       <c r="E74" s="0">
-        <v>20.48</v>
+        <v>20.98</v>
       </c>
     </row>
     <row r="75" spans="1:5" customHeight="0">
       <c r="A75" s="0" t="inlineStr">
         <is>
-          <t>10-20-2023</t>
+          <t>11-09-2023</t>
         </is>
       </c>
       <c r="B75" s="0">
-        <v>126.13223</v>
+        <v>137.28926</v>
       </c>
       <c r="C75" s="0">
-        <v>38.19</v>
+        <v>24.35</v>
       </c>
       <c r="D75" s="0">
-        <v>6816.22</v>
+        <v>7113.66</v>
       </c>
       <c r="E75" s="0">
-        <v>22.34</v>
+        <v>19.62</v>
       </c>
     </row>
     <row r="76" spans="1:5" customHeight="0">
       <c r="A76" s="0" t="inlineStr">
         <is>
-          <t>10-23-2023</t>
+          <t>11-10-2023</t>
         </is>
       </c>
       <c r="B76" s="0">
-        <v>126.38017</v>
+        <v>137.68595</v>
       </c>
       <c r="C76" s="0">
-        <v>37.92</v>
+        <v>23.99</v>
       </c>
       <c r="D76" s="0">
-        <v>6850.47</v>
+        <v>7045.04</v>
       </c>
       <c r="E76" s="0">
-        <v>21.73</v>
+        <v>20.79</v>
       </c>
     </row>
     <row r="77" spans="1:5" customHeight="0">
       <c r="A77" s="0" t="inlineStr">
         <is>
-          <t>10-24-2023</t>
+          <t>11-13-2023</t>
         </is>
       </c>
       <c r="B77" s="0">
-        <v>127.12397</v>
+        <v>138.56198</v>
       </c>
       <c r="C77" s="0">
-        <v>37.11</v>
+        <v>23.21</v>
       </c>
       <c r="D77" s="0">
-        <v>6893.65</v>
+        <v>7087.06</v>
       </c>
       <c r="E77" s="0">
-        <v>20.97</v>
+        <v>20.07</v>
       </c>
     </row>
     <row r="78" spans="1:5" customHeight="0">
       <c r="A78" s="0" t="inlineStr">
         <is>
-          <t>10-25-2023</t>
+          <t>11-14-2023</t>
         </is>
       </c>
       <c r="B78" s="0">
-        <v>129.53719</v>
+        <v>139.66942</v>
       </c>
       <c r="C78" s="0">
-        <v>34.56</v>
+        <v>22.23</v>
       </c>
       <c r="D78" s="0">
-        <v>6915.07</v>
+        <v>7185.68</v>
       </c>
       <c r="E78" s="0">
-        <v>20.59</v>
+        <v>18.42</v>
       </c>
     </row>
     <row r="79" spans="1:5" customHeight="0">
       <c r="A79" s="0" t="inlineStr">
         <is>
-          <t>10-26-2023</t>
+          <t>11-15-2023</t>
         </is>
       </c>
       <c r="B79" s="0">
-        <v>131.05785</v>
+        <v>138.8595</v>
       </c>
       <c r="C79" s="0">
-        <v>32.99</v>
+        <v>22.94</v>
       </c>
       <c r="D79" s="0">
-        <v>6888.96</v>
+        <v>7209.61</v>
       </c>
       <c r="E79" s="0">
-        <v>21.05</v>
+        <v>18.03</v>
       </c>
     </row>
     <row r="80" spans="1:5" customHeight="0">
       <c r="A80" s="0" t="inlineStr">
         <is>
-          <t>10-27-2023</t>
+          <t>11-16-2023</t>
         </is>
       </c>
       <c r="B80" s="0">
-        <v>132.42975</v>
+        <v>139.58678</v>
       </c>
       <c r="C80" s="0">
-        <v>31.62</v>
+        <v>22.3</v>
       </c>
       <c r="D80" s="0">
-        <v>6795.38</v>
+        <v>7168.4</v>
       </c>
       <c r="E80" s="0">
-        <v>22.72</v>
+        <v>18.71</v>
       </c>
     </row>
     <row r="81" spans="1:5" customHeight="0">
       <c r="A81" s="0" t="inlineStr">
         <is>
-          <t>10-30-2023</t>
+          <t>11-17-2023</t>
         </is>
       </c>
       <c r="B81" s="0">
-        <v>132.04959</v>
+        <v>140.71074</v>
       </c>
       <c r="C81" s="0">
-        <v>32</v>
+        <v>21.33</v>
       </c>
       <c r="D81" s="0">
-        <v>6825.07</v>
+        <v>7233.91</v>
       </c>
       <c r="E81" s="0">
-        <v>22.18</v>
+        <v>17.64</v>
       </c>
     </row>
     <row r="82" spans="1:5" customHeight="0">
       <c r="A82" s="0" t="inlineStr">
         <is>
-          <t>10-31-2023</t>
+          <t>11-20-2023</t>
         </is>
       </c>
       <c r="B82" s="0">
-        <v>133.61983</v>
+        <v>140.87603</v>
       </c>
       <c r="C82" s="0">
-        <v>30.44</v>
+        <v>21.18</v>
       </c>
       <c r="D82" s="0">
-        <v>6885.65</v>
+        <v>7246.93</v>
       </c>
       <c r="E82" s="0">
-        <v>21.11</v>
+        <v>17.42</v>
       </c>
     </row>
     <row r="83" spans="1:5" customHeight="0">
       <c r="A83" s="0" t="inlineStr">
         <is>
-          <t>11-01-2023</t>
+          <t>11-21-2023</t>
         </is>
       </c>
       <c r="B83" s="0">
-        <v>134.59504</v>
+        <v>141.80165</v>
       </c>
       <c r="C83" s="0">
-        <v>29.5</v>
+        <v>20.39</v>
       </c>
       <c r="D83" s="0">
-        <v>6932.63</v>
+        <v>7229.45</v>
       </c>
       <c r="E83" s="0">
-        <v>20.29</v>
+        <v>17.71</v>
       </c>
     </row>
     <row r="84" spans="1:5" customHeight="0">
       <c r="A84" s="0" t="inlineStr">
         <is>
-          <t>11-02-2023</t>
+          <t>11-22-2023</t>
         </is>
       </c>
       <c r="B84" s="0">
-        <v>136.36364</v>
+        <v>142.84298</v>
       </c>
       <c r="C84" s="0">
-        <v>27.82</v>
+        <v>19.52</v>
       </c>
       <c r="D84" s="0">
-        <v>7060.69</v>
+        <v>7260.73</v>
       </c>
       <c r="E84" s="0">
-        <v>18.1</v>
+        <v>17.2</v>
       </c>
     </row>
     <row r="85" spans="1:5" customHeight="0">
       <c r="A85" s="0" t="inlineStr">
         <is>
-          <t>11-03-2023</t>
+          <t>11-23-2023</t>
         </is>
       </c>
       <c r="B85" s="0">
-        <v>134.8595</v>
+        <v>142.92562</v>
       </c>
       <c r="C85" s="0">
-        <v>29.25</v>
+        <v>19.45</v>
       </c>
       <c r="D85" s="0">
-        <v>7047.5</v>
+        <v>7277.93</v>
       </c>
       <c r="E85" s="0">
-        <v>18.33</v>
+        <v>16.92</v>
       </c>
     </row>
     <row r="86" spans="1:5" customHeight="0">
       <c r="A86" s="0" t="inlineStr">
         <is>
-          <t>11-06-2023</t>
+          <t>11-24-2023</t>
         </is>
       </c>
       <c r="B86" s="0">
-        <v>135.07438</v>
+        <v>143.52066</v>
       </c>
       <c r="C86" s="0">
-        <v>29.04</v>
+        <v>18.95</v>
       </c>
       <c r="D86" s="0">
-        <v>7013.73</v>
+        <v>7292.8</v>
       </c>
       <c r="E86" s="0">
-        <v>18.89</v>
+        <v>16.69</v>
       </c>
     </row>
     <row r="87" spans="1:5" customHeight="0">
       <c r="A87" s="0" t="inlineStr">
         <is>
-          <t>11-07-2023</t>
+          <t>11-27-2023</t>
         </is>
       </c>
       <c r="B87" s="0">
-        <v>134.38017</v>
+        <v>143.61983</v>
       </c>
       <c r="C87" s="0">
-        <v>29.71</v>
+        <v>18.87</v>
       </c>
       <c r="D87" s="0">
-        <v>6986.23</v>
+        <v>7265.49</v>
       </c>
       <c r="E87" s="0">
-        <v>19.36</v>
+        <v>17.12</v>
       </c>
     </row>
     <row r="88" spans="1:5" customHeight="0">
       <c r="A88" s="0" t="inlineStr">
         <is>
-          <t>11-08-2023</t>
+          <t>11-28-2023</t>
         </is>
       </c>
       <c r="B88" s="0">
-        <v>135.05785</v>
+        <v>144.09917</v>
       </c>
       <c r="C88" s="0">
-        <v>29.06</v>
+        <v>18.47</v>
       </c>
       <c r="D88" s="0">
-        <v>7034.16</v>
+        <v>7250.13</v>
       </c>
       <c r="E88" s="0">
-        <v>18.55</v>
+        <v>17.37</v>
       </c>
     </row>
     <row r="89" spans="1:5" customHeight="0">
       <c r="A89" s="0" t="inlineStr">
         <is>
-          <t>11-09-2023</t>
+          <t>11-29-2023</t>
         </is>
       </c>
       <c r="B89" s="0">
-        <v>137.28926</v>
+        <v>143.60331</v>
       </c>
       <c r="C89" s="0">
-        <v>26.96</v>
+        <v>18.88</v>
       </c>
       <c r="D89" s="0">
-        <v>7113.66</v>
+        <v>7267.64</v>
       </c>
       <c r="E89" s="0">
-        <v>17.22</v>
+        <v>17.09</v>
       </c>
     </row>
     <row r="90" spans="1:5" customHeight="0">
       <c r="A90" s="0" t="inlineStr">
         <is>
-          <t>11-10-2023</t>
+          <t>11-30-2023</t>
         </is>
       </c>
       <c r="B90" s="0">
-        <v>137.68595</v>
+        <v>143.63636</v>
       </c>
       <c r="C90" s="0">
-        <v>26.59</v>
+        <v>18.86</v>
       </c>
       <c r="D90" s="0">
-        <v>7045.04</v>
+        <v>7310.77</v>
       </c>
       <c r="E90" s="0">
-        <v>18.37</v>
+        <v>16.4</v>
       </c>
     </row>
     <row r="91" spans="1:5" customHeight="0">
       <c r="A91" s="0" t="inlineStr">
         <is>
-          <t>11-13-2023</t>
+          <t>12-01-2023</t>
         </is>
       </c>
       <c r="B91" s="0">
-        <v>138.56198</v>
+        <v>143.1405</v>
       </c>
       <c r="C91" s="0">
-        <v>25.79</v>
+        <v>19.27</v>
       </c>
       <c r="D91" s="0">
-        <v>7087.06</v>
+        <v>7346.15</v>
       </c>
       <c r="E91" s="0">
-        <v>17.66</v>
+        <v>15.84</v>
       </c>
     </row>
     <row r="92" spans="1:5" customHeight="0">
       <c r="A92" s="0" t="inlineStr">
         <is>
-          <t>11-14-2023</t>
+          <t>12-04-2023</t>
         </is>
       </c>
       <c r="B92" s="0">
-        <v>139.66942</v>
+        <v>142.38017</v>
       </c>
       <c r="C92" s="0">
-        <v>24.79</v>
+        <v>19.9</v>
       </c>
       <c r="D92" s="0">
-        <v>7185.68</v>
+        <v>7332.59</v>
       </c>
       <c r="E92" s="0">
         <v>16.05</v>
       </c>
     </row>
     <row r="93" spans="1:5" customHeight="0">
       <c r="A93" s="0" t="inlineStr">
         <is>
-          <t>11-15-2023</t>
+          <t>12-05-2023</t>
         </is>
       </c>
       <c r="B93" s="0">
-        <v>138.8595</v>
+        <v>144.16529</v>
       </c>
       <c r="C93" s="0">
-        <v>25.52</v>
+        <v>18.42</v>
       </c>
       <c r="D93" s="0">
-        <v>7209.61</v>
+        <v>7386.99</v>
       </c>
       <c r="E93" s="0">
-        <v>15.66</v>
+        <v>15.2</v>
       </c>
     </row>
     <row r="94" spans="1:5" customHeight="0">
       <c r="A94" s="0" t="inlineStr">
         <is>
-          <t>11-16-2023</t>
+          <t>12-06-2023</t>
         </is>
       </c>
       <c r="B94" s="0">
-        <v>139.58678</v>
+        <v>143.35537</v>
       </c>
       <c r="C94" s="0">
-        <v>24.87</v>
+        <v>19.09</v>
       </c>
       <c r="D94" s="0">
-        <v>7168.4</v>
+        <v>7435.99</v>
       </c>
       <c r="E94" s="0">
-        <v>16.33</v>
+        <v>14.44</v>
       </c>
     </row>
     <row r="95" spans="1:5" customHeight="0">
       <c r="A95" s="0" t="inlineStr">
         <is>
-          <t>11-17-2023</t>
+          <t>12-07-2023</t>
         </is>
       </c>
       <c r="B95" s="0">
-        <v>140.71074</v>
+        <v>143.71901</v>
       </c>
       <c r="C95" s="0">
-        <v>23.87</v>
+        <v>18.79</v>
       </c>
       <c r="D95" s="0">
-        <v>7233.91</v>
+        <v>7428.52</v>
       </c>
       <c r="E95" s="0">
-        <v>15.28</v>
+        <v>14.55</v>
       </c>
     </row>
     <row r="96" spans="1:5" customHeight="0">
       <c r="A96" s="0" t="inlineStr">
         <is>
-          <t>11-20-2023</t>
+          <t>12-08-2023</t>
         </is>
       </c>
       <c r="B96" s="0">
-        <v>140.87603</v>
+        <v>144.89256</v>
       </c>
       <c r="C96" s="0">
-        <v>23.73</v>
+        <v>17.83</v>
       </c>
       <c r="D96" s="0">
-        <v>7246.93</v>
+        <v>7526.55</v>
       </c>
       <c r="E96" s="0">
-        <v>15.07</v>
+        <v>13.06</v>
       </c>
     </row>
     <row r="97" spans="1:5" customHeight="0">
       <c r="A97" s="0" t="inlineStr">
         <is>
-          <t>11-21-2023</t>
+          <t>12-11-2023</t>
         </is>
       </c>
       <c r="B97" s="0">
-        <v>141.80165</v>
+        <v>145.96694</v>
       </c>
       <c r="C97" s="0">
-        <v>22.92</v>
+        <v>16.96</v>
       </c>
       <c r="D97" s="0">
-        <v>7229.45</v>
+        <v>7551.53</v>
       </c>
       <c r="E97" s="0">
-        <v>15.35</v>
+        <v>12.69</v>
       </c>
     </row>
     <row r="98" spans="1:5" customHeight="0">
       <c r="A98" s="0" t="inlineStr">
         <is>
-          <t>11-22-2023</t>
+          <t>12-12-2023</t>
         </is>
       </c>
       <c r="B98" s="0">
-        <v>142.84298</v>
+        <v>147.35537</v>
       </c>
       <c r="C98" s="0">
-        <v>22.02</v>
+        <v>15.86</v>
       </c>
       <c r="D98" s="0">
-        <v>7260.73</v>
+        <v>7543.55</v>
       </c>
       <c r="E98" s="0">
-        <v>14.85</v>
+        <v>12.81</v>
       </c>
     </row>
     <row r="99" spans="1:5" customHeight="0">
       <c r="A99" s="0" t="inlineStr">
         <is>
-          <t>11-23-2023</t>
+          <t>12-13-2023</t>
         </is>
       </c>
       <c r="B99" s="0">
-        <v>142.92562</v>
+        <v>147.96694</v>
       </c>
       <c r="C99" s="0">
-        <v>21.95</v>
+        <v>15.38</v>
       </c>
       <c r="D99" s="0">
-        <v>7277.93</v>
+        <v>7531.22</v>
       </c>
       <c r="E99" s="0">
-        <v>14.58</v>
+        <v>12.99</v>
       </c>
     </row>
     <row r="100" spans="1:5" customHeight="0">
       <c r="A100" s="0" t="inlineStr">
         <is>
-          <t>11-24-2023</t>
+          <t>12-14-2023</t>
         </is>
       </c>
       <c r="B100" s="0">
-        <v>143.52066</v>
+        <v>144.71074</v>
       </c>
       <c r="C100" s="0">
-        <v>21.45</v>
+        <v>17.97</v>
       </c>
       <c r="D100" s="0">
-        <v>7292.8</v>
+        <v>7575.85</v>
       </c>
       <c r="E100" s="0">
-        <v>14.35</v>
+        <v>12.33</v>
       </c>
     </row>
     <row r="101" spans="1:5" customHeight="0">
       <c r="A101" s="0" t="inlineStr">
         <is>
-          <t>11-27-2023</t>
+          <t>12-15-2023</t>
         </is>
       </c>
       <c r="B101" s="0">
-        <v>143.61983</v>
+        <v>145.43802</v>
       </c>
       <c r="C101" s="0">
-        <v>21.36</v>
+        <v>17.38</v>
       </c>
       <c r="D101" s="0">
-        <v>7265.49</v>
+        <v>7596.91</v>
       </c>
       <c r="E101" s="0">
-        <v>14.78</v>
+        <v>12.01</v>
       </c>
     </row>
     <row r="102" spans="1:5" customHeight="0">
       <c r="A102" s="0" t="inlineStr">
         <is>
-          <t>11-28-2023</t>
+          <t>12-18-2023</t>
         </is>
       </c>
       <c r="B102" s="0">
-        <v>144.09917</v>
+        <v>145.43802</v>
       </c>
       <c r="C102" s="0">
-        <v>20.96</v>
+        <v>17.38</v>
       </c>
       <c r="D102" s="0">
-        <v>7250.13</v>
+        <v>7568.86</v>
       </c>
       <c r="E102" s="0">
-        <v>15.02</v>
+        <v>12.43</v>
       </c>
     </row>
     <row r="103" spans="1:5" customHeight="0">
       <c r="A103" s="0" t="inlineStr">
         <is>
-          <t>11-29-2023</t>
+          <t>12-19-2023</t>
         </is>
       </c>
       <c r="B103" s="0">
-        <v>143.60331</v>
+        <v>145.8843</v>
       </c>
       <c r="C103" s="0">
-        <v>21.38</v>
+        <v>17.02</v>
       </c>
       <c r="D103" s="0">
-        <v>7267.64</v>
+        <v>7574.67</v>
       </c>
       <c r="E103" s="0">
-        <v>14.74</v>
+        <v>12.34</v>
       </c>
     </row>
     <row r="104" spans="1:5" customHeight="0">
       <c r="A104" s="0" t="inlineStr">
         <is>
-          <t>11-30-2023</t>
+          <t>12-20-2023</t>
         </is>
       </c>
       <c r="B104" s="0">
-        <v>143.63636</v>
+        <v>146.66116</v>
       </c>
       <c r="C104" s="0">
-        <v>21.35</v>
+        <v>16.4</v>
       </c>
       <c r="D104" s="0">
-        <v>7310.77</v>
+        <v>7583.43</v>
       </c>
       <c r="E104" s="0">
-        <v>14.06</v>
+        <v>12.21</v>
       </c>
     </row>
     <row r="105" spans="1:5" customHeight="0">
       <c r="A105" s="0" t="inlineStr">
         <is>
-          <t>12-01-2023</t>
+          <t>12-21-2023</t>
         </is>
       </c>
       <c r="B105" s="0">
-        <v>143.1405</v>
+        <v>146.06612</v>
       </c>
       <c r="C105" s="0">
-        <v>21.77</v>
+        <v>16.88</v>
       </c>
       <c r="D105" s="0">
-        <v>7346.15</v>
+        <v>7571.4</v>
       </c>
       <c r="E105" s="0">
-        <v>13.51</v>
+        <v>12.39</v>
       </c>
     </row>
     <row r="106" spans="1:5" customHeight="0">
       <c r="A106" s="0" t="inlineStr">
         <is>
-          <t>12-04-2023</t>
+          <t>12-22-2023</t>
         </is>
       </c>
       <c r="B106" s="0">
-        <v>142.38017</v>
+        <v>146.57851</v>
       </c>
       <c r="C106" s="0">
-        <v>22.42</v>
+        <v>16.47</v>
       </c>
       <c r="D106" s="0">
-        <v>7332.59</v>
+        <v>7568.82</v>
       </c>
       <c r="E106" s="0">
-        <v>13.72</v>
+        <v>12.43</v>
       </c>
     </row>
     <row r="107" spans="1:5" customHeight="0">
       <c r="A107" s="0" t="inlineStr">
         <is>
-          <t>12-05-2023</t>
+          <t>12-27-2023</t>
         </is>
       </c>
       <c r="B107" s="0">
-        <v>144.16529</v>
+        <v>146.13223</v>
       </c>
       <c r="C107" s="0">
-        <v>20.9</v>
+        <v>16.83</v>
       </c>
       <c r="D107" s="0">
-        <v>7386.99</v>
+        <v>7571.82</v>
       </c>
       <c r="E107" s="0">
-        <v>12.89</v>
+        <v>12.39</v>
       </c>
     </row>
     <row r="108" spans="1:5" customHeight="0">
       <c r="A108" s="0" t="inlineStr">
         <is>
-          <t>12-06-2023</t>
+          <t>12-28-2023</t>
         </is>
       </c>
       <c r="B108" s="0">
-        <v>143.35537</v>
+        <v>145.61983</v>
       </c>
       <c r="C108" s="0">
-        <v>21.59</v>
+        <v>17.24</v>
       </c>
       <c r="D108" s="0">
-        <v>7435.99</v>
+        <v>7535.16</v>
       </c>
       <c r="E108" s="0">
-        <v>12.14</v>
+        <v>12.93</v>
       </c>
     </row>
     <row r="109" spans="1:5" customHeight="0">
       <c r="A109" s="0" t="inlineStr">
         <is>
-          <t>12-07-2023</t>
+          <t>12-29-2023</t>
         </is>
       </c>
       <c r="B109" s="0">
-        <v>143.71901</v>
+        <v>145.55372</v>
       </c>
       <c r="C109" s="0">
-        <v>21.28</v>
+        <v>17.29</v>
       </c>
       <c r="D109" s="0">
-        <v>7428.52</v>
+        <v>7543.18</v>
       </c>
       <c r="E109" s="0">
-        <v>12.26</v>
+        <v>12.81</v>
       </c>
     </row>
     <row r="110" spans="1:5" customHeight="0">
       <c r="A110" s="0" t="inlineStr">
         <is>
-          <t>12-08-2023</t>
+          <t>01-02-2024</t>
         </is>
       </c>
       <c r="B110" s="0">
-        <v>144.89256</v>
+        <v>144.54545</v>
       </c>
       <c r="C110" s="0">
-        <v>20.3</v>
+        <v>18.11</v>
       </c>
       <c r="D110" s="0">
-        <v>7526.55</v>
+        <v>7530.86</v>
       </c>
       <c r="E110" s="0">
-        <v>10.79</v>
+        <v>13</v>
       </c>
     </row>
     <row r="111" spans="1:5" customHeight="0">
       <c r="A111" s="0" t="inlineStr">
         <is>
-          <t>12-11-2023</t>
+          <t>01-03-2024</t>
         </is>
       </c>
       <c r="B111" s="0">
-        <v>145.96694</v>
+        <v>142.1157</v>
       </c>
       <c r="C111" s="0">
-        <v>19.41</v>
+        <v>20.13</v>
       </c>
       <c r="D111" s="0">
-        <v>7551.53</v>
+        <v>7411.86</v>
       </c>
       <c r="E111" s="0">
-        <v>10.43</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="112" spans="1:5" customHeight="0">
       <c r="A112" s="0" t="inlineStr">
         <is>
-          <t>12-12-2023</t>
+          <t>01-04-2024</t>
         </is>
       </c>
       <c r="B112" s="0">
-        <v>147.35537</v>
+        <v>142.19835</v>
       </c>
       <c r="C112" s="0">
-        <v>18.29</v>
+        <v>20.06</v>
       </c>
       <c r="D112" s="0">
-        <v>7543.55</v>
+        <v>7450.63</v>
       </c>
       <c r="E112" s="0">
-        <v>10.54</v>
+        <v>14.21</v>
       </c>
     </row>
     <row r="113" spans="1:5" customHeight="0">
       <c r="A113" s="0" t="inlineStr">
         <is>
-          <t>12-13-2023</t>
+          <t>01-05-2024</t>
         </is>
       </c>
       <c r="B113" s="0">
-        <v>147.96694</v>
+        <v>141.05785</v>
       </c>
       <c r="C113" s="0">
-        <v>17.8</v>
+        <v>21.03</v>
       </c>
       <c r="D113" s="0">
-        <v>7531.22</v>
+        <v>7420.69</v>
       </c>
       <c r="E113" s="0">
-        <v>10.73</v>
+        <v>14.67</v>
       </c>
     </row>
     <row r="114" spans="1:5" customHeight="0">
       <c r="A114" s="0" t="inlineStr">
         <is>
-          <t>12-14-2023</t>
+          <t>01-08-2024</t>
         </is>
       </c>
       <c r="B114" s="0">
-        <v>144.71074</v>
+        <v>141.52066</v>
       </c>
       <c r="C114" s="0">
-        <v>20.45</v>
+        <v>20.63</v>
       </c>
       <c r="D114" s="0">
-        <v>7575.85</v>
+        <v>7450.24</v>
       </c>
       <c r="E114" s="0">
-        <v>10.07</v>
+        <v>14.22</v>
       </c>
     </row>
     <row r="115" spans="1:5" customHeight="0">
       <c r="A115" s="0" t="inlineStr">
         <is>
-          <t>12-15-2023</t>
+          <t>01-09-2024</t>
         </is>
       </c>
       <c r="B115" s="0">
-        <v>145.43802</v>
+        <v>141.30578</v>
       </c>
       <c r="C115" s="0">
-        <v>19.84</v>
+        <v>20.82</v>
       </c>
       <c r="D115" s="0">
-        <v>7596.91</v>
+        <v>7426.62</v>
       </c>
       <c r="E115" s="0">
-        <v>9.77</v>
+        <v>14.58</v>
       </c>
     </row>
     <row r="116" spans="1:5" customHeight="0">
       <c r="A116" s="0" t="inlineStr">
         <is>
-          <t>12-18-2023</t>
+          <t>01-10-2024</t>
         </is>
       </c>
       <c r="B116" s="0">
-        <v>145.43802</v>
+        <v>141.70248</v>
       </c>
       <c r="C116" s="0">
-        <v>19.84</v>
+        <v>20.48</v>
       </c>
       <c r="D116" s="0">
-        <v>7568.86</v>
+        <v>7426.08</v>
       </c>
       <c r="E116" s="0">
-        <v>10.17</v>
+        <v>14.59</v>
       </c>
     </row>
     <row r="117" spans="1:5" customHeight="0">
       <c r="A117" s="0" t="inlineStr">
         <is>
-          <t>12-19-2023</t>
+          <t>01-11-2024</t>
         </is>
       </c>
       <c r="B117" s="0">
-        <v>145.8843</v>
+        <v>142.77686</v>
       </c>
       <c r="C117" s="0">
-        <v>19.48</v>
+        <v>19.57</v>
       </c>
       <c r="D117" s="0">
-        <v>7574.67</v>
+        <v>7387.62</v>
       </c>
       <c r="E117" s="0">
-        <v>10.09</v>
+        <v>15.19</v>
       </c>
     </row>
     <row r="118" spans="1:5" customHeight="0">
       <c r="A118" s="0" t="inlineStr">
         <is>
-          <t>12-20-2023</t>
+          <t>01-12-2024</t>
         </is>
       </c>
       <c r="B118" s="0">
-        <v>146.66116</v>
+        <v>145.15702</v>
       </c>
       <c r="C118" s="0">
-        <v>18.85</v>
+        <v>17.61</v>
       </c>
       <c r="D118" s="0">
-        <v>7583.43</v>
+        <v>7465.14</v>
       </c>
       <c r="E118" s="0">
-        <v>9.96</v>
+        <v>13.99</v>
       </c>
     </row>
     <row r="119" spans="1:5" customHeight="0">
       <c r="A119" s="0" t="inlineStr">
         <is>
-          <t>12-21-2023</t>
+          <t>01-15-2024</t>
         </is>
       </c>
       <c r="B119" s="0">
-        <v>146.06612</v>
+        <v>145.02479</v>
       </c>
       <c r="C119" s="0">
-        <v>19.33</v>
+        <v>17.72</v>
       </c>
       <c r="D119" s="0">
-        <v>7571.4</v>
+        <v>7411.68</v>
       </c>
       <c r="E119" s="0">
-        <v>10.14</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="120" spans="1:5" customHeight="0">
       <c r="A120" s="0" t="inlineStr">
         <is>
-          <t>12-22-2023</t>
+          <t>01-16-2024</t>
         </is>
       </c>
       <c r="B120" s="0">
-        <v>146.57851</v>
+        <v>145.10744</v>
       </c>
       <c r="C120" s="0">
-        <v>18.91</v>
+        <v>17.65</v>
       </c>
       <c r="D120" s="0">
-        <v>7568.82</v>
+        <v>7398</v>
       </c>
       <c r="E120" s="0">
-        <v>10.18</v>
+        <v>15.03</v>
       </c>
     </row>
     <row r="121" spans="1:5" customHeight="0">
       <c r="A121" s="0" t="inlineStr">
         <is>
-          <t>12-27-2023</t>
+          <t>01-17-2024</t>
         </is>
       </c>
       <c r="B121" s="0">
-        <v>146.13223</v>
+        <v>143.61983</v>
       </c>
       <c r="C121" s="0">
-        <v>19.28</v>
+        <v>18.87</v>
       </c>
       <c r="D121" s="0">
-        <v>7571.82</v>
+        <v>7318.69</v>
       </c>
       <c r="E121" s="0">
-        <v>10.13</v>
+        <v>16.27</v>
       </c>
     </row>
     <row r="122" spans="1:5" customHeight="0">
       <c r="A122" s="0" t="inlineStr">
         <is>
-          <t>12-28-2023</t>
+          <t>01-18-2024</t>
         </is>
       </c>
       <c r="B122" s="0">
-        <v>145.61983</v>
+        <v>144.7438</v>
       </c>
       <c r="C122" s="0">
-        <v>19.7</v>
+        <v>17.95</v>
       </c>
       <c r="D122" s="0">
-        <v>7535.16</v>
+        <v>7401.35</v>
       </c>
       <c r="E122" s="0">
-        <v>10.67</v>
+        <v>14.97</v>
       </c>
     </row>
     <row r="123" spans="1:5" customHeight="0">
       <c r="A123" s="0" t="inlineStr">
         <is>
-          <t>12-29-2023</t>
+          <t>01-19-2024</t>
         </is>
       </c>
       <c r="B123" s="0">
-        <v>145.55372</v>
+        <v>142.99174</v>
       </c>
       <c r="C123" s="0">
-        <v>19.75</v>
+        <v>19.39</v>
       </c>
       <c r="D123" s="0">
-        <v>7543.18</v>
+        <v>7371.64</v>
       </c>
       <c r="E123" s="0">
-        <v>10.55</v>
+        <v>15.44</v>
       </c>
     </row>
     <row r="124" spans="1:5" customHeight="0">
       <c r="A124" s="0" t="inlineStr">
         <is>
-          <t>01-02-2024</t>
+          <t>01-22-2024</t>
         </is>
       </c>
       <c r="B124" s="0">
-        <v>144.54545</v>
+        <v>142.77686</v>
       </c>
       <c r="C124" s="0">
-        <v>20.58</v>
+        <v>19.57</v>
       </c>
       <c r="D124" s="0">
-        <v>7530.86</v>
+        <v>7413.25</v>
       </c>
       <c r="E124" s="0">
-        <v>10.73</v>
+        <v>14.79</v>
       </c>
     </row>
     <row r="125" spans="1:5" customHeight="0">
       <c r="A125" s="0" t="inlineStr">
         <is>
-          <t>01-03-2024</t>
+          <t>01-23-2024</t>
         </is>
       </c>
       <c r="B125" s="0">
-        <v>142.1157</v>
+        <v>140.29752</v>
       </c>
       <c r="C125" s="0">
-        <v>22.65</v>
+        <v>21.68</v>
       </c>
       <c r="D125" s="0">
-        <v>7411.86</v>
+        <v>7388.04</v>
       </c>
       <c r="E125" s="0">
-        <v>12.51</v>
+        <v>15.18</v>
       </c>
     </row>
     <row r="126" spans="1:5" customHeight="0">
       <c r="A126" s="0" t="inlineStr">
         <is>
-          <t>01-04-2024</t>
+          <t>01-24-2024</t>
         </is>
       </c>
       <c r="B126" s="0">
-        <v>142.19835</v>
+        <v>142.52893</v>
       </c>
       <c r="C126" s="0">
-        <v>22.58</v>
+        <v>19.78</v>
       </c>
       <c r="D126" s="0">
-        <v>7450.63</v>
+        <v>7455.64</v>
       </c>
       <c r="E126" s="0">
-        <v>11.92</v>
+        <v>14.14</v>
       </c>
     </row>
     <row r="127" spans="1:5" customHeight="0">
       <c r="A127" s="0" t="inlineStr">
         <is>
-          <t>01-05-2024</t>
+          <t>01-25-2024</t>
         </is>
       </c>
       <c r="B127" s="0">
-        <v>141.05785</v>
+        <v>142.01653</v>
       </c>
       <c r="C127" s="0">
-        <v>23.57</v>
+        <v>20.21</v>
       </c>
       <c r="D127" s="0">
-        <v>7420.69</v>
+        <v>7464.2</v>
       </c>
       <c r="E127" s="0">
-        <v>12.37</v>
+        <v>14.01</v>
       </c>
     </row>
     <row r="128" spans="1:5" customHeight="0">
       <c r="A128" s="0" t="inlineStr">
         <is>
-          <t>01-08-2024</t>
+          <t>01-26-2024</t>
         </is>
       </c>
       <c r="B128" s="0">
-        <v>141.52066</v>
+        <v>141.71901</v>
       </c>
       <c r="C128" s="0">
-        <v>23.16</v>
+        <v>20.46</v>
       </c>
       <c r="D128" s="0">
-        <v>7450.24</v>
+        <v>7634.14</v>
       </c>
       <c r="E128" s="0">
-        <v>11.93</v>
+        <v>11.47</v>
       </c>
     </row>
     <row r="129" spans="1:5" customHeight="0">
       <c r="A129" s="0" t="inlineStr">
         <is>
-          <t>01-09-2024</t>
+          <t>01-29-2024</t>
         </is>
       </c>
       <c r="B129" s="0">
-        <v>141.30578</v>
+        <v>142.38017</v>
       </c>
       <c r="C129" s="0">
-        <v>23.35</v>
+        <v>19.9</v>
       </c>
       <c r="D129" s="0">
-        <v>7426.62</v>
+        <v>7640.81</v>
       </c>
       <c r="E129" s="0">
-        <v>12.28</v>
+        <v>11.37</v>
       </c>
     </row>
     <row r="130" spans="1:5" customHeight="0">
       <c r="A130" s="0" t="inlineStr">
         <is>
-          <t>01-10-2024</t>
+          <t>01-30-2024</t>
         </is>
       </c>
       <c r="B130" s="0">
-        <v>141.70248</v>
+        <v>143.04132</v>
       </c>
       <c r="C130" s="0">
-        <v>23</v>
+        <v>19.35</v>
       </c>
       <c r="D130" s="0">
-        <v>7426.08</v>
+        <v>7677.47</v>
       </c>
       <c r="E130" s="0">
-        <v>12.29</v>
+        <v>10.84</v>
       </c>
     </row>
     <row r="131" spans="1:5" customHeight="0">
       <c r="A131" s="0" t="inlineStr">
         <is>
-          <t>01-11-2024</t>
+          <t>01-31-2024</t>
         </is>
       </c>
       <c r="B131" s="0">
-        <v>142.77686</v>
+        <v>143.53719</v>
       </c>
       <c r="C131" s="0">
-        <v>22.08</v>
+        <v>18.94</v>
       </c>
       <c r="D131" s="0">
-        <v>7387.62</v>
+        <v>7656.75</v>
       </c>
       <c r="E131" s="0">
-        <v>12.88</v>
+        <v>11.14</v>
       </c>
     </row>
     <row r="132" spans="1:5" customHeight="0">
       <c r="A132" s="0" t="inlineStr">
         <is>
-          <t>01-12-2024</t>
+          <t>02-01-2024</t>
         </is>
       </c>
       <c r="B132" s="0">
-        <v>145.15702</v>
+        <v>143.1405</v>
       </c>
       <c r="C132" s="0">
-        <v>20.08</v>
+        <v>19.27</v>
       </c>
       <c r="D132" s="0">
-        <v>7465.14</v>
+        <v>7588.75</v>
       </c>
       <c r="E132" s="0">
-        <v>11.71</v>
+        <v>12.13</v>
       </c>
     </row>
     <row r="133" spans="1:5" customHeight="0">
       <c r="A133" s="0" t="inlineStr">
         <is>
-          <t>01-15-2024</t>
+          <t>02-02-2024</t>
         </is>
       </c>
       <c r="B133" s="0">
-        <v>145.02479</v>
+        <v>141.57025</v>
       </c>
       <c r="C133" s="0">
-        <v>20.19</v>
+        <v>20.59</v>
       </c>
       <c r="D133" s="0">
-        <v>7411.68</v>
+        <v>7592.26</v>
       </c>
       <c r="E133" s="0">
-        <v>12.51</v>
+        <v>12.08</v>
       </c>
     </row>
     <row r="134" spans="1:5" customHeight="0">
       <c r="A134" s="0" t="inlineStr">
         <is>
-          <t>01-16-2024</t>
+          <t>02-05-2024</t>
         </is>
       </c>
       <c r="B134" s="0">
-        <v>145.10744</v>
+        <v>138.72727</v>
       </c>
       <c r="C134" s="0">
-        <v>20.12</v>
+        <v>23.06</v>
       </c>
       <c r="D134" s="0">
-        <v>7398</v>
+        <v>7589.96</v>
       </c>
       <c r="E134" s="0">
-        <v>12.72</v>
+        <v>12.12</v>
       </c>
     </row>
     <row r="135" spans="1:5" customHeight="0">
       <c r="A135" s="0" t="inlineStr">
         <is>
-          <t>01-17-2024</t>
+          <t>02-06-2024</t>
         </is>
       </c>
       <c r="B135" s="0">
-        <v>143.61983</v>
+        <v>142.04959</v>
       </c>
       <c r="C135" s="0">
-        <v>21.36</v>
+        <v>20.18</v>
       </c>
       <c r="D135" s="0">
-        <v>7318.69</v>
+        <v>7638.97</v>
       </c>
       <c r="E135" s="0">
-        <v>13.94</v>
+        <v>11.4</v>
       </c>
     </row>
     <row r="136" spans="1:5" customHeight="0">
       <c r="A136" s="0" t="inlineStr">
         <is>
-          <t>01-18-2024</t>
+          <t>02-07-2024</t>
         </is>
       </c>
       <c r="B136" s="0">
-        <v>144.7438</v>
+        <v>140.92562</v>
       </c>
       <c r="C136" s="0">
-        <v>20.42</v>
+        <v>21.14</v>
       </c>
       <c r="D136" s="0">
-        <v>7401.35</v>
+        <v>7611.26</v>
       </c>
       <c r="E136" s="0">
-        <v>12.67</v>
+        <v>11.8</v>
       </c>
     </row>
     <row r="137" spans="1:5" customHeight="0">
       <c r="A137" s="0" t="inlineStr">
         <is>
-          <t>01-19-2024</t>
+          <t>02-08-2024</t>
         </is>
       </c>
       <c r="B137" s="0">
-        <v>142.99174</v>
+        <v>138.41322</v>
       </c>
       <c r="C137" s="0">
-        <v>21.9</v>
+        <v>23.34</v>
       </c>
       <c r="D137" s="0">
-        <v>7371.64</v>
+        <v>7665.63</v>
       </c>
       <c r="E137" s="0">
-        <v>13.12</v>
+        <v>11.01</v>
       </c>
     </row>
     <row r="138" spans="1:5" customHeight="0">
       <c r="A138" s="0" t="inlineStr">
         <is>
-          <t>01-22-2024</t>
+          <t>02-09-2024</t>
         </is>
       </c>
       <c r="B138" s="0">
-        <v>142.77686</v>
+        <v>138.41322</v>
       </c>
       <c r="C138" s="0">
-        <v>22.08</v>
+        <v>23.34</v>
       </c>
       <c r="D138" s="0">
-        <v>7413.25</v>
+        <v>7647.52</v>
       </c>
       <c r="E138" s="0">
-        <v>12.49</v>
+        <v>11.27</v>
       </c>
     </row>
     <row r="139" spans="1:5" customHeight="0">
       <c r="A139" s="0" t="inlineStr">
         <is>
-          <t>01-23-2024</t>
+          <t>02-12-2024</t>
         </is>
       </c>
       <c r="B139" s="0">
-        <v>140.29752</v>
+        <v>139.00826</v>
       </c>
       <c r="C139" s="0">
-        <v>24.24</v>
+        <v>22.81</v>
       </c>
       <c r="D139" s="0">
-        <v>7388.04</v>
+        <v>7689.8</v>
       </c>
       <c r="E139" s="0">
-        <v>12.87</v>
+        <v>10.66</v>
       </c>
     </row>
     <row r="140" spans="1:5" customHeight="0">
       <c r="A140" s="0" t="inlineStr">
         <is>
-          <t>01-24-2024</t>
+          <t>02-13-2024</t>
         </is>
       </c>
       <c r="B140" s="0">
-        <v>142.52893</v>
+        <v>139.17355</v>
       </c>
       <c r="C140" s="0">
-        <v>22.29</v>
+        <v>22.67</v>
       </c>
       <c r="D140" s="0">
-        <v>7455.64</v>
+        <v>7625.31</v>
       </c>
       <c r="E140" s="0">
-        <v>11.85</v>
+        <v>11.6</v>
       </c>
     </row>
     <row r="141" spans="1:5" customHeight="0">
       <c r="A141" s="0" t="inlineStr">
         <is>
-          <t>01-25-2024</t>
+          <t>02-14-2024</t>
         </is>
       </c>
       <c r="B141" s="0">
-        <v>142.01653</v>
+        <v>140.38017</v>
       </c>
       <c r="C141" s="0">
-        <v>22.73</v>
+        <v>21.61</v>
       </c>
       <c r="D141" s="0">
-        <v>7464.2</v>
+        <v>7677.35</v>
       </c>
       <c r="E141" s="0">
-        <v>11.72</v>
+        <v>10.84</v>
       </c>
     </row>
     <row r="142" spans="1:5" customHeight="0">
       <c r="A142" s="0" t="inlineStr">
         <is>
-          <t>01-26-2024</t>
+          <t>02-15-2024</t>
         </is>
       </c>
       <c r="B142" s="0">
-        <v>141.71901</v>
+        <v>139.85124</v>
       </c>
       <c r="C142" s="0">
-        <v>22.99</v>
+        <v>22.07</v>
       </c>
       <c r="D142" s="0">
-        <v>7634.14</v>
+        <v>7743.42</v>
       </c>
       <c r="E142" s="0">
-        <v>9.23</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="143" spans="1:5" customHeight="0">
       <c r="A143" s="0" t="inlineStr">
         <is>
-          <t>01-29-2024</t>
+          <t>02-16-2024</t>
         </is>
       </c>
       <c r="B143" s="0">
-        <v>142.38017</v>
+        <v>141.40496</v>
       </c>
       <c r="C143" s="0">
-        <v>22.42</v>
+        <v>20.73</v>
       </c>
       <c r="D143" s="0">
-        <v>7640.81</v>
+        <v>7768.18</v>
       </c>
       <c r="E143" s="0">
-        <v>9.14</v>
+        <v>9.54</v>
       </c>
     </row>
     <row r="144" spans="1:5" customHeight="0">
       <c r="A144" s="0" t="inlineStr">
         <is>
-          <t>01-30-2024</t>
+          <t>02-19-2024</t>
         </is>
       </c>
       <c r="B144" s="0">
-        <v>143.04132</v>
+        <v>141.8843</v>
       </c>
       <c r="C144" s="0">
-        <v>21.85</v>
+        <v>20.32</v>
       </c>
       <c r="D144" s="0">
-        <v>7677.47</v>
+        <v>7768.55</v>
       </c>
       <c r="E144" s="0">
-        <v>8.62</v>
+        <v>9.54</v>
       </c>
     </row>
     <row r="145" spans="1:5" customHeight="0">
       <c r="A145" s="0" t="inlineStr">
         <is>
-          <t>01-31-2024</t>
+          <t>02-20-2024</t>
         </is>
       </c>
       <c r="B145" s="0">
-        <v>143.53719</v>
+        <v>153.60331</v>
       </c>
       <c r="C145" s="0">
-        <v>21.43</v>
+        <v>11.14</v>
       </c>
       <c r="D145" s="0">
-        <v>7656.75</v>
+        <v>7795.22</v>
       </c>
       <c r="E145" s="0">
-        <v>8.91</v>
+        <v>9.16</v>
       </c>
     </row>
     <row r="146" spans="1:5" customHeight="0">
       <c r="A146" s="0" t="inlineStr">
         <is>
-          <t>02-01-2024</t>
+          <t>02-21-2024</t>
         </is>
       </c>
       <c r="B146" s="0">
-        <v>143.1405</v>
+        <v>153.22314</v>
       </c>
       <c r="C146" s="0">
-        <v>21.77</v>
+        <v>11.42</v>
       </c>
       <c r="D146" s="0">
-        <v>7588.75</v>
+        <v>7812.09</v>
       </c>
       <c r="E146" s="0">
-        <v>9.89</v>
+        <v>8.93</v>
       </c>
     </row>
     <row r="147" spans="1:5" customHeight="0">
       <c r="A147" s="0" t="inlineStr">
         <is>
-          <t>02-02-2024</t>
+          <t>02-22-2024</t>
         </is>
       </c>
       <c r="B147" s="0">
-        <v>141.57025</v>
+        <v>153.23967</v>
       </c>
       <c r="C147" s="0">
-        <v>23.12</v>
+        <v>11.41</v>
       </c>
       <c r="D147" s="0">
-        <v>7592.26</v>
+        <v>7911.6</v>
       </c>
       <c r="E147" s="0">
-        <v>9.84</v>
+        <v>7.56</v>
       </c>
     </row>
     <row r="148" spans="1:5" customHeight="0">
       <c r="A148" s="0" t="inlineStr">
         <is>
-          <t>02-05-2024</t>
+          <t>02-23-2024</t>
         </is>
       </c>
       <c r="B148" s="0">
-        <v>138.72727</v>
+        <v>156.61157</v>
       </c>
       <c r="C148" s="0">
-        <v>25.64</v>
+        <v>9.01</v>
       </c>
       <c r="D148" s="0">
-        <v>7589.96</v>
+        <v>7966.68</v>
       </c>
       <c r="E148" s="0">
-        <v>9.87</v>
+        <v>6.82</v>
       </c>
     </row>
     <row r="149" spans="1:5" customHeight="0">
       <c r="A149" s="0" t="inlineStr">
         <is>
-          <t>02-06-2024</t>
+          <t>02-26-2024</t>
         </is>
       </c>
       <c r="B149" s="0">
-        <v>142.04959</v>
+        <v>156.80992</v>
       </c>
       <c r="C149" s="0">
-        <v>22.7</v>
+        <v>8.87</v>
       </c>
       <c r="D149" s="0">
-        <v>7638.97</v>
+        <v>7929.82</v>
       </c>
       <c r="E149" s="0">
-        <v>9.16</v>
+        <v>7.31</v>
       </c>
     </row>
     <row r="150" spans="1:5" customHeight="0">
       <c r="A150" s="0" t="inlineStr">
         <is>
-          <t>02-07-2024</t>
+          <t>02-27-2024</t>
         </is>
       </c>
       <c r="B150" s="0">
-        <v>140.92562</v>
+        <v>156.47934</v>
       </c>
       <c r="C150" s="0">
-        <v>23.68</v>
+        <v>9.1</v>
       </c>
       <c r="D150" s="0">
-        <v>7611.26</v>
+        <v>7948.4</v>
       </c>
       <c r="E150" s="0">
-        <v>9.56</v>
+        <v>7.06</v>
       </c>
     </row>
     <row r="151" spans="1:5" customHeight="0">
       <c r="A151" s="0" t="inlineStr">
         <is>
-          <t>02-08-2024</t>
+          <t>02-28-2024</t>
         </is>
       </c>
       <c r="B151" s="0">
-        <v>138.41322</v>
+        <v>155.96694</v>
       </c>
       <c r="C151" s="0">
-        <v>25.93</v>
+        <v>9.46</v>
       </c>
       <c r="D151" s="0">
-        <v>7665.63</v>
+        <v>7954.39</v>
       </c>
       <c r="E151" s="0">
-        <v>8.78</v>
+        <v>6.98</v>
       </c>
     </row>
     <row r="152" spans="1:5" customHeight="0">
       <c r="A152" s="0" t="inlineStr">
         <is>
-          <t>02-09-2024</t>
+          <t>02-29-2024</t>
         </is>
       </c>
       <c r="B152" s="0">
-        <v>138.41322</v>
+        <v>155.28926</v>
       </c>
       <c r="C152" s="0">
-        <v>25.93</v>
+        <v>9.94</v>
       </c>
       <c r="D152" s="0">
-        <v>7647.52</v>
+        <v>7927.43</v>
       </c>
       <c r="E152" s="0">
-        <v>9.04</v>
+        <v>7.34</v>
       </c>
     </row>
     <row r="153" spans="1:5" customHeight="0">
       <c r="A153" s="0" t="inlineStr">
         <is>
-          <t>02-12-2024</t>
+          <t>03-01-2024</t>
         </is>
       </c>
       <c r="B153" s="0">
-        <v>139.00826</v>
+        <v>154.49587</v>
       </c>
       <c r="C153" s="0">
-        <v>25.39</v>
+        <v>10.5</v>
       </c>
       <c r="D153" s="0">
-        <v>7689.8</v>
+        <v>7934.17</v>
       </c>
       <c r="E153" s="0">
-        <v>8.44</v>
+        <v>7.25</v>
       </c>
     </row>
     <row r="154" spans="1:5" customHeight="0">
       <c r="A154" s="0" t="inlineStr">
         <is>
-          <t>02-13-2024</t>
+          <t>03-04-2024</t>
         </is>
       </c>
       <c r="B154" s="0">
-        <v>139.17355</v>
+        <v>157.09091</v>
       </c>
       <c r="C154" s="0">
-        <v>25.24</v>
+        <v>8.68</v>
       </c>
       <c r="D154" s="0">
-        <v>7625.31</v>
+        <v>7956.41</v>
       </c>
       <c r="E154" s="0">
-        <v>9.36</v>
+        <v>6.95</v>
       </c>
     </row>
     <row r="155" spans="1:5" customHeight="0">
       <c r="A155" s="0" t="inlineStr">
         <is>
-          <t>02-14-2024</t>
+          <t>03-05-2024</t>
         </is>
       </c>
       <c r="B155" s="0">
-        <v>140.38017</v>
+        <v>156.6281</v>
       </c>
       <c r="C155" s="0">
-        <v>24.16</v>
+        <v>9</v>
       </c>
       <c r="D155" s="0">
-        <v>7677.35</v>
+        <v>7932.82</v>
       </c>
       <c r="E155" s="0">
-        <v>8.62</v>
+        <v>7.27</v>
       </c>
     </row>
     <row r="156" spans="1:5" customHeight="0">
       <c r="A156" s="0" t="inlineStr">
         <is>
-          <t>02-15-2024</t>
+          <t>03-06-2024</t>
         </is>
       </c>
       <c r="B156" s="0">
-        <v>139.85124</v>
+        <v>157.66942</v>
       </c>
       <c r="C156" s="0">
-        <v>24.63</v>
+        <v>8.28</v>
       </c>
       <c r="D156" s="0">
-        <v>7743.42</v>
+        <v>7954.74</v>
       </c>
       <c r="E156" s="0">
-        <v>7.69</v>
+        <v>6.98</v>
       </c>
     </row>
     <row r="157" spans="1:5" customHeight="0">
       <c r="A157" s="0" t="inlineStr">
         <is>
-          <t>02-16-2024</t>
+          <t>03-07-2024</t>
         </is>
       </c>
       <c r="B157" s="0">
-        <v>141.40496</v>
+        <v>159.80165</v>
       </c>
       <c r="C157" s="0">
-        <v>23.26</v>
+        <v>6.83</v>
       </c>
       <c r="D157" s="0">
-        <v>7768.18</v>
+        <v>8016.22</v>
       </c>
       <c r="E157" s="0">
-        <v>7.35</v>
+        <v>6.16</v>
       </c>
     </row>
     <row r="158" spans="1:5" customHeight="0">
       <c r="A158" s="0" t="inlineStr">
         <is>
-          <t>02-19-2024</t>
+          <t>03-08-2024</t>
         </is>
       </c>
       <c r="B158" s="0">
-        <v>141.8843</v>
+        <v>160.04959</v>
       </c>
       <c r="C158" s="0">
-        <v>22.85</v>
+        <v>6.67</v>
       </c>
       <c r="D158" s="0">
-        <v>7768.55</v>
+        <v>8028.01</v>
       </c>
       <c r="E158" s="0">
-        <v>7.34</v>
+        <v>6</v>
       </c>
     </row>
     <row r="159" spans="1:5" customHeight="0">
       <c r="A159" s="0" t="inlineStr">
         <is>
-          <t>02-20-2024</t>
+          <t>03-11-2024</t>
         </is>
       </c>
       <c r="B159" s="0">
-        <v>153.60331</v>
+        <v>159.3719</v>
       </c>
       <c r="C159" s="0">
-        <v>13.47</v>
+        <v>7.12</v>
       </c>
       <c r="D159" s="0">
-        <v>7795.22</v>
+        <v>8019.73</v>
       </c>
       <c r="E159" s="0">
-        <v>6.98</v>
+        <v>6.11</v>
       </c>
     </row>
     <row r="160" spans="1:5" customHeight="0">
       <c r="A160" s="0" t="inlineStr">
         <is>
-          <t>02-21-2024</t>
+          <t>03-12-2024</t>
         </is>
       </c>
       <c r="B160" s="0">
-        <v>153.22314</v>
+        <v>160.26446</v>
       </c>
       <c r="C160" s="0">
-        <v>13.76</v>
+        <v>6.52</v>
       </c>
       <c r="D160" s="0">
-        <v>7812.09</v>
+        <v>8087.48</v>
       </c>
       <c r="E160" s="0">
-        <v>6.74</v>
+        <v>5.22</v>
       </c>
     </row>
     <row r="161" spans="1:5" customHeight="0">
       <c r="A161" s="0" t="inlineStr">
         <is>
-          <t>02-22-2024</t>
+          <t>03-13-2024</t>
         </is>
       </c>
       <c r="B161" s="0">
-        <v>153.23967</v>
+        <v>160.99174</v>
       </c>
       <c r="C161" s="0">
-        <v>13.74</v>
+        <v>6.04</v>
       </c>
       <c r="D161" s="0">
-        <v>7911.6</v>
+        <v>8137.58</v>
       </c>
       <c r="E161" s="0">
-        <v>5.4</v>
+        <v>4.57</v>
       </c>
     </row>
     <row r="162" spans="1:5" customHeight="0">
       <c r="A162" s="0" t="inlineStr">
         <is>
-          <t>02-23-2024</t>
+          <t>03-14-2024</t>
         </is>
       </c>
       <c r="B162" s="0">
-        <v>156.61157</v>
+        <v>161.40496</v>
       </c>
       <c r="C162" s="0">
-        <v>11.29</v>
+        <v>5.77</v>
       </c>
       <c r="D162" s="0">
-        <v>7966.68</v>
+        <v>8161.42</v>
       </c>
       <c r="E162" s="0">
-        <v>4.67</v>
+        <v>4.27</v>
       </c>
     </row>
     <row r="163" spans="1:5" customHeight="0">
       <c r="A163" s="0" t="inlineStr">
         <is>
-          <t>02-26-2024</t>
+          <t>03-15-2024</t>
         </is>
       </c>
       <c r="B163" s="0">
-        <v>156.80992</v>
+        <v>161.27273</v>
       </c>
       <c r="C163" s="0">
-        <v>11.15</v>
+        <v>5.86</v>
       </c>
       <c r="D163" s="0">
-        <v>7929.82</v>
+        <v>8164.35</v>
       </c>
       <c r="E163" s="0">
-        <v>5.16</v>
+        <v>4.23</v>
       </c>
     </row>
     <row r="164" spans="1:5" customHeight="0">
       <c r="A164" s="0" t="inlineStr">
         <is>
-          <t>02-27-2024</t>
+          <t>03-18-2024</t>
         </is>
       </c>
       <c r="B164" s="0">
-        <v>156.47934</v>
+        <v>160.38017</v>
       </c>
       <c r="C164" s="0">
-        <v>11.39</v>
+        <v>6.45</v>
       </c>
       <c r="D164" s="0">
-        <v>7948.4</v>
+        <v>8148.14</v>
       </c>
       <c r="E164" s="0">
-        <v>4.91</v>
+        <v>4.44</v>
       </c>
     </row>
     <row r="165" spans="1:5" customHeight="0">
       <c r="A165" s="0" t="inlineStr">
         <is>
-          <t>02-28-2024</t>
+          <t>03-19-2024</t>
         </is>
       </c>
       <c r="B165" s="0">
-        <v>155.96694</v>
+        <v>161.35537</v>
       </c>
       <c r="C165" s="0">
-        <v>11.75</v>
+        <v>5.8</v>
       </c>
       <c r="D165" s="0">
-        <v>7954.39</v>
+        <v>8201.05</v>
       </c>
       <c r="E165" s="0">
-        <v>4.83</v>
+        <v>3.76</v>
       </c>
     </row>
     <row r="166" spans="1:5" customHeight="0">
       <c r="A166" s="0" t="inlineStr">
         <is>
-          <t>02-29-2024</t>
+          <t>03-20-2024</t>
         </is>
       </c>
       <c r="B166" s="0">
-        <v>155.28926</v>
+        <v>161.15702</v>
       </c>
       <c r="C166" s="0">
-        <v>12.24</v>
+        <v>5.93</v>
       </c>
       <c r="D166" s="0">
-        <v>7927.43</v>
+        <v>8161.41</v>
       </c>
       <c r="E166" s="0">
-        <v>5.19</v>
+        <v>4.27</v>
       </c>
     </row>
     <row r="167" spans="1:5" customHeight="0">
       <c r="A167" s="0" t="inlineStr">
         <is>
-          <t>03-01-2024</t>
+          <t>03-21-2024</t>
         </is>
       </c>
       <c r="B167" s="0">
-        <v>154.49587</v>
+        <v>160.08264</v>
       </c>
       <c r="C167" s="0">
-        <v>12.82</v>
+        <v>6.64</v>
       </c>
       <c r="D167" s="0">
-        <v>7934.17</v>
+        <v>8179.72</v>
       </c>
       <c r="E167" s="0">
-        <v>5.1</v>
+        <v>4.03</v>
       </c>
     </row>
     <row r="168" spans="1:5" customHeight="0">
       <c r="A168" s="0" t="inlineStr">
         <is>
-          <t>03-04-2024</t>
+          <t>03-22-2024</t>
         </is>
       </c>
       <c r="B168" s="0">
-        <v>157.09091</v>
+        <v>157.42149</v>
       </c>
       <c r="C168" s="0">
-        <v>10.95</v>
+        <v>8.45</v>
       </c>
       <c r="D168" s="0">
-        <v>7956.41</v>
+        <v>8151.92</v>
       </c>
       <c r="E168" s="0">
-        <v>4.81</v>
+        <v>4.39</v>
       </c>
     </row>
     <row r="169" spans="1:5" customHeight="0">
       <c r="A169" s="0" t="inlineStr">
         <is>
-          <t>03-05-2024</t>
+          <t>03-25-2024</t>
         </is>
       </c>
       <c r="B169" s="0">
-        <v>156.6281</v>
+        <v>158.03306</v>
       </c>
       <c r="C169" s="0">
-        <v>11.28</v>
+        <v>8.03</v>
       </c>
       <c r="D169" s="0">
-        <v>7932.82</v>
+        <v>8151.6</v>
       </c>
       <c r="E169" s="0">
-        <v>5.12</v>
+        <v>4.39</v>
       </c>
     </row>
     <row r="170" spans="1:5" customHeight="0">
       <c r="A170" s="0" t="inlineStr">
         <is>
-          <t>03-06-2024</t>
+          <t>03-26-2024</t>
         </is>
       </c>
       <c r="B170" s="0">
-        <v>157.66942</v>
+        <v>159.05785</v>
       </c>
       <c r="C170" s="0">
-        <v>10.55</v>
+        <v>7.33</v>
       </c>
       <c r="D170" s="0">
-        <v>7954.74</v>
+        <v>8184.75</v>
       </c>
       <c r="E170" s="0">
-        <v>4.83</v>
+        <v>3.97</v>
       </c>
     </row>
     <row r="171" spans="1:5" customHeight="0">
       <c r="A171" s="0" t="inlineStr">
         <is>
-          <t>03-07-2024</t>
+          <t>03-27-2024</t>
         </is>
       </c>
       <c r="B171" s="0">
-        <v>159.80165</v>
+        <v>159.76859</v>
       </c>
       <c r="C171" s="0">
-        <v>9.07</v>
+        <v>6.85</v>
       </c>
       <c r="D171" s="0">
-        <v>8016.22</v>
+        <v>8204.81</v>
       </c>
       <c r="E171" s="0">
-        <v>4.03</v>
+        <v>3.72</v>
       </c>
     </row>
     <row r="172" spans="1:5" customHeight="0">
       <c r="A172" s="0" t="inlineStr">
         <is>
-          <t>03-08-2024</t>
+          <t>03-28-2024</t>
         </is>
       </c>
       <c r="B172" s="0">
-        <v>160.04959</v>
+        <v>159.3719</v>
       </c>
       <c r="C172" s="0">
-        <v>8.9</v>
+        <v>7.12</v>
       </c>
       <c r="D172" s="0">
-        <v>8028.01</v>
+        <v>8205.81</v>
       </c>
       <c r="E172" s="0">
-        <v>3.87</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="173" spans="1:5" customHeight="0">
       <c r="A173" s="0" t="inlineStr">
         <is>
-          <t>03-11-2024</t>
+          <t>04-02-2024</t>
         </is>
       </c>
       <c r="B173" s="0">
-        <v>159.3719</v>
+        <v>158.19835</v>
       </c>
       <c r="C173" s="0">
-        <v>9.37</v>
+        <v>7.92</v>
       </c>
       <c r="D173" s="0">
-        <v>8019.73</v>
+        <v>8130.05</v>
       </c>
       <c r="E173" s="0">
-        <v>3.98</v>
+        <v>4.67</v>
       </c>
     </row>
     <row r="174" spans="1:5" customHeight="0">
       <c r="A174" s="0" t="inlineStr">
         <is>
-          <t>03-12-2024</t>
+          <t>04-03-2024</t>
         </is>
       </c>
       <c r="B174" s="0">
-        <v>160.26446</v>
+        <v>158.52893</v>
       </c>
       <c r="C174" s="0">
-        <v>8.76</v>
+        <v>7.69</v>
       </c>
       <c r="D174" s="0">
-        <v>8087.48</v>
+        <v>8153.23</v>
       </c>
       <c r="E174" s="0">
-        <v>3.11</v>
+        <v>4.37</v>
       </c>
     </row>
     <row r="175" spans="1:5" customHeight="0">
       <c r="A175" s="0" t="inlineStr">
         <is>
-          <t>03-13-2024</t>
+          <t>04-04-2024</t>
         </is>
       </c>
       <c r="B175" s="0">
-        <v>160.99174</v>
+        <v>156.66116</v>
       </c>
       <c r="C175" s="0">
-        <v>8.27</v>
+        <v>8.97</v>
       </c>
       <c r="D175" s="0">
-        <v>8137.58</v>
+        <v>8151.55</v>
       </c>
       <c r="E175" s="0">
-        <v>2.47</v>
+        <v>4.39</v>
       </c>
     </row>
     <row r="176" spans="1:5" customHeight="0">
       <c r="A176" s="0" t="inlineStr">
         <is>
-          <t>03-14-2024</t>
+          <t>04-05-2024</t>
         </is>
       </c>
       <c r="B176" s="0">
-        <v>161.40496</v>
+        <v>154.95868</v>
       </c>
       <c r="C176" s="0">
-        <v>7.99</v>
+        <v>10.17</v>
       </c>
       <c r="D176" s="0">
-        <v>8161.42</v>
+        <v>8061.31</v>
       </c>
       <c r="E176" s="0">
-        <v>2.18</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="177" spans="1:5" customHeight="0">
       <c r="A177" s="0" t="inlineStr">
         <is>
-          <t>03-15-2024</t>
+          <t>04-08-2024</t>
         </is>
       </c>
       <c r="B177" s="0">
-        <v>161.27273</v>
+        <v>155.58678</v>
       </c>
       <c r="C177" s="0">
-        <v>8.08</v>
+        <v>9.73</v>
       </c>
       <c r="D177" s="0">
-        <v>8164.35</v>
+        <v>8119.3</v>
       </c>
       <c r="E177" s="0">
-        <v>2.14</v>
+        <v>4.81</v>
       </c>
     </row>
     <row r="178" spans="1:5" customHeight="0">
       <c r="A178" s="0" t="inlineStr">
         <is>
-          <t>03-18-2024</t>
+          <t>04-09-2024</t>
         </is>
       </c>
       <c r="B178" s="0">
-        <v>160.38017</v>
+        <v>154.82645</v>
       </c>
       <c r="C178" s="0">
-        <v>8.68</v>
+        <v>10.27</v>
       </c>
       <c r="D178" s="0">
-        <v>8148.14</v>
+        <v>8049.17</v>
       </c>
       <c r="E178" s="0">
-        <v>2.34</v>
+        <v>5.72</v>
       </c>
     </row>
     <row r="179" spans="1:5" customHeight="0">
       <c r="A179" s="0" t="inlineStr">
         <is>
-          <t>03-19-2024</t>
+          <t>04-10-2024</t>
         </is>
       </c>
       <c r="B179" s="0">
-        <v>161.35537</v>
+        <v>154.77686</v>
       </c>
       <c r="C179" s="0">
-        <v>8.02</v>
+        <v>10.3</v>
       </c>
       <c r="D179" s="0">
-        <v>8201.05</v>
+        <v>8045.38</v>
       </c>
       <c r="E179" s="0">
-        <v>1.68</v>
+        <v>5.77</v>
       </c>
     </row>
     <row r="180" spans="1:5" customHeight="0">
       <c r="A180" s="0" t="inlineStr">
         <is>
-          <t>03-20-2024</t>
+          <t>04-11-2024</t>
         </is>
       </c>
       <c r="B180" s="0">
-        <v>161.15702</v>
+        <v>155.96694</v>
       </c>
       <c r="C180" s="0">
-        <v>8.16</v>
+        <v>9.46</v>
       </c>
       <c r="D180" s="0">
-        <v>8161.41</v>
+        <v>8023.74</v>
       </c>
       <c r="E180" s="0">
-        <v>2.18</v>
+        <v>6.06</v>
       </c>
     </row>
     <row r="181" spans="1:5" customHeight="0">
       <c r="A181" s="0" t="inlineStr">
         <is>
-          <t>03-21-2024</t>
+          <t>04-12-2024</t>
         </is>
       </c>
       <c r="B181" s="0">
-        <v>160.08264</v>
+        <v>154.8595</v>
       </c>
       <c r="C181" s="0">
-        <v>8.88</v>
+        <v>10.24</v>
       </c>
       <c r="D181" s="0">
-        <v>8179.72</v>
+        <v>8010.83</v>
       </c>
       <c r="E181" s="0">
-        <v>1.95</v>
+        <v>6.23</v>
       </c>
     </row>
     <row r="182" spans="1:5" customHeight="0">
       <c r="A182" s="0" t="inlineStr">
         <is>
-          <t>03-22-2024</t>
+          <t>04-15-2024</t>
         </is>
       </c>
       <c r="B182" s="0">
-        <v>157.42149</v>
+        <v>155.61983</v>
       </c>
       <c r="C182" s="0">
-        <v>10.72</v>
+        <v>9.7</v>
       </c>
       <c r="D182" s="0">
-        <v>8151.92</v>
+        <v>8045.11</v>
       </c>
       <c r="E182" s="0">
-        <v>2.29</v>
+        <v>5.77</v>
       </c>
     </row>
     <row r="183" spans="1:5" customHeight="0">
       <c r="A183" s="0" t="inlineStr">
         <is>
-          <t>03-25-2024</t>
+          <t>04-16-2024</t>
         </is>
       </c>
       <c r="B183" s="0">
-        <v>158.03306</v>
+        <v>153.4876</v>
       </c>
       <c r="C183" s="0">
-        <v>10.29</v>
+        <v>11.23</v>
       </c>
       <c r="D183" s="0">
-        <v>8151.6</v>
+        <v>7932.61</v>
       </c>
       <c r="E183" s="0">
-        <v>2.3</v>
+        <v>7.27</v>
       </c>
     </row>
     <row r="184" spans="1:5" customHeight="0">
       <c r="A184" s="0" t="inlineStr">
         <is>
-          <t>03-26-2024</t>
+          <t>04-17-2024</t>
         </is>
       </c>
       <c r="B184" s="0">
-        <v>159.05785</v>
+        <v>154.13223</v>
       </c>
       <c r="C184" s="0">
-        <v>9.58</v>
+        <v>10.76</v>
       </c>
       <c r="D184" s="0">
-        <v>8184.75</v>
+        <v>7981.51</v>
       </c>
       <c r="E184" s="0">
-        <v>1.88</v>
+        <v>6.62</v>
       </c>
     </row>
     <row r="185" spans="1:5" customHeight="0">
       <c r="A185" s="0" t="inlineStr">
         <is>
-          <t>03-27-2024</t>
+          <t>04-18-2024</t>
         </is>
       </c>
       <c r="B185" s="0">
-        <v>159.76859</v>
+        <v>154.31405</v>
       </c>
       <c r="C185" s="0">
-        <v>9.1</v>
+        <v>10.63</v>
       </c>
       <c r="D185" s="0">
-        <v>8204.81</v>
+        <v>8023.26</v>
       </c>
       <c r="E185" s="0">
-        <v>1.64</v>
+        <v>6.06</v>
       </c>
     </row>
     <row r="186" spans="1:5" customHeight="0">
       <c r="A186" s="0" t="inlineStr">
         <is>
-          <t>03-28-2024</t>
+          <t>04-19-2024</t>
         </is>
       </c>
       <c r="B186" s="0">
-        <v>159.3719</v>
+        <v>155.17355</v>
       </c>
       <c r="C186" s="0">
-        <v>9.37</v>
+        <v>10.02</v>
       </c>
       <c r="D186" s="0">
-        <v>8205.81</v>
+        <v>8022.41</v>
       </c>
       <c r="E186" s="0">
-        <v>1.62</v>
+        <v>6.07</v>
       </c>
     </row>
     <row r="187" spans="1:5" customHeight="0">
       <c r="A187" s="0" t="inlineStr">
         <is>
-          <t>04-02-2024</t>
+          <t>04-22-2024</t>
         </is>
       </c>
       <c r="B187" s="0">
-        <v>158.19835</v>
+        <v>155.27273</v>
       </c>
       <c r="C187" s="0">
-        <v>10.18</v>
+        <v>9.95</v>
       </c>
       <c r="D187" s="0">
-        <v>8130.05</v>
+        <v>8040.36</v>
       </c>
       <c r="E187" s="0">
-        <v>2.57</v>
+        <v>5.84</v>
       </c>
     </row>
     <row r="188" spans="1:5" customHeight="0">
       <c r="A188" s="0" t="inlineStr">
         <is>
-          <t>04-03-2024</t>
+          <t>04-23-2024</t>
         </is>
       </c>
       <c r="B188" s="0">
-        <v>158.52893</v>
+        <v>157.4876</v>
       </c>
       <c r="C188" s="0">
-        <v>9.95</v>
+        <v>8.4</v>
       </c>
       <c r="D188" s="0">
-        <v>8153.23</v>
+        <v>8105.78</v>
       </c>
       <c r="E188" s="0">
-        <v>2.28</v>
+        <v>4.98</v>
       </c>
     </row>
     <row r="189" spans="1:5" customHeight="0">
       <c r="A189" s="0" t="inlineStr">
         <is>
-          <t>04-04-2024</t>
+          <t>04-24-2024</t>
         </is>
       </c>
       <c r="B189" s="0">
-        <v>156.66116</v>
+        <v>153.83471</v>
       </c>
       <c r="C189" s="0">
-        <v>11.26</v>
+        <v>10.98</v>
       </c>
       <c r="D189" s="0">
-        <v>8151.55</v>
+        <v>8091.86</v>
       </c>
       <c r="E189" s="0">
-        <v>2.3</v>
+        <v>5.16</v>
       </c>
     </row>
     <row r="190" spans="1:5" customHeight="0">
       <c r="A190" s="0" t="inlineStr">
         <is>
-          <t>04-05-2024</t>
+          <t>04-25-2024</t>
         </is>
       </c>
       <c r="B190" s="0">
-        <v>154.95868</v>
+        <v>151.75207</v>
       </c>
       <c r="C190" s="0">
-        <v>12.48</v>
+        <v>12.5</v>
       </c>
       <c r="D190" s="0">
-        <v>8061.31</v>
+        <v>8016.65</v>
       </c>
       <c r="E190" s="0">
-        <v>3.44</v>
+        <v>6.15</v>
       </c>
     </row>
     <row r="191" spans="1:5" customHeight="0">
       <c r="A191" s="0" t="inlineStr">
         <is>
-          <t>04-08-2024</t>
+          <t>04-26-2024</t>
         </is>
       </c>
       <c r="B191" s="0">
-        <v>155.58678</v>
+        <v>153.04132</v>
       </c>
       <c r="C191" s="0">
-        <v>12.03</v>
+        <v>11.55</v>
       </c>
       <c r="D191" s="0">
-        <v>8119.3</v>
+        <v>8088.24</v>
       </c>
       <c r="E191" s="0">
-        <v>2.71</v>
+        <v>5.21</v>
       </c>
     </row>
     <row r="192" spans="1:5" customHeight="0">
       <c r="A192" s="0" t="inlineStr">
         <is>
-          <t>04-09-2024</t>
+          <t>04-29-2024</t>
         </is>
       </c>
       <c r="B192" s="0">
-        <v>154.82645</v>
+        <v>152.39669</v>
       </c>
       <c r="C192" s="0">
-        <v>12.58</v>
+        <v>12.02</v>
       </c>
       <c r="D192" s="0">
-        <v>8049.17</v>
+        <v>8065.15</v>
       </c>
       <c r="E192" s="0">
-        <v>3.6</v>
+        <v>5.51</v>
       </c>
     </row>
     <row r="193" spans="1:5" customHeight="0">
       <c r="A193" s="0" t="inlineStr">
         <is>
-          <t>04-10-2024</t>
+          <t>04-30-2024</t>
         </is>
       </c>
       <c r="B193" s="0">
-        <v>154.77686</v>
+        <v>151.96694</v>
       </c>
       <c r="C193" s="0">
-        <v>12.61</v>
+        <v>12.34</v>
       </c>
       <c r="D193" s="0">
-        <v>8045.38</v>
+        <v>7984.93</v>
       </c>
       <c r="E193" s="0">
-        <v>3.65</v>
+        <v>6.57</v>
       </c>
     </row>
     <row r="194" spans="1:5" customHeight="0">
       <c r="A194" s="0" t="inlineStr">
         <is>
-          <t>04-11-2024</t>
+          <t>05-02-2024</t>
         </is>
       </c>
       <c r="B194" s="0">
-        <v>155.96694</v>
+        <v>149.63636</v>
       </c>
       <c r="C194" s="0">
-        <v>11.75</v>
+        <v>14.09</v>
       </c>
       <c r="D194" s="0">
-        <v>8023.74</v>
+        <v>7914.65</v>
       </c>
       <c r="E194" s="0">
-        <v>3.93</v>
+        <v>7.52</v>
       </c>
     </row>
     <row r="195" spans="1:5" customHeight="0">
       <c r="A195" s="0" t="inlineStr">
         <is>
-          <t>04-12-2024</t>
+          <t>05-03-2024</t>
         </is>
       </c>
       <c r="B195" s="0">
-        <v>154.8595</v>
+        <v>149.27273</v>
       </c>
       <c r="C195" s="0">
-        <v>12.55</v>
+        <v>14.37</v>
       </c>
       <c r="D195" s="0">
-        <v>8010.83</v>
+        <v>7957.57</v>
       </c>
       <c r="E195" s="0">
-        <v>4.1</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="196" spans="1:5" customHeight="0">
       <c r="A196" s="0" t="inlineStr">
         <is>
-          <t>04-15-2024</t>
+          <t>05-06-2024</t>
         </is>
       </c>
       <c r="B196" s="0">
-        <v>155.61983</v>
+        <v>150.33058</v>
       </c>
       <c r="C196" s="0">
-        <v>12</v>
+        <v>13.56</v>
       </c>
       <c r="D196" s="0">
-        <v>8045.11</v>
+        <v>7996.64</v>
       </c>
       <c r="E196" s="0">
-        <v>3.65</v>
+        <v>6.42</v>
       </c>
     </row>
     <row r="197" spans="1:5" customHeight="0">
       <c r="A197" s="0" t="inlineStr">
         <is>
-          <t>04-16-2024</t>
+          <t>05-07-2024</t>
         </is>
       </c>
       <c r="B197" s="0">
-        <v>153.4876</v>
+        <v>152.04959</v>
       </c>
       <c r="C197" s="0">
-        <v>13.56</v>
+        <v>12.28</v>
       </c>
       <c r="D197" s="0">
-        <v>7932.61</v>
+        <v>8075.68</v>
       </c>
       <c r="E197" s="0">
-        <v>5.12</v>
+        <v>5.37</v>
       </c>
     </row>
     <row r="198" spans="1:5" customHeight="0">
       <c r="A198" s="0" t="inlineStr">
         <is>
-          <t>04-17-2024</t>
+          <t>05-08-2024</t>
         </is>
       </c>
       <c r="B198" s="0">
-        <v>154.13223</v>
+        <v>154.16529</v>
       </c>
       <c r="C198" s="0">
-        <v>13.08</v>
+        <v>10.74</v>
       </c>
       <c r="D198" s="0">
-        <v>7981.51</v>
+        <v>8131.41</v>
       </c>
       <c r="E198" s="0">
-        <v>4.48</v>
+        <v>4.65</v>
       </c>
     </row>
     <row r="199" spans="1:5" customHeight="0">
       <c r="A199" s="0" t="inlineStr">
         <is>
-          <t>04-18-2024</t>
+          <t>05-09-2024</t>
         </is>
       </c>
       <c r="B199" s="0">
-        <v>154.31405</v>
+        <v>154.5124</v>
       </c>
       <c r="C199" s="0">
-        <v>12.95</v>
+        <v>10.49</v>
       </c>
       <c r="D199" s="0">
-        <v>8023.26</v>
+        <v>8187.65</v>
       </c>
       <c r="E199" s="0">
         <v>3.93</v>
       </c>
     </row>
     <row r="200" spans="1:5" customHeight="0">
       <c r="A200" s="0" t="inlineStr">
         <is>
-          <t>04-19-2024</t>
+          <t>05-10-2024</t>
         </is>
       </c>
       <c r="B200" s="0">
-        <v>155.17355</v>
+        <v>154.24793</v>
       </c>
       <c r="C200" s="0">
-        <v>12.33</v>
+        <v>10.68</v>
       </c>
       <c r="D200" s="0">
-        <v>8022.41</v>
+        <v>8219.14</v>
       </c>
       <c r="E200" s="0">
-        <v>3.95</v>
+        <v>3.53</v>
       </c>
     </row>
     <row r="201" spans="1:5" customHeight="0">
       <c r="A201" s="0" t="inlineStr">
         <is>
-          <t>04-22-2024</t>
+          <t>05-13-2024</t>
         </is>
       </c>
       <c r="B201" s="0">
-        <v>155.27273</v>
+        <v>153.73554</v>
       </c>
       <c r="C201" s="0">
-        <v>12.25</v>
+        <v>11.05</v>
       </c>
       <c r="D201" s="0">
-        <v>8040.36</v>
+        <v>8209.28</v>
       </c>
       <c r="E201" s="0">
-        <v>3.71</v>
+        <v>3.66</v>
       </c>
     </row>
     <row r="202" spans="1:5" customHeight="0">
       <c r="A202" s="0" t="inlineStr">
         <is>
-          <t>04-23-2024</t>
+          <t>05-14-2024</t>
         </is>
       </c>
       <c r="B202" s="0">
-        <v>157.4876</v>
+        <v>154.16529</v>
       </c>
       <c r="C202" s="0">
-        <v>10.68</v>
+        <v>10.74</v>
       </c>
       <c r="D202" s="0">
-        <v>8105.78</v>
+        <v>8225.8</v>
       </c>
       <c r="E202" s="0">
-        <v>2.88</v>
+        <v>3.45</v>
       </c>
     </row>
     <row r="203" spans="1:5" customHeight="0">
       <c r="A203" s="0" t="inlineStr">
         <is>
-          <t>04-24-2024</t>
+          <t>05-15-2024</t>
         </is>
       </c>
       <c r="B203" s="0">
-        <v>153.83471</v>
+        <v>154.44628</v>
       </c>
       <c r="C203" s="0">
-        <v>13.3</v>
+        <v>10.54</v>
       </c>
       <c r="D203" s="0">
-        <v>8091.86</v>
+        <v>8239.99</v>
       </c>
       <c r="E203" s="0">
-        <v>3.05</v>
+        <v>3.27</v>
       </c>
     </row>
     <row r="204" spans="1:5" customHeight="0">
       <c r="A204" s="0" t="inlineStr">
         <is>
-          <t>04-25-2024</t>
+          <t>05-16-2024</t>
         </is>
       </c>
       <c r="B204" s="0">
-        <v>151.75207</v>
+        <v>152.95868</v>
       </c>
       <c r="C204" s="0">
-        <v>14.86</v>
+        <v>11.61</v>
       </c>
       <c r="D204" s="0">
-        <v>8016.65</v>
+        <v>8188.49</v>
       </c>
       <c r="E204" s="0">
-        <v>4.02</v>
+        <v>3.92</v>
       </c>
     </row>
     <row r="205" spans="1:5" customHeight="0">
       <c r="A205" s="0" t="inlineStr">
         <is>
-          <t>04-26-2024</t>
+          <t>05-17-2024</t>
         </is>
       </c>
       <c r="B205" s="0">
-        <v>153.04132</v>
+        <v>153.42149</v>
       </c>
       <c r="C205" s="0">
-        <v>13.89</v>
+        <v>11.28</v>
       </c>
       <c r="D205" s="0">
-        <v>8088.24</v>
+        <v>8167.5</v>
       </c>
       <c r="E205" s="0">
-        <v>3.1</v>
+        <v>4.19</v>
       </c>
     </row>
     <row r="206" spans="1:5" customHeight="0">
       <c r="A206" s="0" t="inlineStr">
         <is>
-          <t>04-29-2024</t>
+          <t>05-20-2024</t>
         </is>
       </c>
       <c r="B206" s="0">
-        <v>152.39669</v>
+        <v>153.28926</v>
       </c>
       <c r="C206" s="0">
-        <v>14.37</v>
+        <v>11.37</v>
       </c>
       <c r="D206" s="0">
-        <v>8065.15</v>
+        <v>8195.97</v>
       </c>
       <c r="E206" s="0">
-        <v>3.4</v>
+        <v>3.83</v>
       </c>
     </row>
     <row r="207" spans="1:5" customHeight="0">
       <c r="A207" s="0" t="inlineStr">
         <is>
-          <t>04-30-2024</t>
+          <t>05-21-2024</t>
         </is>
       </c>
       <c r="B207" s="0">
-        <v>151.96694</v>
+        <v>152.61157</v>
       </c>
       <c r="C207" s="0">
-        <v>14.7</v>
+        <v>11.87</v>
       </c>
       <c r="D207" s="0">
-        <v>7984.93</v>
+        <v>8141.46</v>
       </c>
       <c r="E207" s="0">
-        <v>4.43</v>
+        <v>4.52</v>
       </c>
     </row>
     <row r="208" spans="1:5" customHeight="0">
       <c r="A208" s="0" t="inlineStr">
         <is>
-          <t>05-02-2024</t>
+          <t>05-22-2024</t>
         </is>
       </c>
       <c r="B208" s="0">
-        <v>149.63636</v>
+        <v>151.07438</v>
       </c>
       <c r="C208" s="0">
-        <v>16.48</v>
+        <v>13</v>
       </c>
       <c r="D208" s="0">
-        <v>7914.65</v>
+        <v>8092.11</v>
       </c>
       <c r="E208" s="0">
-        <v>5.36</v>
+        <v>5.16</v>
       </c>
     </row>
     <row r="209" spans="1:5" customHeight="0">
       <c r="A209" s="0" t="inlineStr">
         <is>
-          <t>05-03-2024</t>
+          <t>05-23-2024</t>
         </is>
       </c>
       <c r="B209" s="0">
-        <v>149.27273</v>
+        <v>150.18182</v>
       </c>
       <c r="C209" s="0">
-        <v>16.77</v>
+        <v>13.68</v>
       </c>
       <c r="D209" s="0">
-        <v>7957.57</v>
+        <v>8102.33</v>
       </c>
       <c r="E209" s="0">
-        <v>4.79</v>
+        <v>5.03</v>
       </c>
     </row>
     <row r="210" spans="1:5" customHeight="0">
       <c r="A210" s="0" t="inlineStr">
         <is>
-          <t>05-06-2024</t>
+          <t>05-24-2024</t>
         </is>
       </c>
       <c r="B210" s="0">
-        <v>150.33058</v>
+        <v>150.61157</v>
       </c>
       <c r="C210" s="0">
-        <v>15.94</v>
+        <v>13.35</v>
       </c>
       <c r="D210" s="0">
-        <v>7996.64</v>
+        <v>8094.97</v>
       </c>
       <c r="E210" s="0">
-        <v>4.28</v>
+        <v>5.12</v>
       </c>
     </row>
     <row r="211" spans="1:5" customHeight="0">
       <c r="A211" s="0" t="inlineStr">
         <is>
-          <t>05-07-2024</t>
+          <t>05-27-2024</t>
         </is>
       </c>
       <c r="B211" s="0">
-        <v>152.04959</v>
+        <v>151.80165</v>
       </c>
       <c r="C211" s="0">
-        <v>14.63</v>
+        <v>12.46</v>
       </c>
       <c r="D211" s="0">
-        <v>8075.68</v>
+        <v>8132.49</v>
       </c>
       <c r="E211" s="0">
-        <v>3.26</v>
+        <v>4.64</v>
       </c>
     </row>
     <row r="212" spans="1:5" customHeight="0">
       <c r="A212" s="0" t="inlineStr">
         <is>
-          <t>05-08-2024</t>
+          <t>05-28-2024</t>
         </is>
       </c>
       <c r="B212" s="0">
-        <v>154.16529</v>
+        <v>150.03306</v>
       </c>
       <c r="C212" s="0">
-        <v>13.06</v>
+        <v>13.79</v>
       </c>
       <c r="D212" s="0">
-        <v>8131.41</v>
+        <v>8057.8</v>
       </c>
       <c r="E212" s="0">
-        <v>2.55</v>
+        <v>5.61</v>
       </c>
     </row>
     <row r="213" spans="1:5" customHeight="0">
       <c r="A213" s="0" t="inlineStr">
         <is>
-          <t>05-09-2024</t>
+          <t>05-29-2024</t>
         </is>
       </c>
       <c r="B213" s="0">
-        <v>154.5124</v>
+        <v>148.06612</v>
       </c>
       <c r="C213" s="0">
-        <v>12.81</v>
+        <v>15.3</v>
       </c>
       <c r="D213" s="0">
-        <v>8187.65</v>
+        <v>7935.03</v>
       </c>
       <c r="E213" s="0">
-        <v>1.85</v>
+        <v>7.24</v>
       </c>
     </row>
     <row r="214" spans="1:5" customHeight="0">
       <c r="A214" s="0" t="inlineStr">
         <is>
-          <t>05-10-2024</t>
+          <t>05-30-2024</t>
         </is>
       </c>
       <c r="B214" s="0">
-        <v>154.24793</v>
+        <v>149.10744</v>
       </c>
       <c r="C214" s="0">
-        <v>13</v>
+        <v>14.49</v>
       </c>
       <c r="D214" s="0">
-        <v>8219.14</v>
+        <v>7978.51</v>
       </c>
       <c r="E214" s="0">
-        <v>1.46</v>
+        <v>6.66</v>
       </c>
     </row>
     <row r="215" spans="1:5" customHeight="0">
       <c r="A215" s="0" t="inlineStr">
         <is>
-          <t>05-13-2024</t>
+          <t>05-31-2024</t>
         </is>
       </c>
       <c r="B215" s="0">
-        <v>153.73554</v>
+        <v>149.1405</v>
       </c>
       <c r="C215" s="0">
-        <v>13.38</v>
+        <v>14.47</v>
       </c>
       <c r="D215" s="0">
-        <v>8209.28</v>
+        <v>7992.87</v>
       </c>
       <c r="E215" s="0">
-        <v>1.58</v>
+        <v>6.47</v>
       </c>
     </row>
     <row r="216" spans="1:5" customHeight="0">
       <c r="A216" s="0" t="inlineStr">
         <is>
-          <t>05-14-2024</t>
+          <t>06-03-2024</t>
         </is>
       </c>
       <c r="B216" s="0">
-        <v>154.16529</v>
+        <v>150.99174</v>
       </c>
       <c r="C216" s="0">
-        <v>13.06</v>
+        <v>13.07</v>
       </c>
       <c r="D216" s="0">
-        <v>8225.8</v>
+        <v>7998.02</v>
       </c>
       <c r="E216" s="0">
-        <v>1.38</v>
+        <v>6.4</v>
       </c>
     </row>
     <row r="217" spans="1:5" customHeight="0">
       <c r="A217" s="0" t="inlineStr">
         <is>
-          <t>05-15-2024</t>
+          <t>06-04-2024</t>
         </is>
       </c>
       <c r="B217" s="0">
-        <v>154.44628</v>
+        <v>150.6281</v>
       </c>
       <c r="C217" s="0">
-        <v>12.85</v>
+        <v>13.34</v>
       </c>
       <c r="D217" s="0">
-        <v>8239.99</v>
+        <v>7937.9</v>
       </c>
       <c r="E217" s="0">
-        <v>1.2</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="218" spans="1:5" customHeight="0">
       <c r="A218" s="0" t="inlineStr">
         <is>
-          <t>05-16-2024</t>
+          <t>06-05-2024</t>
         </is>
       </c>
       <c r="B218" s="0">
-        <v>152.95868</v>
+        <v>152.6281</v>
       </c>
       <c r="C218" s="0">
-        <v>13.95</v>
+        <v>11.85</v>
       </c>
       <c r="D218" s="0">
-        <v>8188.49</v>
+        <v>8006.57</v>
       </c>
       <c r="E218" s="0">
-        <v>1.84</v>
+        <v>6.28</v>
       </c>
     </row>
     <row r="219" spans="1:5" customHeight="0">
       <c r="A219" s="0" t="inlineStr">
         <is>
-          <t>05-17-2024</t>
+          <t>06-06-2024</t>
         </is>
       </c>
       <c r="B219" s="0">
-        <v>153.42149</v>
+        <v>153.30578</v>
       </c>
       <c r="C219" s="0">
-        <v>13.61</v>
+        <v>11.36</v>
       </c>
       <c r="D219" s="0">
-        <v>8167.5</v>
+        <v>8040.12</v>
       </c>
       <c r="E219" s="0">
-        <v>2.1</v>
+        <v>5.84</v>
       </c>
     </row>
     <row r="220" spans="1:5" customHeight="0">
       <c r="A220" s="0" t="inlineStr">
         <is>
-          <t>05-20-2024</t>
+          <t>06-07-2024</t>
         </is>
       </c>
       <c r="B220" s="0">
-        <v>153.28926</v>
+        <v>154.77686</v>
       </c>
       <c r="C220" s="0">
-        <v>13.71</v>
+        <v>10.3</v>
       </c>
       <c r="D220" s="0">
-        <v>8195.97</v>
+        <v>8001.8</v>
       </c>
       <c r="E220" s="0">
-        <v>1.74</v>
+        <v>6.35</v>
       </c>
     </row>
     <row r="221" spans="1:5" customHeight="0">
       <c r="A221" s="0" t="inlineStr">
         <is>
-          <t>05-21-2024</t>
+          <t>06-10-2024</t>
         </is>
       </c>
       <c r="B221" s="0">
-        <v>152.61157</v>
+        <v>152.83636</v>
       </c>
       <c r="C221" s="0">
-        <v>14.21</v>
+        <v>11.7</v>
       </c>
       <c r="D221" s="0">
-        <v>8141.46</v>
+        <v>7893.98</v>
       </c>
       <c r="E221" s="0">
-        <v>2.43</v>
+        <v>7.8</v>
       </c>
     </row>
     <row r="222" spans="1:5" customHeight="0">
       <c r="A222" s="0" t="inlineStr">
         <is>
-          <t>05-22-2024</t>
+          <t>06-11-2024</t>
         </is>
       </c>
       <c r="B222" s="0">
-        <v>151.07438</v>
+        <v>150.81818</v>
       </c>
       <c r="C222" s="0">
-        <v>15.37</v>
+        <v>13.2</v>
       </c>
       <c r="D222" s="0">
-        <v>8092.11</v>
+        <v>7789.21</v>
       </c>
       <c r="E222" s="0">
-        <v>3.05</v>
+        <v>9.25</v>
       </c>
     </row>
     <row r="223" spans="1:5" customHeight="0">
       <c r="A223" s="0" t="inlineStr">
         <is>
-          <t>05-23-2024</t>
+          <t>06-12-2024</t>
         </is>
       </c>
       <c r="B223" s="0">
-        <v>150.18182</v>
+        <v>153.83636</v>
       </c>
       <c r="C223" s="0">
-        <v>16.06</v>
+        <v>10.98</v>
       </c>
       <c r="D223" s="0">
-        <v>8102.33</v>
+        <v>7864.7</v>
       </c>
       <c r="E223" s="0">
-        <v>2.92</v>
+        <v>8.2</v>
       </c>
     </row>
     <row r="224" spans="1:5" customHeight="0">
       <c r="A224" s="0" t="inlineStr">
         <is>
-          <t>05-24-2024</t>
+          <t>06-13-2024</t>
         </is>
       </c>
       <c r="B224" s="0">
-        <v>150.61157</v>
+        <v>148.43636</v>
       </c>
       <c r="C224" s="0">
-        <v>15.73</v>
+        <v>15.01</v>
       </c>
       <c r="D224" s="0">
-        <v>8094.97</v>
+        <v>7708.02</v>
       </c>
       <c r="E224" s="0">
-        <v>3.01</v>
+        <v>10.4</v>
       </c>
     </row>
     <row r="225" spans="1:5" customHeight="0">
       <c r="A225" s="0" t="inlineStr">
         <is>
-          <t>05-27-2024</t>
+          <t>06-14-2024</t>
         </is>
       </c>
       <c r="B225" s="0">
-        <v>151.80165</v>
+        <v>144.8</v>
       </c>
       <c r="C225" s="0">
-        <v>14.82</v>
+        <v>17.9</v>
       </c>
       <c r="D225" s="0">
-        <v>8132.49</v>
+        <v>7503.27</v>
       </c>
       <c r="E225" s="0">
-        <v>2.54</v>
+        <v>13.41</v>
       </c>
     </row>
     <row r="226" spans="1:5" customHeight="0">
       <c r="A226" s="0" t="inlineStr">
         <is>
-          <t>05-28-2024</t>
+          <t>06-17-2024</t>
         </is>
       </c>
       <c r="B226" s="0">
-        <v>150.03306</v>
+        <v>145.8</v>
       </c>
       <c r="C226" s="0">
-        <v>16.17</v>
+        <v>17.09</v>
       </c>
       <c r="D226" s="0">
-        <v>8057.8</v>
+        <v>7571.57</v>
       </c>
       <c r="E226" s="0">
-        <v>3.49</v>
+        <v>12.39</v>
       </c>
     </row>
     <row r="227" spans="1:5" customHeight="0">
       <c r="A227" s="0" t="inlineStr">
         <is>
-          <t>05-29-2024</t>
+          <t>06-18-2024</t>
         </is>
       </c>
       <c r="B227" s="0">
-        <v>148.06612</v>
+        <v>147.50909</v>
       </c>
       <c r="C227" s="0">
-        <v>17.72</v>
+        <v>15.74</v>
       </c>
       <c r="D227" s="0">
-        <v>7935.03</v>
+        <v>7628.8</v>
       </c>
       <c r="E227" s="0">
-        <v>5.09</v>
+        <v>11.55</v>
       </c>
     </row>
     <row r="228" spans="1:5" customHeight="0">
       <c r="A228" s="0" t="inlineStr">
         <is>
-          <t>05-30-2024</t>
+          <t>06-19-2024</t>
         </is>
       </c>
       <c r="B228" s="0">
-        <v>149.10744</v>
+        <v>146.70909</v>
       </c>
       <c r="C228" s="0">
-        <v>16.9</v>
+        <v>16.37</v>
       </c>
       <c r="D228" s="0">
-        <v>7978.51</v>
+        <v>7570.2</v>
       </c>
       <c r="E228" s="0">
-        <v>4.52</v>
+        <v>12.41</v>
       </c>
     </row>
     <row r="229" spans="1:5" customHeight="0">
       <c r="A229" s="0" t="inlineStr">
         <is>
-          <t>05-31-2024</t>
+          <t>06-20-2024</t>
         </is>
       </c>
       <c r="B229" s="0">
-        <v>149.1405</v>
+        <v>149.36364</v>
       </c>
       <c r="C229" s="0">
-        <v>16.87</v>
+        <v>14.3</v>
       </c>
       <c r="D229" s="0">
-        <v>7992.87</v>
+        <v>7671.34</v>
       </c>
       <c r="E229" s="0">
-        <v>4.33</v>
+        <v>10.93</v>
       </c>
     </row>
     <row r="230" spans="1:5" customHeight="0">
       <c r="A230" s="0" t="inlineStr">
         <is>
-          <t>06-03-2024</t>
+          <t>06-21-2024</t>
         </is>
       </c>
       <c r="B230" s="0">
-        <v>150.99174</v>
+        <v>148.07273</v>
       </c>
       <c r="C230" s="0">
-        <v>15.44</v>
+        <v>15.29</v>
       </c>
       <c r="D230" s="0">
-        <v>7998.02</v>
+        <v>7628.57</v>
       </c>
       <c r="E230" s="0">
-        <v>4.26</v>
+        <v>11.55</v>
       </c>
     </row>
     <row r="231" spans="1:5" customHeight="0">
       <c r="A231" s="0" t="inlineStr">
         <is>
-          <t>06-04-2024</t>
+          <t>06-24-2024</t>
         </is>
       </c>
       <c r="B231" s="0">
-        <v>150.6281</v>
+        <v>149.78182</v>
       </c>
       <c r="C231" s="0">
-        <v>15.72</v>
+        <v>13.98</v>
       </c>
       <c r="D231" s="0">
-        <v>7937.9</v>
+        <v>7706.89</v>
       </c>
       <c r="E231" s="0">
-        <v>5.05</v>
+        <v>10.42</v>
       </c>
     </row>
     <row r="232" spans="1:5" customHeight="0">
       <c r="A232" s="0" t="inlineStr">
         <is>
-          <t>06-05-2024</t>
+          <t>06-25-2024</t>
         </is>
       </c>
       <c r="B232" s="0">
-        <v>152.6281</v>
+        <v>151.38182</v>
       </c>
       <c r="C232" s="0">
-        <v>14.2</v>
+        <v>12.77</v>
       </c>
       <c r="D232" s="0">
-        <v>8006.57</v>
+        <v>7662.3</v>
       </c>
       <c r="E232" s="0">
-        <v>4.15</v>
+        <v>11.06</v>
       </c>
     </row>
     <row r="233" spans="1:5" customHeight="0">
       <c r="A233" s="0" t="inlineStr">
         <is>
-          <t>06-06-2024</t>
+          <t>06-26-2024</t>
         </is>
       </c>
       <c r="B233" s="0">
-        <v>153.30578</v>
+        <v>149.83636</v>
       </c>
       <c r="C233" s="0">
-        <v>13.69</v>
+        <v>13.94</v>
       </c>
       <c r="D233" s="0">
-        <v>8040.12</v>
+        <v>7609.15</v>
       </c>
       <c r="E233" s="0">
-        <v>3.72</v>
+        <v>11.83</v>
       </c>
     </row>
     <row r="234" spans="1:5" customHeight="0">
       <c r="A234" s="0" t="inlineStr">
         <is>
-          <t>06-07-2024</t>
+          <t>06-27-2024</t>
         </is>
       </c>
       <c r="B234" s="0">
-        <v>154.77686</v>
+        <v>148.61818</v>
       </c>
       <c r="C234" s="0">
-        <v>12.61</v>
+        <v>14.87</v>
       </c>
       <c r="D234" s="0">
-        <v>8001.8</v>
+        <v>7530.72</v>
       </c>
       <c r="E234" s="0">
-        <v>4.21</v>
+        <v>13</v>
       </c>
     </row>
     <row r="235" spans="1:5" customHeight="0">
       <c r="A235" s="0" t="inlineStr">
         <is>
-          <t>06-10-2024</t>
+          <t>06-28-2024</t>
         </is>
       </c>
       <c r="B235" s="0">
-        <v>152.83636</v>
+        <v>146.61818</v>
       </c>
       <c r="C235" s="0">
-        <v>14.04</v>
+        <v>16.44</v>
       </c>
       <c r="D235" s="0">
-        <v>7893.98</v>
+        <v>7479.4</v>
       </c>
       <c r="E235" s="0">
-        <v>5.64</v>
+        <v>13.77</v>
       </c>
     </row>
     <row r="236" spans="1:5" customHeight="0">
       <c r="A236" s="0" t="inlineStr">
         <is>
-          <t>06-11-2024</t>
+          <t>07-01-2024</t>
         </is>
       </c>
       <c r="B236" s="0">
-        <v>150.81818</v>
+        <v>147.83636</v>
       </c>
       <c r="C236" s="0">
-        <v>15.57</v>
+        <v>15.48</v>
       </c>
       <c r="D236" s="0">
-        <v>7789.21</v>
+        <v>7561.13</v>
       </c>
       <c r="E236" s="0">
-        <v>7.06</v>
+        <v>12.54</v>
       </c>
     </row>
     <row r="237" spans="1:5" customHeight="0">
       <c r="A237" s="0" t="inlineStr">
         <is>
-          <t>06-12-2024</t>
+          <t>07-02-2024</t>
         </is>
       </c>
       <c r="B237" s="0">
-        <v>153.83636</v>
+        <v>148.07273</v>
       </c>
       <c r="C237" s="0">
-        <v>13.3</v>
+        <v>15.29</v>
       </c>
       <c r="D237" s="0">
-        <v>7864.7</v>
+        <v>7538.29</v>
       </c>
       <c r="E237" s="0">
-        <v>6.03</v>
+        <v>12.89</v>
       </c>
     </row>
     <row r="238" spans="1:5" customHeight="0">
       <c r="A238" s="0" t="inlineStr">
         <is>
-          <t>06-13-2024</t>
+          <t>07-03-2024</t>
         </is>
       </c>
       <c r="B238" s="0">
-        <v>148.43636</v>
+        <v>149.27273</v>
       </c>
       <c r="C238" s="0">
-        <v>17.42</v>
+        <v>14.37</v>
       </c>
       <c r="D238" s="0">
-        <v>7708.02</v>
+        <v>7632.08</v>
       </c>
       <c r="E238" s="0">
-        <v>8.19</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="239" spans="1:5" customHeight="0">
       <c r="A239" s="0" t="inlineStr">
         <is>
-          <t>06-14-2024</t>
+          <t>07-04-2024</t>
         </is>
       </c>
       <c r="B239" s="0">
-        <v>144.8</v>
+        <v>150.36364</v>
       </c>
       <c r="C239" s="0">
-        <v>20.37</v>
+        <v>13.54</v>
       </c>
       <c r="D239" s="0">
-        <v>7503.27</v>
+        <v>7695.78</v>
       </c>
       <c r="E239" s="0">
-        <v>11.14</v>
+        <v>10.58</v>
       </c>
     </row>
     <row r="240" spans="1:5" customHeight="0">
       <c r="A240" s="0" t="inlineStr">
         <is>
-          <t>06-17-2024</t>
+          <t>07-05-2024</t>
         </is>
       </c>
       <c r="B240" s="0">
-        <v>145.8</v>
+        <v>148.6</v>
       </c>
       <c r="C240" s="0">
-        <v>19.55</v>
+        <v>14.89</v>
       </c>
       <c r="D240" s="0">
-        <v>7571.57</v>
+        <v>7675.62</v>
       </c>
       <c r="E240" s="0">
-        <v>10.14</v>
+        <v>10.87</v>
       </c>
     </row>
     <row r="241" spans="1:5" customHeight="0">
       <c r="A241" s="0" t="inlineStr">
         <is>
-          <t>06-18-2024</t>
+          <t>07-08-2024</t>
         </is>
       </c>
       <c r="B241" s="0">
-        <v>147.50909</v>
+        <v>148.87273</v>
       </c>
       <c r="C241" s="0">
-        <v>18.16</v>
+        <v>14.68</v>
       </c>
       <c r="D241" s="0">
-        <v>7628.8</v>
+        <v>7627.45</v>
       </c>
       <c r="E241" s="0">
-        <v>9.31</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="242" spans="1:5" customHeight="0">
       <c r="A242" s="0" t="inlineStr">
         <is>
-          <t>06-19-2024</t>
+          <t>07-09-2024</t>
         </is>
       </c>
       <c r="B242" s="0">
-        <v>146.70909</v>
+        <v>146.18182</v>
       </c>
       <c r="C242" s="0">
-        <v>18.81</v>
+        <v>16.79</v>
       </c>
       <c r="D242" s="0">
-        <v>7570.2</v>
+        <v>7508.66</v>
       </c>
       <c r="E242" s="0">
-        <v>10.16</v>
+        <v>13.33</v>
       </c>
     </row>
     <row r="243" spans="1:5" customHeight="0">
       <c r="A243" s="0" t="inlineStr">
         <is>
-          <t>06-20-2024</t>
+          <t>07-10-2024</t>
         </is>
       </c>
       <c r="B243" s="0">
-        <v>149.36364</v>
+        <v>147.36364</v>
       </c>
       <c r="C243" s="0">
-        <v>16.7</v>
+        <v>15.85</v>
       </c>
       <c r="D243" s="0">
-        <v>7671.34</v>
+        <v>7573.55</v>
       </c>
       <c r="E243" s="0">
-        <v>8.7</v>
+        <v>12.36</v>
       </c>
     </row>
     <row r="244" spans="1:5" customHeight="0">
       <c r="A244" s="0" t="inlineStr">
         <is>
-          <t>06-21-2024</t>
+          <t>07-11-2024</t>
         </is>
       </c>
       <c r="B244" s="0">
-        <v>148.07273</v>
+        <v>148.58182</v>
       </c>
       <c r="C244" s="0">
-        <v>17.71</v>
+        <v>14.9</v>
       </c>
       <c r="D244" s="0">
-        <v>7628.57</v>
+        <v>7627.13</v>
       </c>
       <c r="E244" s="0">
-        <v>9.31</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="245" spans="1:5" customHeight="0">
       <c r="A245" s="0" t="inlineStr">
         <is>
-          <t>06-24-2024</t>
+          <t>07-12-2024</t>
         </is>
       </c>
       <c r="B245" s="0">
-        <v>149.78182</v>
+        <v>151</v>
       </c>
       <c r="C245" s="0">
-        <v>16.37</v>
+        <v>13.06</v>
       </c>
       <c r="D245" s="0">
-        <v>7706.89</v>
+        <v>7724.32</v>
       </c>
       <c r="E245" s="0">
-        <v>8.2</v>
+        <v>10.17</v>
       </c>
     </row>
     <row r="246" spans="1:5" customHeight="0">
       <c r="A246" s="0" t="inlineStr">
         <is>
-          <t>06-25-2024</t>
+          <t>07-15-2024</t>
         </is>
       </c>
       <c r="B246" s="0">
-        <v>151.38182</v>
+        <v>148.32727</v>
       </c>
       <c r="C246" s="0">
-        <v>15.14</v>
+        <v>15.1</v>
       </c>
       <c r="D246" s="0">
-        <v>7662.3</v>
+        <v>7632.71</v>
       </c>
       <c r="E246" s="0">
-        <v>8.83</v>
+        <v>11.49</v>
       </c>
     </row>
     <row r="247" spans="1:5" customHeight="0">
       <c r="A247" s="0" t="inlineStr">
         <is>
-          <t>06-26-2024</t>
+          <t>07-16-2024</t>
         </is>
       </c>
       <c r="B247" s="0">
-        <v>149.83636</v>
+        <v>147.90909</v>
       </c>
       <c r="C247" s="0">
-        <v>16.33</v>
+        <v>15.42</v>
       </c>
       <c r="D247" s="0">
-        <v>7609.15</v>
+        <v>7580.03</v>
       </c>
       <c r="E247" s="0">
-        <v>9.59</v>
+        <v>12.26</v>
       </c>
     </row>
     <row r="248" spans="1:5" customHeight="0">
       <c r="A248" s="0" t="inlineStr">
         <is>
-          <t>06-27-2024</t>
+          <t>07-17-2024</t>
         </is>
       </c>
       <c r="B248" s="0">
-        <v>148.61818</v>
+        <v>149.74545</v>
       </c>
       <c r="C248" s="0">
-        <v>17.28</v>
+        <v>14.01</v>
       </c>
       <c r="D248" s="0">
-        <v>7530.72</v>
+        <v>7570.81</v>
       </c>
       <c r="E248" s="0">
-        <v>10.73</v>
+        <v>12.4</v>
       </c>
     </row>
     <row r="249" spans="1:5" customHeight="0">
       <c r="A249" s="0" t="inlineStr">
         <is>
-          <t>06-28-2024</t>
+          <t>07-18-2024</t>
         </is>
       </c>
       <c r="B249" s="0">
-        <v>146.61818</v>
+        <v>150.12727</v>
       </c>
       <c r="C249" s="0">
-        <v>18.88</v>
+        <v>13.72</v>
       </c>
       <c r="D249" s="0">
-        <v>7479.4</v>
+        <v>7586.55</v>
       </c>
       <c r="E249" s="0">
-        <v>11.49</v>
+        <v>12.17</v>
       </c>
     </row>
     <row r="250" spans="1:5" customHeight="0">
       <c r="A250" s="0" t="inlineStr">
         <is>
-          <t>07-01-2024</t>
+          <t>07-19-2024</t>
         </is>
       </c>
       <c r="B250" s="0">
-        <v>147.83636</v>
+        <v>148.21818</v>
       </c>
       <c r="C250" s="0">
-        <v>17.9</v>
+        <v>15.18</v>
       </c>
       <c r="D250" s="0">
-        <v>7561.13</v>
+        <v>7534.52</v>
       </c>
       <c r="E250" s="0">
-        <v>10.29</v>
+        <v>12.94</v>
       </c>
     </row>
     <row r="251" spans="1:5" customHeight="0">
       <c r="A251" s="0" t="inlineStr">
         <is>
-          <t>07-02-2024</t>
+          <t>07-22-2024</t>
         </is>
       </c>
       <c r="B251" s="0">
-        <v>148.07273</v>
+        <v>150.18182</v>
       </c>
       <c r="C251" s="0">
-        <v>17.71</v>
+        <v>13.68</v>
       </c>
       <c r="D251" s="0">
-        <v>7538.29</v>
+        <v>7622.02</v>
       </c>
       <c r="E251" s="0">
-        <v>10.62</v>
+        <v>11.65</v>
       </c>
     </row>
     <row r="252" spans="1:5" customHeight="0">
       <c r="A252" s="0" t="inlineStr">
         <is>
-          <t>07-03-2024</t>
+          <t>07-23-2024</t>
         </is>
       </c>
       <c r="B252" s="0">
-        <v>149.27273</v>
+        <v>151.16364</v>
       </c>
       <c r="C252" s="0">
-        <v>16.77</v>
+        <v>12.94</v>
       </c>
       <c r="D252" s="0">
-        <v>7632.08</v>
+        <v>7598.63</v>
       </c>
       <c r="E252" s="0">
-        <v>9.26</v>
+        <v>11.99</v>
       </c>
     </row>
     <row r="253" spans="1:5" customHeight="0">
       <c r="A253" s="0" t="inlineStr">
         <is>
-          <t>07-04-2024</t>
+          <t>07-24-2024</t>
         </is>
       </c>
       <c r="B253" s="0">
-        <v>150.36364</v>
+        <v>150.54545</v>
       </c>
       <c r="C253" s="0">
-        <v>15.92</v>
+        <v>13.4</v>
       </c>
       <c r="D253" s="0">
-        <v>7695.78</v>
+        <v>7513.73</v>
       </c>
       <c r="E253" s="0">
-        <v>8.36</v>
+        <v>13.25</v>
       </c>
     </row>
     <row r="254" spans="1:5" customHeight="0">
       <c r="A254" s="0" t="inlineStr">
         <is>
-          <t>07-05-2024</t>
+          <t>07-25-2024</t>
         </is>
       </c>
       <c r="B254" s="0">
-        <v>148.6</v>
+        <v>149.83636</v>
       </c>
       <c r="C254" s="0">
-        <v>17.29</v>
+        <v>13.94</v>
       </c>
       <c r="D254" s="0">
-        <v>7675.62</v>
+        <v>7427.02</v>
       </c>
       <c r="E254" s="0">
-        <v>8.64</v>
+        <v>14.58</v>
       </c>
     </row>
     <row r="255" spans="1:5" customHeight="0">
       <c r="A255" s="0" t="inlineStr">
         <is>
-          <t>07-08-2024</t>
+          <t>07-26-2024</t>
         </is>
       </c>
       <c r="B255" s="0">
-        <v>148.87273</v>
+        <v>152.10909</v>
       </c>
       <c r="C255" s="0">
-        <v>17.08</v>
+        <v>12.24</v>
       </c>
       <c r="D255" s="0">
-        <v>7627.45</v>
+        <v>7517.68</v>
       </c>
       <c r="E255" s="0">
-        <v>9.33</v>
+        <v>13.2</v>
       </c>
     </row>
     <row r="256" spans="1:5" customHeight="0">
       <c r="A256" s="0" t="inlineStr">
         <is>
-          <t>07-09-2024</t>
+          <t>07-29-2024</t>
         </is>
       </c>
       <c r="B256" s="0">
-        <v>146.18182</v>
+        <v>150.45455</v>
       </c>
       <c r="C256" s="0">
-        <v>19.24</v>
+        <v>13.47</v>
       </c>
       <c r="D256" s="0">
-        <v>7508.66</v>
+        <v>7443.84</v>
       </c>
       <c r="E256" s="0">
-        <v>11.06</v>
+        <v>14.32</v>
       </c>
     </row>
     <row r="257" spans="1:5" customHeight="0">
       <c r="A257" s="0" t="inlineStr">
         <is>
-          <t>07-10-2024</t>
+          <t>07-30-2024</t>
         </is>
       </c>
       <c r="B257" s="0">
-        <v>147.36364</v>
+        <v>152.36364</v>
       </c>
       <c r="C257" s="0">
-        <v>18.28</v>
+        <v>12.05</v>
       </c>
       <c r="D257" s="0">
-        <v>7573.55</v>
+        <v>7474.94</v>
       </c>
       <c r="E257" s="0">
-        <v>10.11</v>
+        <v>13.84</v>
       </c>
     </row>
     <row r="258" spans="1:5" customHeight="0">
       <c r="A258" s="0" t="inlineStr">
         <is>
-          <t>07-11-2024</t>
+          <t>07-31-2024</t>
         </is>
       </c>
       <c r="B258" s="0">
-        <v>148.58182</v>
+        <v>153.43636</v>
       </c>
       <c r="C258" s="0">
-        <v>17.31</v>
+        <v>11.26</v>
       </c>
       <c r="D258" s="0">
-        <v>7627.13</v>
+        <v>7531.49</v>
       </c>
       <c r="E258" s="0">
-        <v>9.33</v>
+        <v>12.99</v>
       </c>
     </row>
     <row r="259" spans="1:5" customHeight="0">
       <c r="A259" s="0" t="inlineStr">
         <is>
-          <t>07-12-2024</t>
+          <t>08-01-2024</t>
         </is>
       </c>
       <c r="B259" s="0">
-        <v>151</v>
+        <v>150.81818</v>
       </c>
       <c r="C259" s="0">
-        <v>15.43</v>
+        <v>13.2</v>
       </c>
       <c r="D259" s="0">
-        <v>7724.32</v>
+        <v>7370.45</v>
       </c>
       <c r="E259" s="0">
-        <v>7.96</v>
+        <v>15.46</v>
       </c>
     </row>
     <row r="260" spans="1:5" customHeight="0">
       <c r="A260" s="0" t="inlineStr">
         <is>
-          <t>07-15-2024</t>
+          <t>08-02-2024</t>
         </is>
       </c>
       <c r="B260" s="0">
-        <v>148.32727</v>
+        <v>148.61818</v>
       </c>
       <c r="C260" s="0">
-        <v>17.51</v>
+        <v>14.87</v>
       </c>
       <c r="D260" s="0">
-        <v>7632.71</v>
+        <v>7251.8</v>
       </c>
       <c r="E260" s="0">
-        <v>9.25</v>
+        <v>17.35</v>
       </c>
     </row>
     <row r="261" spans="1:5" customHeight="0">
       <c r="A261" s="0" t="inlineStr">
         <is>
-          <t>07-16-2024</t>
+          <t>08-05-2024</t>
         </is>
       </c>
       <c r="B261" s="0">
-        <v>147.90909</v>
+        <v>148.18182</v>
       </c>
       <c r="C261" s="0">
-        <v>17.84</v>
+        <v>15.21</v>
       </c>
       <c r="D261" s="0">
-        <v>7580.03</v>
+        <v>7148.99</v>
       </c>
       <c r="E261" s="0">
-        <v>10.01</v>
+        <v>19.03</v>
       </c>
     </row>
     <row r="262" spans="1:5" customHeight="0">
       <c r="A262" s="0" t="inlineStr">
         <is>
-          <t>07-17-2024</t>
+          <t>08-06-2024</t>
         </is>
       </c>
       <c r="B262" s="0">
-        <v>149.74545</v>
+        <v>146.63636</v>
       </c>
       <c r="C262" s="0">
-        <v>16.4</v>
+        <v>16.42</v>
       </c>
       <c r="D262" s="0">
-        <v>7570.81</v>
+        <v>7130.04</v>
       </c>
       <c r="E262" s="0">
-        <v>10.15</v>
+        <v>19.35</v>
       </c>
     </row>
     <row r="263" spans="1:5" customHeight="0">
       <c r="A263" s="0" t="inlineStr">
         <is>
-          <t>07-18-2024</t>
+          <t>08-07-2024</t>
         </is>
       </c>
       <c r="B263" s="0">
-        <v>150.12727</v>
+        <v>148.70909</v>
       </c>
       <c r="C263" s="0">
-        <v>16.1</v>
+        <v>14.8</v>
       </c>
       <c r="D263" s="0">
-        <v>7586.55</v>
+        <v>7266.01</v>
       </c>
       <c r="E263" s="0">
-        <v>9.92</v>
+        <v>17.12</v>
       </c>
     </row>
     <row r="264" spans="1:5" customHeight="0">
       <c r="A264" s="0" t="inlineStr">
         <is>
-          <t>07-19-2024</t>
+          <t>08-08-2024</t>
         </is>
       </c>
       <c r="B264" s="0">
-        <v>148.21818</v>
+        <v>147.94545</v>
       </c>
       <c r="C264" s="0">
-        <v>17.6</v>
+        <v>15.39</v>
       </c>
       <c r="D264" s="0">
-        <v>7534.52</v>
+        <v>7247.45</v>
       </c>
       <c r="E264" s="0">
-        <v>10.68</v>
+        <v>17.42</v>
       </c>
     </row>
     <row r="265" spans="1:5" customHeight="0">
       <c r="A265" s="0" t="inlineStr">
         <is>
-          <t>07-22-2024</t>
+          <t>08-09-2024</t>
         </is>
       </c>
       <c r="B265" s="0">
-        <v>150.18182</v>
+        <v>148.72727</v>
       </c>
       <c r="C265" s="0">
-        <v>16.06</v>
+        <v>14.79</v>
       </c>
       <c r="D265" s="0">
-        <v>7622.02</v>
+        <v>7269.71</v>
       </c>
       <c r="E265" s="0">
-        <v>9.41</v>
+        <v>17.06</v>
       </c>
     </row>
     <row r="266" spans="1:5" customHeight="0">
       <c r="A266" s="0" t="inlineStr">
         <is>
-          <t>07-23-2024</t>
+          <t>08-12-2024</t>
         </is>
       </c>
       <c r="B266" s="0">
-        <v>151.16364</v>
+        <v>147.54545</v>
       </c>
       <c r="C266" s="0">
-        <v>15.31</v>
+        <v>15.71</v>
       </c>
       <c r="D266" s="0">
-        <v>7598.63</v>
+        <v>7250.67</v>
       </c>
       <c r="E266" s="0">
-        <v>9.74</v>
+        <v>17.36</v>
       </c>
     </row>
     <row r="267" spans="1:5" customHeight="0">
       <c r="A267" s="0" t="inlineStr">
         <is>
-          <t>07-24-2024</t>
+          <t>08-13-2024</t>
         </is>
       </c>
       <c r="B267" s="0">
-        <v>150.54545</v>
+        <v>147.92727</v>
       </c>
       <c r="C267" s="0">
-        <v>15.78</v>
+        <v>15.41</v>
       </c>
       <c r="D267" s="0">
-        <v>7513.73</v>
+        <v>7275.87</v>
       </c>
       <c r="E267" s="0">
-        <v>10.98</v>
+        <v>16.96</v>
       </c>
     </row>
     <row r="268" spans="1:5" customHeight="0">
       <c r="A268" s="0" t="inlineStr">
         <is>
-          <t>07-25-2024</t>
+          <t>08-14-2024</t>
         </is>
       </c>
       <c r="B268" s="0">
-        <v>149.83636</v>
+        <v>148.69091</v>
       </c>
       <c r="C268" s="0">
-        <v>16.33</v>
+        <v>14.82</v>
       </c>
       <c r="D268" s="0">
-        <v>7427.02</v>
+        <v>7333.36</v>
       </c>
       <c r="E268" s="0">
-        <v>12.28</v>
+        <v>16.04</v>
       </c>
     </row>
     <row r="269" spans="1:5" customHeight="0">
       <c r="A269" s="0" t="inlineStr">
         <is>
-          <t>07-26-2024</t>
+          <t>08-15-2024</t>
         </is>
       </c>
       <c r="B269" s="0">
-        <v>152.10909</v>
+        <v>150.10909</v>
       </c>
       <c r="C269" s="0">
-        <v>14.59</v>
+        <v>13.73</v>
       </c>
       <c r="D269" s="0">
-        <v>7517.68</v>
+        <v>7423.37</v>
       </c>
       <c r="E269" s="0">
-        <v>10.92</v>
+        <v>14.63</v>
       </c>
     </row>
     <row r="270" spans="1:5" customHeight="0">
       <c r="A270" s="0" t="inlineStr">
         <is>
-          <t>07-29-2024</t>
+          <t>08-16-2024</t>
         </is>
       </c>
       <c r="B270" s="0">
-        <v>150.45455</v>
+        <v>150.8</v>
       </c>
       <c r="C270" s="0">
-        <v>15.85</v>
+        <v>13.21</v>
       </c>
       <c r="D270" s="0">
-        <v>7443.84</v>
+        <v>7449.7</v>
       </c>
       <c r="E270" s="0">
-        <v>12.03</v>
+        <v>14.23</v>
       </c>
     </row>
     <row r="271" spans="1:5" customHeight="0">
       <c r="A271" s="0" t="inlineStr">
         <is>
-          <t>07-30-2024</t>
+          <t>08-19-2024</t>
         </is>
       </c>
       <c r="B271" s="0">
-        <v>152.36364</v>
+        <v>150.36364</v>
       </c>
       <c r="C271" s="0">
-        <v>14.4</v>
+        <v>13.54</v>
       </c>
       <c r="D271" s="0">
-        <v>7474.94</v>
+        <v>7502.01</v>
       </c>
       <c r="E271" s="0">
-        <v>11.56</v>
+        <v>13.43</v>
       </c>
     </row>
     <row r="272" spans="1:5" customHeight="0">
       <c r="A272" s="0" t="inlineStr">
         <is>
-          <t>07-31-2024</t>
+          <t>08-20-2024</t>
         </is>
       </c>
       <c r="B272" s="0">
-        <v>153.43636</v>
+        <v>150.2</v>
       </c>
       <c r="C272" s="0">
-        <v>13.6</v>
+        <v>13.66</v>
       </c>
       <c r="D272" s="0">
-        <v>7531.49</v>
+        <v>7485.73</v>
       </c>
       <c r="E272" s="0">
-        <v>10.72</v>
+        <v>13.68</v>
       </c>
     </row>
     <row r="273" spans="1:5" customHeight="0">
       <c r="A273" s="0" t="inlineStr">
         <is>
-          <t>08-01-2024</t>
+          <t>08-21-2024</t>
         </is>
       </c>
       <c r="B273" s="0">
-        <v>150.81818</v>
+        <v>150.50909</v>
       </c>
       <c r="C273" s="0">
-        <v>15.57</v>
+        <v>13.43</v>
       </c>
       <c r="D273" s="0">
-        <v>7370.45</v>
+        <v>7524.72</v>
       </c>
       <c r="E273" s="0">
-        <v>13.14</v>
+        <v>13.09</v>
       </c>
     </row>
     <row r="274" spans="1:5" customHeight="0">
       <c r="A274" s="0" t="inlineStr">
         <is>
-          <t>08-02-2024</t>
+          <t>08-22-2024</t>
         </is>
       </c>
       <c r="B274" s="0">
-        <v>148.61818</v>
+        <v>150</v>
       </c>
       <c r="C274" s="0">
-        <v>17.28</v>
+        <v>13.81</v>
       </c>
       <c r="D274" s="0">
-        <v>7251.8</v>
+        <v>7524.11</v>
       </c>
       <c r="E274" s="0">
-        <v>14.99</v>
+        <v>13.1</v>
       </c>
     </row>
     <row r="275" spans="1:5" customHeight="0">
       <c r="A275" s="0" t="inlineStr">
         <is>
-          <t>08-05-2024</t>
+          <t>08-23-2024</t>
         </is>
       </c>
       <c r="B275" s="0">
-        <v>148.18182</v>
+        <v>150.83636</v>
       </c>
       <c r="C275" s="0">
-        <v>17.63</v>
+        <v>13.18</v>
       </c>
       <c r="D275" s="0">
-        <v>7148.99</v>
+        <v>7577.04</v>
       </c>
       <c r="E275" s="0">
-        <v>16.65</v>
+        <v>12.31</v>
       </c>
     </row>
     <row r="276" spans="1:5" customHeight="0">
       <c r="A276" s="0" t="inlineStr">
         <is>
-          <t>08-06-2024</t>
+          <t>08-26-2024</t>
         </is>
       </c>
       <c r="B276" s="0">
-        <v>146.63636</v>
+        <v>151.07273</v>
       </c>
       <c r="C276" s="0">
-        <v>18.87</v>
+        <v>13.01</v>
       </c>
       <c r="D276" s="0">
-        <v>7130.04</v>
+        <v>7590.37</v>
       </c>
       <c r="E276" s="0">
-        <v>16.96</v>
+        <v>12.11</v>
       </c>
     </row>
     <row r="277" spans="1:5" customHeight="0">
       <c r="A277" s="0" t="inlineStr">
         <is>
-          <t>08-07-2024</t>
+          <t>08-27-2024</t>
         </is>
       </c>
       <c r="B277" s="0">
-        <v>148.70909</v>
+        <v>150.47273</v>
       </c>
       <c r="C277" s="0">
-        <v>17.21</v>
+        <v>13.46</v>
       </c>
       <c r="D277" s="0">
-        <v>7266.01</v>
+        <v>7565.78</v>
       </c>
       <c r="E277" s="0">
-        <v>14.77</v>
+        <v>12.48</v>
       </c>
     </row>
     <row r="278" spans="1:5" customHeight="0">
       <c r="A278" s="0" t="inlineStr">
         <is>
-          <t>08-08-2024</t>
+          <t>08-28-2024</t>
         </is>
       </c>
       <c r="B278" s="0">
-        <v>147.94545</v>
+        <v>152</v>
       </c>
       <c r="C278" s="0">
-        <v>17.81</v>
+        <v>12.32</v>
       </c>
       <c r="D278" s="0">
-        <v>7247.45</v>
+        <v>7577.67</v>
       </c>
       <c r="E278" s="0">
-        <v>15.06</v>
+        <v>12.3</v>
       </c>
     </row>
     <row r="279" spans="1:5" customHeight="0">
       <c r="A279" s="0" t="inlineStr">
         <is>
-          <t>08-09-2024</t>
+          <t>08-29-2024</t>
         </is>
       </c>
       <c r="B279" s="0">
-        <v>148.72727</v>
+        <v>153.94545</v>
       </c>
       <c r="C279" s="0">
-        <v>17.19</v>
+        <v>10.9</v>
       </c>
       <c r="D279" s="0">
-        <v>7269.71</v>
+        <v>7640.95</v>
       </c>
       <c r="E279" s="0">
-        <v>14.71</v>
+        <v>11.37</v>
       </c>
     </row>
     <row r="280" spans="1:5" customHeight="0">
       <c r="A280" s="0" t="inlineStr">
         <is>
-          <t>08-12-2024</t>
+          <t>08-30-2024</t>
         </is>
       </c>
       <c r="B280" s="0">
-        <v>147.54545</v>
+        <v>153.38182</v>
       </c>
       <c r="C280" s="0">
-        <v>18.13</v>
+        <v>11.3</v>
       </c>
       <c r="D280" s="0">
-        <v>7250.67</v>
+        <v>7630.95</v>
       </c>
       <c r="E280" s="0">
-        <v>15.01</v>
+        <v>11.51</v>
       </c>
     </row>
     <row r="281" spans="1:5" customHeight="0">
       <c r="A281" s="0" t="inlineStr">
         <is>
-          <t>08-13-2024</t>
+          <t>09-02-2024</t>
         </is>
       </c>
       <c r="B281" s="0">
-        <v>147.92727</v>
+        <v>153.56364</v>
       </c>
       <c r="C281" s="0">
-        <v>17.83</v>
+        <v>11.17</v>
       </c>
       <c r="D281" s="0">
-        <v>7275.87</v>
+        <v>7646.42</v>
       </c>
       <c r="E281" s="0">
-        <v>14.61</v>
+        <v>11.29</v>
       </c>
     </row>
     <row r="282" spans="1:5" customHeight="0">
       <c r="A282" s="0" t="inlineStr">
         <is>
-          <t>08-14-2024</t>
+          <t>09-03-2024</t>
         </is>
       </c>
       <c r="B282" s="0">
-        <v>148.69091</v>
+        <v>153.98182</v>
       </c>
       <c r="C282" s="0">
-        <v>17.22</v>
+        <v>10.87</v>
       </c>
       <c r="D282" s="0">
-        <v>7333.36</v>
+        <v>7575.1</v>
       </c>
       <c r="E282" s="0">
-        <v>13.71</v>
+        <v>12.34</v>
       </c>
     </row>
     <row r="283" spans="1:5" customHeight="0">
       <c r="A283" s="0" t="inlineStr">
         <is>
-          <t>08-15-2024</t>
+          <t>09-04-2024</t>
         </is>
       </c>
       <c r="B283" s="0">
-        <v>150.10909</v>
+        <v>153.05455</v>
       </c>
       <c r="C283" s="0">
-        <v>16.12</v>
+        <v>11.54</v>
       </c>
       <c r="D283" s="0">
-        <v>7423.37</v>
+        <v>7500.97</v>
       </c>
       <c r="E283" s="0">
-        <v>12.33</v>
+        <v>13.45</v>
       </c>
     </row>
     <row r="284" spans="1:5" customHeight="0">
       <c r="A284" s="0" t="inlineStr">
         <is>
-          <t>08-16-2024</t>
+          <t>09-05-2024</t>
         </is>
       </c>
       <c r="B284" s="0">
-        <v>150.8</v>
+        <v>148.27273</v>
       </c>
       <c r="C284" s="0">
-        <v>15.58</v>
+        <v>15.14</v>
       </c>
       <c r="D284" s="0">
-        <v>7449.7</v>
+        <v>7431.96</v>
       </c>
       <c r="E284" s="0">
-        <v>11.94</v>
+        <v>14.5</v>
       </c>
     </row>
     <row r="285" spans="1:5" customHeight="0">
       <c r="A285" s="0" t="inlineStr">
         <is>
-          <t>08-19-2024</t>
+          <t>09-06-2024</t>
         </is>
       </c>
       <c r="B285" s="0">
-        <v>150.36364</v>
+        <v>147.6</v>
       </c>
       <c r="C285" s="0">
-        <v>15.92</v>
+        <v>15.66</v>
       </c>
       <c r="D285" s="0">
-        <v>7502.01</v>
+        <v>7352.3</v>
       </c>
       <c r="E285" s="0">
-        <v>11.16</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="286" spans="1:5" customHeight="0">
       <c r="A286" s="0" t="inlineStr">
         <is>
-          <t>08-20-2024</t>
+          <t>09-09-2024</t>
         </is>
       </c>
       <c r="B286" s="0">
-        <v>150.2</v>
+        <v>151.09091</v>
       </c>
       <c r="C286" s="0">
-        <v>16.05</v>
+        <v>12.99</v>
       </c>
       <c r="D286" s="0">
-        <v>7485.73</v>
+        <v>7425.26</v>
       </c>
       <c r="E286" s="0">
-        <v>11.4</v>
+        <v>14.6</v>
       </c>
     </row>
     <row r="287" spans="1:5" customHeight="0">
       <c r="A287" s="0" t="inlineStr">
         <is>
-          <t>08-21-2024</t>
+          <t>09-10-2024</t>
         </is>
       </c>
       <c r="B287" s="0">
-        <v>150.50909</v>
+        <v>153.61818</v>
       </c>
       <c r="C287" s="0">
-        <v>15.81</v>
+        <v>11.13</v>
       </c>
       <c r="D287" s="0">
-        <v>7524.72</v>
+        <v>7407.55</v>
       </c>
       <c r="E287" s="0">
-        <v>10.82</v>
+        <v>14.88</v>
       </c>
     </row>
     <row r="288" spans="1:5" customHeight="0">
       <c r="A288" s="0" t="inlineStr">
         <is>
-          <t>08-22-2024</t>
+          <t>09-11-2024</t>
         </is>
       </c>
       <c r="B288" s="0">
-        <v>150</v>
+        <v>153.74545</v>
       </c>
       <c r="C288" s="0">
-        <v>16.2</v>
+        <v>11.04</v>
       </c>
       <c r="D288" s="0">
-        <v>7524.11</v>
+        <v>7396.83</v>
       </c>
       <c r="E288" s="0">
-        <v>10.83</v>
+        <v>15.04</v>
       </c>
     </row>
     <row r="289" spans="1:5" customHeight="0">
       <c r="A289" s="0" t="inlineStr">
         <is>
-          <t>08-23-2024</t>
+          <t>09-12-2024</t>
         </is>
       </c>
       <c r="B289" s="0">
-        <v>150.83636</v>
+        <v>154.29091</v>
       </c>
       <c r="C289" s="0">
-        <v>15.56</v>
+        <v>10.65</v>
       </c>
       <c r="D289" s="0">
-        <v>7577.04</v>
+        <v>7435.07</v>
       </c>
       <c r="E289" s="0">
-        <v>10.06</v>
+        <v>14.45</v>
       </c>
     </row>
     <row r="290" spans="1:5" customHeight="0">
       <c r="A290" s="0" t="inlineStr">
         <is>
-          <t>08-26-2024</t>
+          <t>09-13-2024</t>
         </is>
       </c>
       <c r="B290" s="0">
-        <v>151.07273</v>
+        <v>154.74545</v>
       </c>
       <c r="C290" s="0">
-        <v>15.37</v>
+        <v>10.32</v>
       </c>
       <c r="D290" s="0">
-        <v>7590.37</v>
+        <v>7465.25</v>
       </c>
       <c r="E290" s="0">
-        <v>9.86</v>
+        <v>13.99</v>
       </c>
     </row>
     <row r="291" spans="1:5" customHeight="0">
       <c r="A291" s="0" t="inlineStr">
         <is>
-          <t>08-27-2024</t>
+          <t>09-16-2024</t>
         </is>
       </c>
       <c r="B291" s="0">
-        <v>150.47273</v>
+        <v>154.10909</v>
       </c>
       <c r="C291" s="0">
-        <v>15.83</v>
+        <v>10.78</v>
       </c>
       <c r="D291" s="0">
-        <v>7565.78</v>
+        <v>7449.44</v>
       </c>
       <c r="E291" s="0">
-        <v>10.22</v>
+        <v>14.23</v>
       </c>
     </row>
     <row r="292" spans="1:5" customHeight="0">
       <c r="A292" s="0" t="inlineStr">
         <is>
-          <t>08-28-2024</t>
+          <t>09-17-2024</t>
         </is>
       </c>
       <c r="B292" s="0">
-        <v>152</v>
+        <v>154.67273</v>
       </c>
       <c r="C292" s="0">
-        <v>14.67</v>
+        <v>10.37</v>
       </c>
       <c r="D292" s="0">
-        <v>7577.67</v>
+        <v>7487.42</v>
       </c>
       <c r="E292" s="0">
-        <v>10.05</v>
+        <v>13.65</v>
       </c>
     </row>
     <row r="293" spans="1:5" customHeight="0">
       <c r="A293" s="0" t="inlineStr">
         <is>
-          <t>08-29-2024</t>
+          <t>09-18-2024</t>
         </is>
       </c>
       <c r="B293" s="0">
-        <v>153.94545</v>
+        <v>152.54545</v>
       </c>
       <c r="C293" s="0">
-        <v>13.22</v>
+        <v>11.91</v>
       </c>
       <c r="D293" s="0">
-        <v>7640.95</v>
+        <v>7444.9</v>
       </c>
       <c r="E293" s="0">
-        <v>9.14</v>
+        <v>14.3</v>
       </c>
     </row>
     <row r="294" spans="1:5" customHeight="0">
       <c r="A294" s="0" t="inlineStr">
         <is>
-          <t>08-30-2024</t>
+          <t>09-19-2024</t>
         </is>
       </c>
       <c r="B294" s="0">
-        <v>153.38182</v>
+        <v>155.50909</v>
       </c>
       <c r="C294" s="0">
-        <v>13.64</v>
+        <v>9.78</v>
       </c>
       <c r="D294" s="0">
-        <v>7630.95</v>
+        <v>7615.41</v>
       </c>
       <c r="E294" s="0">
-        <v>9.28</v>
+        <v>11.74</v>
       </c>
     </row>
     <row r="295" spans="1:5" customHeight="0">
       <c r="A295" s="0" t="inlineStr">
         <is>
-          <t>09-02-2024</t>
+          <t>09-20-2024</t>
         </is>
       </c>
       <c r="B295" s="0">
-        <v>153.56364</v>
+        <v>152.47273</v>
       </c>
       <c r="C295" s="0">
-        <v>13.5</v>
+        <v>11.97</v>
       </c>
       <c r="D295" s="0">
-        <v>7646.42</v>
+        <v>7500.26</v>
       </c>
       <c r="E295" s="0">
-        <v>9.06</v>
+        <v>13.46</v>
       </c>
     </row>
     <row r="296" spans="1:5" customHeight="0">
       <c r="A296" s="0" t="inlineStr">
         <is>
-          <t>09-03-2024</t>
+          <t>09-23-2024</t>
         </is>
       </c>
       <c r="B296" s="0">
-        <v>153.98182</v>
+        <v>155.09091</v>
       </c>
       <c r="C296" s="0">
-        <v>13.2</v>
+        <v>10.08</v>
       </c>
       <c r="D296" s="0">
-        <v>7575.1</v>
+        <v>7508.08</v>
       </c>
       <c r="E296" s="0">
-        <v>10.08</v>
+        <v>13.34</v>
       </c>
     </row>
     <row r="297" spans="1:5" customHeight="0">
       <c r="A297" s="0" t="inlineStr">
         <is>
-          <t>09-04-2024</t>
+          <t>09-24-2024</t>
         </is>
       </c>
       <c r="B297" s="0">
-        <v>153.05455</v>
+        <v>157.09091</v>
       </c>
       <c r="C297" s="0">
-        <v>13.88</v>
+        <v>8.68</v>
       </c>
       <c r="D297" s="0">
-        <v>7500.97</v>
+        <v>7604.01</v>
       </c>
       <c r="E297" s="0">
-        <v>11.17</v>
+        <v>11.91</v>
       </c>
     </row>
     <row r="298" spans="1:5" customHeight="0">
       <c r="A298" s="0" t="inlineStr">
         <is>
-          <t>09-05-2024</t>
+          <t>09-25-2024</t>
         </is>
       </c>
       <c r="B298" s="0">
-        <v>148.27273</v>
+        <v>156.36364</v>
       </c>
       <c r="C298" s="0">
-        <v>17.55</v>
+        <v>9.18</v>
       </c>
       <c r="D298" s="0">
-        <v>7431.96</v>
+        <v>7565.62</v>
       </c>
       <c r="E298" s="0">
-        <v>12.2</v>
+        <v>12.48</v>
       </c>
     </row>
     <row r="299" spans="1:5" customHeight="0">
       <c r="A299" s="0" t="inlineStr">
         <is>
-          <t>09-06-2024</t>
+          <t>09-26-2024</t>
         </is>
       </c>
       <c r="B299" s="0">
-        <v>147.6</v>
+        <v>158.36364</v>
       </c>
       <c r="C299" s="0">
-        <v>18.09</v>
+        <v>7.8</v>
       </c>
       <c r="D299" s="0">
-        <v>7352.3</v>
+        <v>7742.09</v>
       </c>
       <c r="E299" s="0">
-        <v>13.42</v>
+        <v>9.91</v>
       </c>
     </row>
     <row r="300" spans="1:5" customHeight="0">
       <c r="A300" s="0" t="inlineStr">
         <is>
-          <t>09-09-2024</t>
+          <t>09-27-2024</t>
         </is>
       </c>
       <c r="B300" s="0">
-        <v>151.09091</v>
+        <v>160.16364</v>
       </c>
       <c r="C300" s="0">
-        <v>15.36</v>
+        <v>6.59</v>
       </c>
       <c r="D300" s="0">
-        <v>7425.26</v>
+        <v>7791.79</v>
       </c>
       <c r="E300" s="0">
-        <v>12.31</v>
+        <v>9.21</v>
       </c>
     </row>
     <row r="301" spans="1:5" customHeight="0">
       <c r="A301" s="0" t="inlineStr">
         <is>
-          <t>09-10-2024</t>
+          <t>09-30-2024</t>
         </is>
       </c>
       <c r="B301" s="0">
-        <v>153.61818</v>
+        <v>157.50909</v>
       </c>
       <c r="C301" s="0">
-        <v>13.46</v>
+        <v>8.39</v>
       </c>
       <c r="D301" s="0">
-        <v>7407.55</v>
+        <v>7635.75</v>
       </c>
       <c r="E301" s="0">
-        <v>12.57</v>
+        <v>11.44</v>
       </c>
     </row>
     <row r="302" spans="1:5" customHeight="0">
       <c r="A302" s="0" t="inlineStr">
         <is>
-          <t>09-11-2024</t>
+          <t>10-01-2024</t>
         </is>
       </c>
       <c r="B302" s="0">
-        <v>153.74545</v>
+        <v>155.4</v>
       </c>
       <c r="C302" s="0">
-        <v>13.37</v>
+        <v>9.86</v>
       </c>
       <c r="D302" s="0">
-        <v>7396.83</v>
+        <v>7574.07</v>
       </c>
       <c r="E302" s="0">
-        <v>12.74</v>
+        <v>12.35</v>
       </c>
     </row>
     <row r="303" spans="1:5" customHeight="0">
       <c r="A303" s="0" t="inlineStr">
         <is>
-          <t>09-12-2024</t>
+          <t>10-02-2024</t>
         </is>
       </c>
       <c r="B303" s="0">
-        <v>154.29091</v>
+        <v>155.45455</v>
       </c>
       <c r="C303" s="0">
-        <v>12.97</v>
+        <v>9.82</v>
       </c>
       <c r="D303" s="0">
-        <v>7435.07</v>
+        <v>7577.59</v>
       </c>
       <c r="E303" s="0">
-        <v>12.16</v>
+        <v>12.3</v>
       </c>
     </row>
     <row r="304" spans="1:5" customHeight="0">
       <c r="A304" s="0" t="inlineStr">
         <is>
-          <t>09-13-2024</t>
+          <t>10-03-2024</t>
         </is>
       </c>
       <c r="B304" s="0">
-        <v>154.74545</v>
+        <v>152.12727</v>
       </c>
       <c r="C304" s="0">
-        <v>12.64</v>
+        <v>12.22</v>
       </c>
       <c r="D304" s="0">
-        <v>7465.25</v>
+        <v>7477.78</v>
       </c>
       <c r="E304" s="0">
-        <v>11.7</v>
+        <v>13.8</v>
       </c>
     </row>
     <row r="305" spans="1:5" customHeight="0">
       <c r="A305" s="0" t="inlineStr">
         <is>
-          <t>09-16-2024</t>
+          <t>10-04-2024</t>
         </is>
       </c>
       <c r="B305" s="0">
-        <v>154.10909</v>
+        <v>152.36364</v>
       </c>
       <c r="C305" s="0">
-        <v>13.1</v>
+        <v>12.05</v>
       </c>
       <c r="D305" s="0">
-        <v>7449.44</v>
+        <v>7541.36</v>
       </c>
       <c r="E305" s="0">
-        <v>11.94</v>
+        <v>12.84</v>
       </c>
     </row>
     <row r="306" spans="1:5" customHeight="0">
       <c r="A306" s="0" t="inlineStr">
         <is>
-          <t>09-17-2024</t>
+          <t>10-07-2024</t>
         </is>
       </c>
       <c r="B306" s="0">
-        <v>154.67273</v>
+        <v>152.4</v>
       </c>
       <c r="C306" s="0">
-        <v>12.69</v>
+        <v>12.02</v>
       </c>
       <c r="D306" s="0">
-        <v>7487.42</v>
+        <v>7576.02</v>
       </c>
       <c r="E306" s="0">
-        <v>11.37</v>
+        <v>12.32</v>
       </c>
     </row>
     <row r="307" spans="1:5" customHeight="0">
       <c r="A307" s="0" t="inlineStr">
         <is>
-          <t>09-18-2024</t>
+          <t>10-08-2024</t>
         </is>
       </c>
       <c r="B307" s="0">
-        <v>152.54545</v>
+        <v>153.54545</v>
       </c>
       <c r="C307" s="0">
-        <v>14.26</v>
+        <v>11.19</v>
       </c>
       <c r="D307" s="0">
-        <v>7444.9</v>
+        <v>7521.32</v>
       </c>
       <c r="E307" s="0">
-        <v>12.01</v>
+        <v>13.14</v>
       </c>
     </row>
     <row r="308" spans="1:5" customHeight="0">
       <c r="A308" s="0" t="inlineStr">
         <is>
-          <t>09-19-2024</t>
+          <t>10-09-2024</t>
         </is>
       </c>
       <c r="B308" s="0">
-        <v>155.50909</v>
+        <v>153.92727</v>
       </c>
       <c r="C308" s="0">
-        <v>12.08</v>
+        <v>10.91</v>
       </c>
       <c r="D308" s="0">
-        <v>7615.41</v>
+        <v>7560.09</v>
       </c>
       <c r="E308" s="0">
-        <v>9.5</v>
+        <v>12.56</v>
       </c>
     </row>
     <row r="309" spans="1:5" customHeight="0">
       <c r="A309" s="0" t="inlineStr">
         <is>
-          <t>09-20-2024</t>
+          <t>10-10-2024</t>
         </is>
       </c>
       <c r="B309" s="0">
-        <v>152.47273</v>
+        <v>154.56364</v>
       </c>
       <c r="C309" s="0">
-        <v>14.32</v>
+        <v>10.45</v>
       </c>
       <c r="D309" s="0">
-        <v>7500.26</v>
+        <v>7541.59</v>
       </c>
       <c r="E309" s="0">
-        <v>11.18</v>
+        <v>12.84</v>
       </c>
     </row>
     <row r="310" spans="1:5" customHeight="0">
       <c r="A310" s="0" t="inlineStr">
         <is>
-          <t>09-23-2024</t>
+          <t>10-11-2024</t>
         </is>
       </c>
       <c r="B310" s="0">
-        <v>155.09091</v>
+        <v>155.25455</v>
       </c>
       <c r="C310" s="0">
-        <v>12.39</v>
+        <v>9.96</v>
       </c>
       <c r="D310" s="0">
-        <v>7508.08</v>
+        <v>7577.89</v>
       </c>
       <c r="E310" s="0">
-        <v>11.07</v>
+        <v>12.3</v>
       </c>
     </row>
     <row r="311" spans="1:5" customHeight="0">
       <c r="A311" s="0" t="inlineStr">
         <is>
-          <t>09-24-2024</t>
+          <t>10-14-2024</t>
         </is>
       </c>
       <c r="B311" s="0">
-        <v>157.09091</v>
+        <v>156.45455</v>
       </c>
       <c r="C311" s="0">
-        <v>10.95</v>
+        <v>9.12</v>
       </c>
       <c r="D311" s="0">
-        <v>7604.01</v>
+        <v>7602.06</v>
       </c>
       <c r="E311" s="0">
-        <v>9.67</v>
+        <v>11.94</v>
       </c>
     </row>
     <row r="312" spans="1:5" customHeight="0">
       <c r="A312" s="0" t="inlineStr">
         <is>
-          <t>09-25-2024</t>
+          <t>10-15-2024</t>
         </is>
       </c>
       <c r="B312" s="0">
-        <v>156.36364</v>
+        <v>156.2</v>
       </c>
       <c r="C312" s="0">
-        <v>11.47</v>
+        <v>9.3</v>
       </c>
       <c r="D312" s="0">
-        <v>7565.62</v>
+        <v>7521.97</v>
       </c>
       <c r="E312" s="0">
-        <v>10.22</v>
+        <v>13.13</v>
       </c>
     </row>
     <row r="313" spans="1:5" customHeight="0">
       <c r="A313" s="0" t="inlineStr">
         <is>
-          <t>09-26-2024</t>
+          <t>10-16-2024</t>
         </is>
       </c>
       <c r="B313" s="0">
-        <v>158.36364</v>
+        <v>156.25455</v>
       </c>
       <c r="C313" s="0">
-        <v>10.06</v>
+        <v>9.26</v>
       </c>
       <c r="D313" s="0">
-        <v>7742.09</v>
+        <v>7492</v>
       </c>
       <c r="E313" s="0">
-        <v>7.71</v>
+        <v>13.58</v>
       </c>
     </row>
     <row r="314" spans="1:5" customHeight="0">
       <c r="A314" s="0" t="inlineStr">
         <is>
-          <t>09-27-2024</t>
+          <t>10-17-2024</t>
         </is>
       </c>
       <c r="B314" s="0">
-        <v>160.16364</v>
+        <v>156.92727</v>
       </c>
       <c r="C314" s="0">
-        <v>8.83</v>
+        <v>8.79</v>
       </c>
       <c r="D314" s="0">
-        <v>7791.79</v>
+        <v>7583.73</v>
       </c>
       <c r="E314" s="0">
-        <v>7.02</v>
+        <v>12.21</v>
       </c>
     </row>
     <row r="315" spans="1:5" customHeight="0">
       <c r="A315" s="0" t="inlineStr">
         <is>
-          <t>09-30-2024</t>
+          <t>10-18-2024</t>
         </is>
       </c>
       <c r="B315" s="0">
-        <v>157.50909</v>
+        <v>157.89091</v>
       </c>
       <c r="C315" s="0">
-        <v>10.66</v>
+        <v>8.13</v>
       </c>
       <c r="D315" s="0">
-        <v>7635.75</v>
+        <v>7613.05</v>
       </c>
       <c r="E315" s="0">
-        <v>9.21</v>
+        <v>11.78</v>
       </c>
     </row>
     <row r="316" spans="1:5" customHeight="0">
       <c r="A316" s="0" t="inlineStr">
         <is>
-          <t>10-01-2024</t>
+          <t>10-21-2024</t>
         </is>
       </c>
       <c r="B316" s="0">
-        <v>155.4</v>
+        <v>156.25455</v>
       </c>
       <c r="C316" s="0">
-        <v>12.16</v>
+        <v>9.26</v>
       </c>
       <c r="D316" s="0">
-        <v>7574.07</v>
+        <v>7536.23</v>
       </c>
       <c r="E316" s="0">
-        <v>10.1</v>
+        <v>12.92</v>
       </c>
     </row>
     <row r="317" spans="1:5" customHeight="0">
       <c r="A317" s="0" t="inlineStr">
         <is>
-          <t>10-02-2024</t>
+          <t>10-22-2024</t>
         </is>
       </c>
       <c r="B317" s="0">
-        <v>155.45455</v>
+        <v>155.38182</v>
       </c>
       <c r="C317" s="0">
-        <v>12.12</v>
+        <v>9.87</v>
       </c>
       <c r="D317" s="0">
-        <v>7577.59</v>
+        <v>7535.1</v>
       </c>
       <c r="E317" s="0">
-        <v>10.05</v>
+        <v>12.93</v>
       </c>
     </row>
     <row r="318" spans="1:5" customHeight="0">
       <c r="A318" s="0" t="inlineStr">
         <is>
-          <t>10-03-2024</t>
+          <t>10-23-2024</t>
         </is>
       </c>
       <c r="B318" s="0">
-        <v>152.12727</v>
+        <v>153.90909</v>
       </c>
       <c r="C318" s="0">
-        <v>14.58</v>
+        <v>10.92</v>
       </c>
       <c r="D318" s="0">
-        <v>7477.78</v>
+        <v>7497.48</v>
       </c>
       <c r="E318" s="0">
-        <v>11.52</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="319" spans="1:5" customHeight="0">
       <c r="A319" s="0" t="inlineStr">
         <is>
-          <t>10-04-2024</t>
+          <t>10-24-2024</t>
         </is>
       </c>
       <c r="B319" s="0">
-        <v>152.36364</v>
+        <v>152.63636</v>
       </c>
       <c r="C319" s="0">
-        <v>14.4</v>
+        <v>11.85</v>
       </c>
       <c r="D319" s="0">
-        <v>7541.36</v>
+        <v>7503.28</v>
       </c>
       <c r="E319" s="0">
-        <v>10.58</v>
+        <v>13.41</v>
       </c>
     </row>
     <row r="320" spans="1:5" customHeight="0">
       <c r="A320" s="0" t="inlineStr">
         <is>
-          <t>10-07-2024</t>
+          <t>10-25-2024</t>
         </is>
       </c>
       <c r="B320" s="0">
-        <v>152.4</v>
+        <v>152.21818</v>
       </c>
       <c r="C320" s="0">
-        <v>14.37</v>
+        <v>12.15</v>
       </c>
       <c r="D320" s="0">
-        <v>7576.02</v>
+        <v>7497.54</v>
       </c>
       <c r="E320" s="0">
-        <v>10.07</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="321" spans="1:5" customHeight="0">
       <c r="A321" s="0" t="inlineStr">
         <is>
-          <t>10-08-2024</t>
+          <t>10-28-2024</t>
         </is>
       </c>
       <c r="B321" s="0">
-        <v>153.54545</v>
+        <v>154.69091</v>
       </c>
       <c r="C321" s="0">
-        <v>13.52</v>
+        <v>10.36</v>
       </c>
       <c r="D321" s="0">
-        <v>7521.32</v>
+        <v>7556.94</v>
       </c>
       <c r="E321" s="0">
-        <v>10.87</v>
+        <v>12.61</v>
       </c>
     </row>
     <row r="322" spans="1:5" customHeight="0">
       <c r="A322" s="0" t="inlineStr">
         <is>
-          <t>10-09-2024</t>
+          <t>10-29-2024</t>
         </is>
       </c>
       <c r="B322" s="0">
-        <v>153.92727</v>
+        <v>153.43636</v>
       </c>
       <c r="C322" s="0">
-        <v>13.24</v>
+        <v>11.26</v>
       </c>
       <c r="D322" s="0">
-        <v>7560.09</v>
+        <v>7511.11</v>
       </c>
       <c r="E322" s="0">
-        <v>10.3</v>
+        <v>13.29</v>
       </c>
     </row>
     <row r="323" spans="1:5" customHeight="0">
       <c r="A323" s="0" t="inlineStr">
         <is>
-          <t>10-10-2024</t>
+          <t>10-30-2024</t>
         </is>
       </c>
       <c r="B323" s="0">
-        <v>154.56364</v>
+        <v>150.81818</v>
       </c>
       <c r="C323" s="0">
-        <v>12.77</v>
+        <v>13.2</v>
       </c>
       <c r="D323" s="0">
-        <v>7541.59</v>
+        <v>7428.36</v>
       </c>
       <c r="E323" s="0">
-        <v>10.57</v>
+        <v>14.56</v>
       </c>
     </row>
     <row r="324" spans="1:5" customHeight="0">
       <c r="A324" s="0" t="inlineStr">
         <is>
-          <t>10-11-2024</t>
+          <t>10-31-2024</t>
         </is>
       </c>
       <c r="B324" s="0">
-        <v>155.25455</v>
+        <v>149.69091</v>
       </c>
       <c r="C324" s="0">
-        <v>12.27</v>
+        <v>14.05</v>
       </c>
       <c r="D324" s="0">
-        <v>7577.89</v>
+        <v>7350.37</v>
       </c>
       <c r="E324" s="0">
-        <v>10.04</v>
+        <v>15.77</v>
       </c>
     </row>
     <row r="325" spans="1:5" customHeight="0">
       <c r="A325" s="0" t="inlineStr">
         <is>
-          <t>10-14-2024</t>
+          <t>11-01-2024</t>
         </is>
       </c>
       <c r="B325" s="0">
-        <v>156.45455</v>
+        <v>151.18182</v>
       </c>
       <c r="C325" s="0">
-        <v>11.41</v>
+        <v>12.92</v>
       </c>
       <c r="D325" s="0">
-        <v>7602.06</v>
+        <v>7409.11</v>
       </c>
       <c r="E325" s="0">
-        <v>9.69</v>
+        <v>14.85</v>
       </c>
     </row>
     <row r="326" spans="1:5" customHeight="0">
       <c r="A326" s="0" t="inlineStr">
         <is>
-          <t>10-15-2024</t>
+          <t>11-04-2024</t>
         </is>
       </c>
       <c r="B326" s="0">
-        <v>156.2</v>
+        <v>150.09091</v>
       </c>
       <c r="C326" s="0">
-        <v>11.59</v>
+        <v>13.74</v>
       </c>
       <c r="D326" s="0">
-        <v>7521.97</v>
+        <v>7371.71</v>
       </c>
       <c r="E326" s="0">
-        <v>10.86</v>
+        <v>15.44</v>
       </c>
     </row>
     <row r="327" spans="1:5" customHeight="0">
       <c r="A327" s="0" t="inlineStr">
         <is>
-          <t>10-16-2024</t>
+          <t>11-05-2024</t>
         </is>
       </c>
       <c r="B327" s="0">
-        <v>156.25455</v>
+        <v>151.2</v>
       </c>
       <c r="C327" s="0">
-        <v>11.55</v>
+        <v>12.91</v>
       </c>
       <c r="D327" s="0">
-        <v>7492</v>
+        <v>7407.15</v>
       </c>
       <c r="E327" s="0">
-        <v>11.3</v>
+        <v>14.88</v>
       </c>
     </row>
     <row r="328" spans="1:5" customHeight="0">
       <c r="A328" s="0" t="inlineStr">
         <is>
-          <t>10-17-2024</t>
+          <t>11-06-2024</t>
         </is>
       </c>
       <c r="B328" s="0">
-        <v>156.92727</v>
+        <v>148.10909</v>
       </c>
       <c r="C328" s="0">
-        <v>11.07</v>
+        <v>15.27</v>
       </c>
       <c r="D328" s="0">
-        <v>7583.73</v>
+        <v>7369.61</v>
       </c>
       <c r="E328" s="0">
-        <v>9.96</v>
+        <v>15.47</v>
       </c>
     </row>
     <row r="329" spans="1:5" customHeight="0">
       <c r="A329" s="0" t="inlineStr">
         <is>
-          <t>10-18-2024</t>
+          <t>11-07-2024</t>
         </is>
       </c>
       <c r="B329" s="0">
-        <v>157.89091</v>
+        <v>148.29091</v>
       </c>
       <c r="C329" s="0">
-        <v>10.39</v>
+        <v>15.13</v>
       </c>
       <c r="D329" s="0">
-        <v>7613.05</v>
+        <v>7425.6</v>
       </c>
       <c r="E329" s="0">
-        <v>9.54</v>
+        <v>14.6</v>
       </c>
     </row>
     <row r="330" spans="1:5" customHeight="0">
       <c r="A330" s="0" t="inlineStr">
         <is>
-          <t>10-21-2024</t>
+          <t>11-08-2024</t>
         </is>
       </c>
       <c r="B330" s="0">
-        <v>156.25455</v>
+        <v>146.81818</v>
       </c>
       <c r="C330" s="0">
-        <v>11.55</v>
+        <v>16.28</v>
       </c>
       <c r="D330" s="0">
-        <v>7536.23</v>
+        <v>7338.67</v>
       </c>
       <c r="E330" s="0">
-        <v>10.65</v>
+        <v>15.96</v>
       </c>
     </row>
     <row r="331" spans="1:5" customHeight="0">
       <c r="A331" s="0" t="inlineStr">
         <is>
-          <t>10-22-2024</t>
+          <t>11-11-2024</t>
         </is>
       </c>
       <c r="B331" s="0">
-        <v>155.38182</v>
+        <v>148.81818</v>
       </c>
       <c r="C331" s="0">
-        <v>12.18</v>
+        <v>14.72</v>
       </c>
       <c r="D331" s="0">
-        <v>7535.1</v>
+        <v>7426.88</v>
       </c>
       <c r="E331" s="0">
-        <v>10.67</v>
+        <v>14.58</v>
       </c>
     </row>
     <row r="332" spans="1:5" customHeight="0">
       <c r="A332" s="0" t="inlineStr">
         <is>
-          <t>10-23-2024</t>
+          <t>11-12-2024</t>
         </is>
       </c>
       <c r="B332" s="0">
-        <v>153.90909</v>
+        <v>145.07273</v>
       </c>
       <c r="C332" s="0">
-        <v>13.25</v>
+        <v>17.68</v>
       </c>
       <c r="D332" s="0">
-        <v>7497.48</v>
+        <v>7226.98</v>
       </c>
       <c r="E332" s="0">
-        <v>11.22</v>
+        <v>17.75</v>
       </c>
     </row>
     <row r="333" spans="1:5" customHeight="0">
       <c r="A333" s="0" t="inlineStr">
         <is>
-          <t>10-24-2024</t>
+          <t>11-13-2024</t>
         </is>
       </c>
       <c r="B333" s="0">
-        <v>152.63636</v>
+        <v>146.34545</v>
       </c>
       <c r="C333" s="0">
-        <v>14.19</v>
+        <v>16.66</v>
       </c>
       <c r="D333" s="0">
-        <v>7503.28</v>
+        <v>7216.83</v>
       </c>
       <c r="E333" s="0">
-        <v>11.14</v>
+        <v>17.91</v>
       </c>
     </row>
     <row r="334" spans="1:5" customHeight="0">
       <c r="A334" s="0" t="inlineStr">
         <is>
-          <t>10-25-2024</t>
+          <t>11-14-2024</t>
         </is>
       </c>
       <c r="B334" s="0">
-        <v>152.21818</v>
+        <v>147.67273</v>
       </c>
       <c r="C334" s="0">
-        <v>14.51</v>
+        <v>15.61</v>
       </c>
       <c r="D334" s="0">
-        <v>7497.54</v>
+        <v>7311.8</v>
       </c>
       <c r="E334" s="0">
-        <v>11.22</v>
+        <v>16.38</v>
       </c>
     </row>
     <row r="335" spans="1:5" customHeight="0">
       <c r="A335" s="0" t="inlineStr">
         <is>
-          <t>10-28-2024</t>
+          <t>11-15-2024</t>
         </is>
       </c>
       <c r="B335" s="0">
-        <v>154.69091</v>
+        <v>146.18182</v>
       </c>
       <c r="C335" s="0">
-        <v>12.68</v>
+        <v>16.79</v>
       </c>
       <c r="D335" s="0">
-        <v>7556.94</v>
+        <v>7269.63</v>
       </c>
       <c r="E335" s="0">
-        <v>10.35</v>
+        <v>17.06</v>
       </c>
     </row>
     <row r="336" spans="1:5" customHeight="0">
       <c r="A336" s="0" t="inlineStr">
         <is>
-          <t>10-29-2024</t>
+          <t>11-18-2024</t>
         </is>
       </c>
       <c r="B336" s="0">
-        <v>153.43636</v>
+        <v>145.67273</v>
       </c>
       <c r="C336" s="0">
-        <v>13.6</v>
+        <v>17.19</v>
       </c>
       <c r="D336" s="0">
-        <v>7511.11</v>
+        <v>7278.23</v>
       </c>
       <c r="E336" s="0">
-        <v>11.02</v>
+        <v>16.92</v>
       </c>
     </row>
     <row r="337" spans="1:5" customHeight="0">
       <c r="A337" s="0" t="inlineStr">
         <is>
-          <t>10-30-2024</t>
+          <t>11-19-2024</t>
         </is>
       </c>
       <c r="B337" s="0">
-        <v>150.81818</v>
+        <v>144.76364</v>
       </c>
       <c r="C337" s="0">
-        <v>15.57</v>
+        <v>17.93</v>
       </c>
       <c r="D337" s="0">
-        <v>7428.36</v>
+        <v>7229.64</v>
       </c>
       <c r="E337" s="0">
-        <v>12.26</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="338" spans="1:5" customHeight="0">
       <c r="A338" s="0" t="inlineStr">
         <is>
-          <t>10-31-2024</t>
+          <t>11-20-2024</t>
         </is>
       </c>
       <c r="B338" s="0">
-        <v>149.69091</v>
+        <v>143.69091</v>
       </c>
       <c r="C338" s="0">
-        <v>16.44</v>
+        <v>18.81</v>
       </c>
       <c r="D338" s="0">
-        <v>7350.37</v>
+        <v>7198.45</v>
       </c>
       <c r="E338" s="0">
-        <v>13.45</v>
+        <v>18.21</v>
       </c>
     </row>
     <row r="339" spans="1:5" customHeight="0">
       <c r="A339" s="0" t="inlineStr">
         <is>
-          <t>11-01-2024</t>
+          <t>11-21-2024</t>
         </is>
       </c>
       <c r="B339" s="0">
-        <v>151.18182</v>
+        <v>144.78182</v>
       </c>
       <c r="C339" s="0">
-        <v>15.29</v>
+        <v>17.92</v>
       </c>
       <c r="D339" s="0">
-        <v>7409.11</v>
+        <v>7213.32</v>
       </c>
       <c r="E339" s="0">
-        <v>12.55</v>
+        <v>17.97</v>
       </c>
     </row>
     <row r="340" spans="1:5" customHeight="0">
       <c r="A340" s="0" t="inlineStr">
         <is>
-          <t>11-04-2024</t>
+          <t>11-22-2024</t>
         </is>
       </c>
       <c r="B340" s="0">
-        <v>150.09091</v>
+        <v>145.67273</v>
       </c>
       <c r="C340" s="0">
-        <v>16.13</v>
+        <v>17.19</v>
       </c>
       <c r="D340" s="0">
-        <v>7371.71</v>
+        <v>7255.01</v>
       </c>
       <c r="E340" s="0">
-        <v>13.12</v>
+        <v>17.29</v>
       </c>
     </row>
     <row r="341" spans="1:5" customHeight="0">
       <c r="A341" s="0" t="inlineStr">
         <is>
-          <t>11-05-2024</t>
+          <t>11-25-2024</t>
         </is>
       </c>
       <c r="B341" s="0">
-        <v>151.2</v>
+        <v>144.50909</v>
       </c>
       <c r="C341" s="0">
-        <v>15.28</v>
+        <v>18.14</v>
       </c>
       <c r="D341" s="0">
-        <v>7407.15</v>
+        <v>7257.47</v>
       </c>
       <c r="E341" s="0">
-        <v>12.58</v>
+        <v>17.25</v>
       </c>
     </row>
     <row r="342" spans="1:5" customHeight="0">
       <c r="A342" s="0" t="inlineStr">
         <is>
-          <t>11-06-2024</t>
+          <t>11-26-2024</t>
         </is>
       </c>
       <c r="B342" s="0">
-        <v>148.10909</v>
+        <v>142.70909</v>
       </c>
       <c r="C342" s="0">
-        <v>17.68</v>
+        <v>19.63</v>
       </c>
       <c r="D342" s="0">
-        <v>7369.61</v>
+        <v>7194.51</v>
       </c>
       <c r="E342" s="0">
-        <v>13.15</v>
+        <v>18.28</v>
       </c>
     </row>
     <row r="343" spans="1:5" customHeight="0">
       <c r="A343" s="0" t="inlineStr">
         <is>
-          <t>11-07-2024</t>
+          <t>11-27-2024</t>
         </is>
       </c>
       <c r="B343" s="0">
-        <v>148.29091</v>
+        <v>142.07273</v>
       </c>
       <c r="C343" s="0">
-        <v>17.54</v>
+        <v>20.16</v>
       </c>
       <c r="D343" s="0">
-        <v>7425.6</v>
+        <v>7143.03</v>
       </c>
       <c r="E343" s="0">
-        <v>12.3</v>
+        <v>19.13</v>
       </c>
     </row>
     <row r="344" spans="1:5" customHeight="0">
       <c r="A344" s="0" t="inlineStr">
         <is>
-          <t>11-08-2024</t>
+          <t>11-28-2024</t>
         </is>
       </c>
       <c r="B344" s="0">
-        <v>146.81818</v>
+        <v>142.07273</v>
       </c>
       <c r="C344" s="0">
-        <v>18.72</v>
+        <v>20.16</v>
       </c>
       <c r="D344" s="0">
-        <v>7338.67</v>
+        <v>7179.25</v>
       </c>
       <c r="E344" s="0">
-        <v>13.63</v>
+        <v>18.53</v>
       </c>
     </row>
     <row r="345" spans="1:5" customHeight="0">
       <c r="A345" s="0" t="inlineStr">
         <is>
-          <t>11-11-2024</t>
+          <t>11-29-2024</t>
         </is>
       </c>
       <c r="B345" s="0">
-        <v>148.81818</v>
+        <v>142.98182</v>
       </c>
       <c r="C345" s="0">
-        <v>17.12</v>
+        <v>19.4</v>
       </c>
       <c r="D345" s="0">
-        <v>7426.88</v>
+        <v>7235.11</v>
       </c>
       <c r="E345" s="0">
-        <v>12.28</v>
+        <v>17.62</v>
       </c>
     </row>
     <row r="346" spans="1:5" customHeight="0">
       <c r="A346" s="0" t="inlineStr">
         <is>
-          <t>11-12-2024</t>
+          <t>12-02-2024</t>
         </is>
       </c>
       <c r="B346" s="0">
-        <v>145.07273</v>
+        <v>145.03636</v>
       </c>
       <c r="C346" s="0">
-        <v>20.15</v>
+        <v>17.71</v>
       </c>
       <c r="D346" s="0">
-        <v>7226.98</v>
+        <v>7236.89</v>
       </c>
       <c r="E346" s="0">
-        <v>15.39</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="347" spans="1:5" customHeight="0">
       <c r="A347" s="0" t="inlineStr">
         <is>
-          <t>11-13-2024</t>
+          <t>12-03-2024</t>
         </is>
       </c>
       <c r="B347" s="0">
-        <v>146.34545</v>
+        <v>145.47273</v>
       </c>
       <c r="C347" s="0">
-        <v>19.1</v>
+        <v>17.36</v>
       </c>
       <c r="D347" s="0">
-        <v>7216.83</v>
+        <v>7255.42</v>
       </c>
       <c r="E347" s="0">
-        <v>15.55</v>
+        <v>17.29</v>
       </c>
     </row>
     <row r="348" spans="1:5" customHeight="0">
       <c r="A348" s="0" t="inlineStr">
         <is>
-          <t>11-14-2024</t>
+          <t>12-04-2024</t>
         </is>
       </c>
       <c r="B348" s="0">
-        <v>147.67273</v>
+        <v>146.50909</v>
       </c>
       <c r="C348" s="0">
-        <v>18.03</v>
+        <v>16.53</v>
       </c>
       <c r="D348" s="0">
-        <v>7311.8</v>
+        <v>7303.28</v>
       </c>
       <c r="E348" s="0">
-        <v>14.05</v>
+        <v>16.52</v>
       </c>
     </row>
     <row r="349" spans="1:5" customHeight="0">
       <c r="A349" s="0" t="inlineStr">
         <is>
-          <t>11-15-2024</t>
+          <t>12-05-2024</t>
         </is>
       </c>
       <c r="B349" s="0">
-        <v>146.18182</v>
+        <v>146.96364</v>
       </c>
       <c r="C349" s="0">
-        <v>19.24</v>
+        <v>16.16</v>
       </c>
       <c r="D349" s="0">
-        <v>7269.63</v>
+        <v>7330.54</v>
       </c>
       <c r="E349" s="0">
-        <v>14.71</v>
+        <v>16.08</v>
       </c>
     </row>
     <row r="350" spans="1:5" customHeight="0">
       <c r="A350" s="0" t="inlineStr">
         <is>
-          <t>11-18-2024</t>
+          <t>12-06-2024</t>
         </is>
       </c>
       <c r="B350" s="0">
-        <v>145.67273</v>
+        <v>147.32727</v>
       </c>
       <c r="C350" s="0">
-        <v>19.65</v>
+        <v>15.88</v>
       </c>
       <c r="D350" s="0">
-        <v>7278.23</v>
+        <v>7426.88</v>
       </c>
       <c r="E350" s="0">
-        <v>14.57</v>
+        <v>14.58</v>
       </c>
     </row>
     <row r="351" spans="1:5" customHeight="0">
       <c r="A351" s="0" t="inlineStr">
         <is>
-          <t>11-19-2024</t>
+          <t>12-09-2024</t>
         </is>
       </c>
       <c r="B351" s="0">
-        <v>144.76364</v>
+        <v>146.96364</v>
       </c>
       <c r="C351" s="0">
-        <v>20.4</v>
+        <v>16.16</v>
       </c>
       <c r="D351" s="0">
-        <v>7229.64</v>
+        <v>7480.14</v>
       </c>
       <c r="E351" s="0">
-        <v>15.34</v>
+        <v>13.76</v>
       </c>
     </row>
     <row r="352" spans="1:5" customHeight="0">
       <c r="A352" s="0" t="inlineStr">
         <is>
-          <t>11-20-2024</t>
+          <t>12-10-2024</t>
         </is>
       </c>
       <c r="B352" s="0">
-        <v>143.69091</v>
+        <v>145.49091</v>
       </c>
       <c r="C352" s="0">
-        <v>21.3</v>
+        <v>17.34</v>
       </c>
       <c r="D352" s="0">
-        <v>7198.45</v>
+        <v>7394.78</v>
       </c>
       <c r="E352" s="0">
-        <v>15.84</v>
+        <v>15.08</v>
       </c>
     </row>
     <row r="353" spans="1:5" customHeight="0">
       <c r="A353" s="0" t="inlineStr">
         <is>
-          <t>11-21-2024</t>
+          <t>12-11-2024</t>
         </is>
       </c>
       <c r="B353" s="0">
-        <v>144.78182</v>
+        <v>145.41818</v>
       </c>
       <c r="C353" s="0">
-        <v>20.39</v>
+        <v>17.4</v>
       </c>
       <c r="D353" s="0">
-        <v>7213.32</v>
+        <v>7423.4</v>
       </c>
       <c r="E353" s="0">
-        <v>15.61</v>
+        <v>14.63</v>
       </c>
     </row>
     <row r="354" spans="1:5" customHeight="0">
       <c r="A354" s="0" t="inlineStr">
         <is>
-          <t>11-22-2024</t>
+          <t>12-12-2024</t>
         </is>
       </c>
       <c r="B354" s="0">
-        <v>145.67273</v>
+        <v>145.36364</v>
       </c>
       <c r="C354" s="0">
-        <v>19.65</v>
+        <v>17.44</v>
       </c>
       <c r="D354" s="0">
-        <v>7255.01</v>
+        <v>7420.94</v>
       </c>
       <c r="E354" s="0">
-        <v>14.94</v>
+        <v>14.67</v>
       </c>
     </row>
     <row r="355" spans="1:5" customHeight="0">
       <c r="A355" s="0" t="inlineStr">
         <is>
-          <t>11-25-2024</t>
+          <t>12-13-2024</t>
         </is>
       </c>
       <c r="B355" s="0">
-        <v>144.50909</v>
+        <v>145.18182</v>
       </c>
       <c r="C355" s="0">
-        <v>20.62</v>
+        <v>17.59</v>
       </c>
       <c r="D355" s="0">
-        <v>7257.47</v>
+        <v>7409.57</v>
       </c>
       <c r="E355" s="0">
-        <v>14.9</v>
+        <v>14.85</v>
       </c>
     </row>
     <row r="356" spans="1:5" customHeight="0">
       <c r="A356" s="0" t="inlineStr">
         <is>
-          <t>11-26-2024</t>
+          <t>12-16-2024</t>
         </is>
       </c>
       <c r="B356" s="0">
-        <v>142.70909</v>
+        <v>144.81818</v>
       </c>
       <c r="C356" s="0">
-        <v>22.14</v>
+        <v>17.89</v>
       </c>
       <c r="D356" s="0">
-        <v>7194.51</v>
+        <v>7357.08</v>
       </c>
       <c r="E356" s="0">
-        <v>15.91</v>
+        <v>15.67</v>
       </c>
     </row>
     <row r="357" spans="1:5" customHeight="0">
       <c r="A357" s="0" t="inlineStr">
         <is>
-          <t>11-27-2024</t>
+          <t>12-17-2024</t>
         </is>
       </c>
       <c r="B357" s="0">
-        <v>142.07273</v>
+        <v>144.45455</v>
       </c>
       <c r="C357" s="0">
-        <v>22.68</v>
+        <v>18.18</v>
       </c>
       <c r="D357" s="0">
-        <v>7143.03</v>
+        <v>7365.7</v>
       </c>
       <c r="E357" s="0">
-        <v>16.74</v>
+        <v>15.53</v>
       </c>
     </row>
     <row r="358" spans="1:5" customHeight="0">
       <c r="A358" s="0" t="inlineStr">
         <is>
-          <t>11-28-2024</t>
+          <t>12-18-2024</t>
         </is>
       </c>
       <c r="B358" s="0">
-        <v>142.07273</v>
+        <v>143.87273</v>
       </c>
       <c r="C358" s="0">
-        <v>22.68</v>
+        <v>18.66</v>
       </c>
       <c r="D358" s="0">
-        <v>7179.25</v>
+        <v>7384.62</v>
       </c>
       <c r="E358" s="0">
-        <v>16.15</v>
+        <v>15.23</v>
       </c>
     </row>
     <row r="359" spans="1:5" customHeight="0">
       <c r="A359" s="0" t="inlineStr">
         <is>
-          <t>11-29-2024</t>
+          <t>12-19-2024</t>
         </is>
       </c>
       <c r="B359" s="0">
-        <v>142.98182</v>
+        <v>141.36364</v>
       </c>
       <c r="C359" s="0">
-        <v>21.9</v>
+        <v>20.77</v>
       </c>
       <c r="D359" s="0">
-        <v>7235.11</v>
+        <v>7294.37</v>
       </c>
       <c r="E359" s="0">
-        <v>15.26</v>
+        <v>16.66</v>
       </c>
     </row>
     <row r="360" spans="1:5" customHeight="0">
       <c r="A360" s="0" t="inlineStr">
         <is>
-          <t>12-02-2024</t>
+          <t>12-20-2024</t>
         </is>
       </c>
       <c r="B360" s="0">
-        <v>145.03636</v>
+        <v>141.25455</v>
       </c>
       <c r="C360" s="0">
-        <v>20.18</v>
+        <v>20.86</v>
       </c>
       <c r="D360" s="0">
-        <v>7236.89</v>
+        <v>7274.48</v>
       </c>
       <c r="E360" s="0">
-        <v>15.23</v>
+        <v>16.98</v>
       </c>
     </row>
     <row r="361" spans="1:5" customHeight="0">
       <c r="A361" s="0" t="inlineStr">
         <is>
-          <t>12-03-2024</t>
+          <t>12-23-2024</t>
         </is>
       </c>
       <c r="B361" s="0">
-        <v>145.47273</v>
+        <v>140.21818</v>
       </c>
       <c r="C361" s="0">
-        <v>19.82</v>
+        <v>21.75</v>
       </c>
       <c r="D361" s="0">
-        <v>7255.42</v>
+        <v>7272.32</v>
       </c>
       <c r="E361" s="0">
-        <v>14.93</v>
+        <v>17.01</v>
       </c>
     </row>
     <row r="362" spans="1:5" customHeight="0">
       <c r="A362" s="0" t="inlineStr">
         <is>
-          <t>12-04-2024</t>
+          <t>12-24-2024</t>
         </is>
       </c>
       <c r="B362" s="0">
-        <v>146.50909</v>
+        <v>140.30909</v>
       </c>
       <c r="C362" s="0">
-        <v>18.97</v>
+        <v>21.67</v>
       </c>
       <c r="D362" s="0">
-        <v>7303.28</v>
+        <v>7282.69</v>
       </c>
       <c r="E362" s="0">
-        <v>14.18</v>
+        <v>16.85</v>
       </c>
     </row>
     <row r="363" spans="1:5" customHeight="0">
       <c r="A363" s="0" t="inlineStr">
         <is>
-          <t>12-05-2024</t>
+          <t>12-27-2024</t>
         </is>
       </c>
       <c r="B363" s="0">
-        <v>146.96364</v>
+        <v>141.72727</v>
       </c>
       <c r="C363" s="0">
-        <v>18.6</v>
+        <v>20.46</v>
       </c>
       <c r="D363" s="0">
-        <v>7330.54</v>
+        <v>7355.37</v>
       </c>
       <c r="E363" s="0">
-        <v>13.76</v>
+        <v>15.69</v>
       </c>
     </row>
     <row r="364" spans="1:5" customHeight="0">
       <c r="A364" s="0" t="inlineStr">
         <is>
-          <t>12-06-2024</t>
+          <t>12-30-2024</t>
         </is>
       </c>
       <c r="B364" s="0">
-        <v>147.32727</v>
+        <v>140.56364</v>
       </c>
       <c r="C364" s="0">
-        <v>18.31</v>
+        <v>21.45</v>
       </c>
       <c r="D364" s="0">
-        <v>7426.88</v>
+        <v>7313.56</v>
       </c>
       <c r="E364" s="0">
-        <v>12.28</v>
+        <v>16.35</v>
       </c>
     </row>
     <row r="365" spans="1:5" customHeight="0">
       <c r="A365" s="0" t="inlineStr">
         <is>
-          <t>12-09-2024</t>
+          <t>12-31-2024</t>
         </is>
       </c>
       <c r="B365" s="0">
-        <v>146.96364</v>
+        <v>142.65455</v>
       </c>
       <c r="C365" s="0">
-        <v>18.6</v>
+        <v>19.67</v>
       </c>
       <c r="D365" s="0">
-        <v>7480.14</v>
+        <v>7380.74</v>
       </c>
       <c r="E365" s="0">
-        <v>11.48</v>
+        <v>15.3</v>
       </c>
     </row>
     <row r="366" spans="1:5" customHeight="0">
       <c r="A366" s="0" t="inlineStr">
         <is>
-          <t>12-10-2024</t>
+          <t>01-02-2025</t>
         </is>
       </c>
       <c r="B366" s="0">
-        <v>145.49091</v>
+        <v>141.69091</v>
       </c>
       <c r="C366" s="0">
-        <v>19.8</v>
+        <v>20.49</v>
       </c>
       <c r="D366" s="0">
-        <v>7394.78</v>
+        <v>7393.76</v>
       </c>
       <c r="E366" s="0">
-        <v>12.77</v>
+        <v>15.09</v>
       </c>
     </row>
     <row r="367" spans="1:5" customHeight="0">
       <c r="A367" s="0" t="inlineStr">
         <is>
-          <t>12-11-2024</t>
+          <t>01-03-2025</t>
         </is>
       </c>
       <c r="B367" s="0">
-        <v>145.41818</v>
+        <v>140.58182</v>
       </c>
       <c r="C367" s="0">
-        <v>19.86</v>
+        <v>21.44</v>
       </c>
       <c r="D367" s="0">
-        <v>7423.4</v>
+        <v>7282.22</v>
       </c>
       <c r="E367" s="0">
-        <v>12.33</v>
+        <v>16.86</v>
       </c>
     </row>
     <row r="368" spans="1:5" customHeight="0">
       <c r="A368" s="0" t="inlineStr">
         <is>
-          <t>12-12-2024</t>
+          <t>01-06-2025</t>
         </is>
       </c>
       <c r="B368" s="0">
-        <v>145.36364</v>
+        <v>143.8</v>
       </c>
       <c r="C368" s="0">
-        <v>19.91</v>
+        <v>18.72</v>
       </c>
       <c r="D368" s="0">
-        <v>7420.94</v>
+        <v>7445.69</v>
       </c>
       <c r="E368" s="0">
-        <v>12.37</v>
+        <v>14.29</v>
       </c>
     </row>
     <row r="369" spans="1:5" customHeight="0">
       <c r="A369" s="0" t="inlineStr">
         <is>
-          <t>12-13-2024</t>
+          <t>01-07-2025</t>
         </is>
       </c>
       <c r="B369" s="0">
-        <v>145.18182</v>
+        <v>144.78182</v>
       </c>
       <c r="C369" s="0">
-        <v>20.06</v>
+        <v>17.92</v>
       </c>
       <c r="D369" s="0">
-        <v>7409.57</v>
+        <v>7489.35</v>
       </c>
       <c r="E369" s="0">
-        <v>12.54</v>
+        <v>13.62</v>
       </c>
     </row>
     <row r="370" spans="1:5" customHeight="0">
       <c r="A370" s="0" t="inlineStr">
         <is>
-          <t>12-16-2024</t>
+          <t>01-08-2025</t>
         </is>
       </c>
       <c r="B370" s="0">
-        <v>144.81818</v>
+        <v>143.30909</v>
       </c>
       <c r="C370" s="0">
-        <v>20.36</v>
+        <v>19.13</v>
       </c>
       <c r="D370" s="0">
-        <v>7357.08</v>
+        <v>7452.42</v>
       </c>
       <c r="E370" s="0">
-        <v>13.35</v>
+        <v>14.19</v>
       </c>
     </row>
     <row r="371" spans="1:5" customHeight="0">
       <c r="A371" s="0" t="inlineStr">
         <is>
-          <t>12-17-2024</t>
+          <t>01-09-2025</t>
         </is>
       </c>
       <c r="B371" s="0">
-        <v>144.45455</v>
+        <v>143.94545</v>
       </c>
       <c r="C371" s="0">
-        <v>20.66</v>
+        <v>18.6</v>
       </c>
       <c r="D371" s="0">
-        <v>7365.7</v>
+        <v>7490.28</v>
       </c>
       <c r="E371" s="0">
-        <v>13.21</v>
+        <v>13.61</v>
       </c>
     </row>
     <row r="372" spans="1:5" customHeight="0">
       <c r="A372" s="0" t="inlineStr">
         <is>
-          <t>12-18-2024</t>
+          <t>01-10-2025</t>
         </is>
       </c>
       <c r="B372" s="0">
-        <v>143.87273</v>
+        <v>141.89091</v>
       </c>
       <c r="C372" s="0">
-        <v>21.15</v>
+        <v>20.32</v>
       </c>
       <c r="D372" s="0">
-        <v>7384.62</v>
+        <v>7431.04</v>
       </c>
       <c r="E372" s="0">
-        <v>12.92</v>
+        <v>14.51</v>
       </c>
     </row>
     <row r="373" spans="1:5" customHeight="0">
       <c r="A373" s="0" t="inlineStr">
         <is>
-          <t>12-19-2024</t>
+          <t>01-13-2025</t>
         </is>
       </c>
       <c r="B373" s="0">
-        <v>141.36364</v>
+        <v>142.25455</v>
       </c>
       <c r="C373" s="0">
-        <v>23.3</v>
+        <v>20.01</v>
       </c>
       <c r="D373" s="0">
-        <v>7294.37</v>
+        <v>7408.64</v>
       </c>
       <c r="E373" s="0">
-        <v>14.32</v>
+        <v>14.86</v>
       </c>
     </row>
     <row r="374" spans="1:5" customHeight="0">
       <c r="A374" s="0" t="inlineStr">
         <is>
-          <t>12-20-2024</t>
+          <t>01-14-2025</t>
         </is>
       </c>
       <c r="B374" s="0">
-        <v>141.25455</v>
+        <v>141.72727</v>
       </c>
       <c r="C374" s="0">
-        <v>23.39</v>
+        <v>20.46</v>
       </c>
       <c r="D374" s="0">
-        <v>7274.48</v>
+        <v>7423.67</v>
       </c>
       <c r="E374" s="0">
         <v>14.63</v>
       </c>
     </row>
     <row r="375" spans="1:5" customHeight="0">
       <c r="A375" s="0" t="inlineStr">
         <is>
-          <t>12-23-2024</t>
+          <t>01-15-2025</t>
         </is>
       </c>
       <c r="B375" s="0">
-        <v>140.21818</v>
+        <v>142.18182</v>
       </c>
       <c r="C375" s="0">
-        <v>24.31</v>
+        <v>20.07</v>
       </c>
       <c r="D375" s="0">
-        <v>7272.32</v>
+        <v>7474.59</v>
       </c>
       <c r="E375" s="0">
-        <v>14.67</v>
+        <v>13.85</v>
       </c>
     </row>
     <row r="376" spans="1:5" customHeight="0">
       <c r="A376" s="0" t="inlineStr">
         <is>
-          <t>12-24-2024</t>
+          <t>01-16-2025</t>
         </is>
       </c>
       <c r="B376" s="0">
-        <v>140.30909</v>
+        <v>143.89091</v>
       </c>
       <c r="C376" s="0">
-        <v>24.23</v>
+        <v>18.65</v>
       </c>
       <c r="D376" s="0">
-        <v>7282.69</v>
+        <v>7634.74</v>
       </c>
       <c r="E376" s="0">
-        <v>14.5</v>
+        <v>11.46</v>
       </c>
     </row>
     <row r="377" spans="1:5" customHeight="0">
       <c r="A377" s="0" t="inlineStr">
         <is>
-          <t>12-27-2024</t>
+          <t>01-17-2025</t>
         </is>
       </c>
       <c r="B377" s="0">
-        <v>141.72727</v>
+        <v>146.81818</v>
       </c>
       <c r="C377" s="0">
-        <v>22.98</v>
+        <v>16.28</v>
       </c>
       <c r="D377" s="0">
-        <v>7355.37</v>
+        <v>7709.75</v>
       </c>
       <c r="E377" s="0">
-        <v>13.37</v>
+        <v>10.38</v>
       </c>
     </row>
     <row r="378" spans="1:5" customHeight="0">
       <c r="A378" s="0" t="inlineStr">
         <is>
-          <t>12-30-2024</t>
+          <t>01-20-2025</t>
         </is>
       </c>
       <c r="B378" s="0">
-        <v>140.56364</v>
+        <v>147.29091</v>
       </c>
       <c r="C378" s="0">
-        <v>24</v>
+        <v>15.91</v>
       </c>
       <c r="D378" s="0">
-        <v>7313.56</v>
+        <v>7733.5</v>
       </c>
       <c r="E378" s="0">
-        <v>14.02</v>
+        <v>10.04</v>
       </c>
     </row>
     <row r="379" spans="1:5" customHeight="0">
       <c r="A379" s="0" t="inlineStr">
         <is>
-          <t>12-31-2024</t>
+          <t>01-21-2025</t>
         </is>
       </c>
       <c r="B379" s="0">
-        <v>142.65455</v>
+        <v>146.23636</v>
       </c>
       <c r="C379" s="0">
-        <v>22.18</v>
+        <v>16.74</v>
       </c>
       <c r="D379" s="0">
-        <v>7380.74</v>
+        <v>7770.95</v>
       </c>
       <c r="E379" s="0">
-        <v>12.98</v>
+        <v>9.51</v>
       </c>
     </row>
     <row r="380" spans="1:5" customHeight="0">
       <c r="A380" s="0" t="inlineStr">
         <is>
-          <t>01-02-2025</t>
+          <t>01-22-2025</t>
         </is>
       </c>
       <c r="B380" s="0">
-        <v>141.69091</v>
+        <v>147.63636</v>
       </c>
       <c r="C380" s="0">
-        <v>23.01</v>
+        <v>15.64</v>
       </c>
       <c r="D380" s="0">
-        <v>7393.76</v>
+        <v>7837.4</v>
       </c>
       <c r="E380" s="0">
-        <v>12.78</v>
+        <v>8.58</v>
       </c>
     </row>
     <row r="381" spans="1:5" customHeight="0">
       <c r="A381" s="0" t="inlineStr">
         <is>
-          <t>01-03-2025</t>
+          <t>01-23-2025</t>
         </is>
       </c>
       <c r="B381" s="0">
-        <v>140.58182</v>
+        <v>147.01818</v>
       </c>
       <c r="C381" s="0">
-        <v>23.98</v>
+        <v>16.12</v>
       </c>
       <c r="D381" s="0">
-        <v>7282.22</v>
+        <v>7892.61</v>
       </c>
       <c r="E381" s="0">
-        <v>14.51</v>
+        <v>7.82</v>
       </c>
     </row>
     <row r="382" spans="1:5" customHeight="0">
       <c r="A382" s="0" t="inlineStr">
         <is>
-          <t>01-06-2025</t>
+          <t>01-24-2025</t>
         </is>
       </c>
       <c r="B382" s="0">
-        <v>143.8</v>
+        <v>148.87273</v>
       </c>
       <c r="C382" s="0">
-        <v>21.21</v>
+        <v>14.68</v>
       </c>
       <c r="D382" s="0">
-        <v>7445.69</v>
+        <v>7927.62</v>
       </c>
       <c r="E382" s="0">
-        <v>12</v>
+        <v>7.34</v>
       </c>
     </row>
     <row r="383" spans="1:5" customHeight="0">
       <c r="A383" s="0" t="inlineStr">
         <is>
-          <t>01-07-2025</t>
+          <t>01-27-2025</t>
         </is>
       </c>
       <c r="B383" s="0">
-        <v>144.78182</v>
+        <v>150.85455</v>
       </c>
       <c r="C383" s="0">
-        <v>20.39</v>
+        <v>13.17</v>
       </c>
       <c r="D383" s="0">
-        <v>7489.35</v>
+        <v>7906.58</v>
       </c>
       <c r="E383" s="0">
-        <v>11.34</v>
+        <v>7.63</v>
       </c>
     </row>
     <row r="384" spans="1:5" customHeight="0">
       <c r="A384" s="0" t="inlineStr">
         <is>
-          <t>01-08-2025</t>
+          <t>01-28-2025</t>
         </is>
       </c>
       <c r="B384" s="0">
-        <v>143.30909</v>
+        <v>151.54545</v>
       </c>
       <c r="C384" s="0">
-        <v>21.63</v>
+        <v>12.65</v>
       </c>
       <c r="D384" s="0">
-        <v>7452.42</v>
+        <v>7897.37</v>
       </c>
       <c r="E384" s="0">
-        <v>11.9</v>
+        <v>7.75</v>
       </c>
     </row>
     <row r="385" spans="1:5" customHeight="0">
       <c r="A385" s="0" t="inlineStr">
         <is>
-          <t>01-09-2025</t>
+          <t>01-29-2025</t>
         </is>
       </c>
       <c r="B385" s="0">
-        <v>143.94545</v>
+        <v>152.16364</v>
       </c>
       <c r="C385" s="0">
-        <v>21.09</v>
+        <v>12.2</v>
       </c>
       <c r="D385" s="0">
-        <v>7490.28</v>
+        <v>7872.48</v>
       </c>
       <c r="E385" s="0">
-        <v>11.33</v>
+        <v>8.09</v>
       </c>
     </row>
     <row r="386" spans="1:5" customHeight="0">
       <c r="A386" s="0" t="inlineStr">
         <is>
-          <t>01-10-2025</t>
+          <t>01-30-2025</t>
         </is>
       </c>
       <c r="B386" s="0">
-        <v>141.89091</v>
+        <v>153.76364</v>
       </c>
       <c r="C386" s="0">
-        <v>22.84</v>
+        <v>11.03</v>
       </c>
       <c r="D386" s="0">
-        <v>7431.04</v>
+        <v>7941.64</v>
       </c>
       <c r="E386" s="0">
-        <v>12.22</v>
+        <v>7.15</v>
       </c>
     </row>
     <row r="387" spans="1:5" customHeight="0">
       <c r="A387" s="0" t="inlineStr">
         <is>
-          <t>01-13-2025</t>
+          <t>01-31-2025</t>
         </is>
       </c>
       <c r="B387" s="0">
-        <v>142.25455</v>
+        <v>153.27273</v>
       </c>
       <c r="C387" s="0">
-        <v>22.53</v>
+        <v>11.38</v>
       </c>
       <c r="D387" s="0">
-        <v>7408.64</v>
+        <v>7950.17</v>
       </c>
       <c r="E387" s="0">
-        <v>12.56</v>
+        <v>7.04</v>
       </c>
     </row>
     <row r="388" spans="1:5" customHeight="0">
       <c r="A388" s="0" t="inlineStr">
         <is>
-          <t>01-14-2025</t>
+          <t>02-03-2025</t>
         </is>
       </c>
       <c r="B388" s="0">
-        <v>141.72727</v>
+        <v>152.54545</v>
       </c>
       <c r="C388" s="0">
-        <v>22.98</v>
+        <v>11.91</v>
       </c>
       <c r="D388" s="0">
-        <v>7423.67</v>
+        <v>7854.92</v>
       </c>
       <c r="E388" s="0">
-        <v>12.33</v>
+        <v>8.34</v>
       </c>
     </row>
     <row r="389" spans="1:5" customHeight="0">
       <c r="A389" s="0" t="inlineStr">
         <is>
-          <t>01-15-2025</t>
+          <t>02-04-2025</t>
         </is>
       </c>
       <c r="B389" s="0">
-        <v>142.18182</v>
+        <v>152.98182</v>
       </c>
       <c r="C389" s="0">
-        <v>22.59</v>
+        <v>11.59</v>
       </c>
       <c r="D389" s="0">
-        <v>7474.59</v>
+        <v>7906.4</v>
       </c>
       <c r="E389" s="0">
-        <v>11.56</v>
+        <v>7.63</v>
       </c>
     </row>
     <row r="390" spans="1:5" customHeight="0">
       <c r="A390" s="0" t="inlineStr">
         <is>
-          <t>01-16-2025</t>
+          <t>02-05-2025</t>
         </is>
       </c>
       <c r="B390" s="0">
-        <v>143.89091</v>
+        <v>152.4</v>
       </c>
       <c r="C390" s="0">
-        <v>21.13</v>
+        <v>12.02</v>
       </c>
       <c r="D390" s="0">
-        <v>7634.74</v>
+        <v>7891.68</v>
       </c>
       <c r="E390" s="0">
-        <v>9.22</v>
+        <v>7.83</v>
       </c>
     </row>
     <row r="391" spans="1:5" customHeight="0">
       <c r="A391" s="0" t="inlineStr">
         <is>
-          <t>01-17-2025</t>
+          <t>02-06-2025</t>
         </is>
       </c>
       <c r="B391" s="0">
-        <v>146.81818</v>
+        <v>154.83636</v>
       </c>
       <c r="C391" s="0">
-        <v>18.72</v>
+        <v>10.26</v>
       </c>
       <c r="D391" s="0">
-        <v>7709.75</v>
+        <v>8007.62</v>
       </c>
       <c r="E391" s="0">
-        <v>8.16</v>
+        <v>6.27</v>
       </c>
     </row>
     <row r="392" spans="1:5" customHeight="0">
       <c r="A392" s="0" t="inlineStr">
         <is>
-          <t>01-20-2025</t>
+          <t>02-07-2025</t>
         </is>
       </c>
       <c r="B392" s="0">
-        <v>147.29091</v>
+        <v>153.74545</v>
       </c>
       <c r="C392" s="0">
-        <v>18.34</v>
+        <v>11.04</v>
       </c>
       <c r="D392" s="0">
-        <v>7733.5</v>
+        <v>7973.03</v>
       </c>
       <c r="E392" s="0">
-        <v>7.83</v>
+        <v>6.73</v>
       </c>
     </row>
     <row r="393" spans="1:5" customHeight="0">
       <c r="A393" s="0" t="inlineStr">
         <is>
-          <t>01-21-2025</t>
+          <t>02-10-2025</t>
         </is>
       </c>
       <c r="B393" s="0">
-        <v>146.23636</v>
+        <v>154.34545</v>
       </c>
       <c r="C393" s="0">
-        <v>19.19</v>
+        <v>10.61</v>
       </c>
       <c r="D393" s="0">
-        <v>7770.95</v>
+        <v>8006.22</v>
       </c>
       <c r="E393" s="0">
-        <v>7.31</v>
+        <v>6.29</v>
       </c>
     </row>
     <row r="394" spans="1:5" customHeight="0">
       <c r="A394" s="0" t="inlineStr">
         <is>
-          <t>01-22-2025</t>
+          <t>02-11-2025</t>
         </is>
       </c>
       <c r="B394" s="0">
-        <v>147.63636</v>
+        <v>155.12727</v>
       </c>
       <c r="C394" s="0">
-        <v>18.06</v>
+        <v>10.05</v>
       </c>
       <c r="D394" s="0">
-        <v>7837.4</v>
+        <v>8028.9</v>
       </c>
       <c r="E394" s="0">
-        <v>6.4</v>
+        <v>5.99</v>
       </c>
     </row>
     <row r="395" spans="1:5" customHeight="0">
       <c r="A395" s="0" t="inlineStr">
         <is>
-          <t>01-23-2025</t>
+          <t>02-12-2025</t>
         </is>
       </c>
       <c r="B395" s="0">
-        <v>147.01818</v>
+        <v>155.29091</v>
       </c>
       <c r="C395" s="0">
-        <v>18.56</v>
+        <v>9.94</v>
       </c>
       <c r="D395" s="0">
-        <v>7892.61</v>
+        <v>8042.19</v>
       </c>
       <c r="E395" s="0">
-        <v>5.66</v>
+        <v>5.81</v>
       </c>
     </row>
     <row r="396" spans="1:5" customHeight="0">
       <c r="A396" s="0" t="inlineStr">
         <is>
-          <t>01-24-2025</t>
+          <t>02-13-2025</t>
         </is>
       </c>
       <c r="B396" s="0">
-        <v>148.87273</v>
+        <v>157.34545</v>
       </c>
       <c r="C396" s="0">
-        <v>17.08</v>
+        <v>8.5</v>
       </c>
       <c r="D396" s="0">
-        <v>7927.62</v>
+        <v>8164.11</v>
       </c>
       <c r="E396" s="0">
-        <v>5.19</v>
+        <v>4.23</v>
       </c>
     </row>
     <row r="397" spans="1:5" customHeight="0">
       <c r="A397" s="0" t="inlineStr">
         <is>
-          <t>01-27-2025</t>
+          <t>02-14-2025</t>
         </is>
       </c>
       <c r="B397" s="0">
-        <v>150.85455</v>
+        <v>158.27273</v>
       </c>
       <c r="C397" s="0">
-        <v>15.54</v>
+        <v>7.86</v>
       </c>
       <c r="D397" s="0">
-        <v>7906.58</v>
+        <v>8178.54</v>
       </c>
       <c r="E397" s="0">
-        <v>5.47</v>
+        <v>4.05</v>
       </c>
     </row>
     <row r="398" spans="1:5" customHeight="0">
       <c r="A398" s="0" t="inlineStr">
         <is>
-          <t>01-28-2025</t>
+          <t>02-17-2025</t>
         </is>
       </c>
       <c r="B398" s="0">
-        <v>151.54545</v>
+        <v>158.18182</v>
       </c>
       <c r="C398" s="0">
-        <v>15.02</v>
+        <v>7.93</v>
       </c>
       <c r="D398" s="0">
-        <v>7897.37</v>
+        <v>8189.13</v>
       </c>
       <c r="E398" s="0">
-        <v>5.59</v>
+        <v>3.91</v>
       </c>
     </row>
     <row r="399" spans="1:5" customHeight="0">
       <c r="A399" s="0" t="inlineStr">
         <is>
-          <t>01-29-2025</t>
+          <t>02-18-2025</t>
         </is>
       </c>
       <c r="B399" s="0">
-        <v>152.16364</v>
+        <v>158.50909</v>
       </c>
       <c r="C399" s="0">
-        <v>14.55</v>
+        <v>7.7</v>
       </c>
       <c r="D399" s="0">
-        <v>7872.48</v>
+        <v>8206.56</v>
       </c>
       <c r="E399" s="0">
-        <v>5.93</v>
+        <v>3.69</v>
       </c>
     </row>
     <row r="400" spans="1:5" customHeight="0">
       <c r="A400" s="0" t="inlineStr">
         <is>
-          <t>01-30-2025</t>
+          <t>02-19-2025</t>
         </is>
       </c>
       <c r="B400" s="0">
-        <v>153.76364</v>
+        <v>156.72727</v>
       </c>
       <c r="C400" s="0">
-        <v>13.36</v>
+        <v>8.93</v>
       </c>
       <c r="D400" s="0">
-        <v>7941.64</v>
+        <v>8110.54</v>
       </c>
       <c r="E400" s="0">
-        <v>5</v>
+        <v>4.92</v>
       </c>
     </row>
     <row r="401" spans="1:5" customHeight="0">
       <c r="A401" s="0" t="inlineStr">
         <is>
-          <t>01-31-2025</t>
+          <t>02-20-2025</t>
         </is>
       </c>
       <c r="B401" s="0">
-        <v>153.27273</v>
+        <v>157.07273</v>
       </c>
       <c r="C401" s="0">
-        <v>13.72</v>
+        <v>8.69</v>
       </c>
       <c r="D401" s="0">
-        <v>7950.17</v>
+        <v>8122.58</v>
       </c>
       <c r="E401" s="0">
-        <v>4.89</v>
+        <v>4.77</v>
       </c>
     </row>
     <row r="402" spans="1:5" customHeight="0">
       <c r="A402" s="0" t="inlineStr">
         <is>
-          <t>02-03-2025</t>
+          <t>02-21-2025</t>
         </is>
       </c>
       <c r="B402" s="0">
-        <v>152.54545</v>
+        <v>162.18182</v>
       </c>
       <c r="C402" s="0">
-        <v>14.26</v>
+        <v>5.26</v>
       </c>
       <c r="D402" s="0">
-        <v>7854.92</v>
+        <v>8154.51</v>
       </c>
       <c r="E402" s="0">
-        <v>6.16</v>
+        <v>4.36</v>
       </c>
     </row>
     <row r="403" spans="1:5" customHeight="0">
       <c r="A403" s="0" t="inlineStr">
         <is>
-          <t>02-04-2025</t>
+          <t>02-24-2025</t>
         </is>
       </c>
       <c r="B403" s="0">
-        <v>152.98182</v>
+        <v>158.89091</v>
       </c>
       <c r="C403" s="0">
-        <v>13.94</v>
+        <v>7.44</v>
       </c>
       <c r="D403" s="0">
-        <v>7906.4</v>
+        <v>8090.99</v>
       </c>
       <c r="E403" s="0">
-        <v>5.47</v>
+        <v>5.17</v>
       </c>
     </row>
     <row r="404" spans="1:5" customHeight="0">
       <c r="A404" s="0" t="inlineStr">
         <is>
-          <t>02-05-2025</t>
+          <t>02-25-2025</t>
         </is>
       </c>
       <c r="B404" s="0">
-        <v>152.4</v>
+        <v>159.54545</v>
       </c>
       <c r="C404" s="0">
-        <v>14.37</v>
+        <v>7</v>
       </c>
       <c r="D404" s="0">
-        <v>7891.68</v>
+        <v>8051.07</v>
       </c>
       <c r="E404" s="0">
-        <v>5.67</v>
+        <v>5.7</v>
       </c>
     </row>
     <row r="405" spans="1:5" customHeight="0">
       <c r="A405" s="0" t="inlineStr">
         <is>
-          <t>02-06-2025</t>
+          <t>02-26-2025</t>
         </is>
       </c>
       <c r="B405" s="0">
-        <v>154.83636</v>
+        <v>159.94545</v>
       </c>
       <c r="C405" s="0">
-        <v>12.57</v>
+        <v>6.74</v>
       </c>
       <c r="D405" s="0">
-        <v>8007.62</v>
+        <v>8143.92</v>
       </c>
       <c r="E405" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
     </row>
     <row r="406" spans="1:5" customHeight="0">
       <c r="A406" s="0" t="inlineStr">
         <is>
-          <t>02-07-2025</t>
+          <t>02-27-2025</t>
         </is>
       </c>
       <c r="B406" s="0">
-        <v>153.74545</v>
+        <v>158.67273</v>
       </c>
       <c r="C406" s="0">
-        <v>13.37</v>
+        <v>7.59</v>
       </c>
       <c r="D406" s="0">
-        <v>7973.03</v>
+        <v>8102.52</v>
       </c>
       <c r="E406" s="0">
-        <v>4.59</v>
+        <v>5.02</v>
       </c>
     </row>
     <row r="407" spans="1:5" customHeight="0">
       <c r="A407" s="0" t="inlineStr">
         <is>
-          <t>02-10-2025</t>
+          <t>02-28-2025</t>
         </is>
       </c>
       <c r="B407" s="0">
-        <v>154.34545</v>
+        <v>160.56364</v>
       </c>
       <c r="C407" s="0">
-        <v>12.93</v>
+        <v>6.33</v>
       </c>
       <c r="D407" s="0">
-        <v>8006.22</v>
+        <v>8111.63</v>
       </c>
       <c r="E407" s="0">
-        <v>4.16</v>
+        <v>4.91</v>
       </c>
     </row>
     <row r="408" spans="1:5" customHeight="0">
       <c r="A408" s="0" t="inlineStr">
         <is>
-          <t>02-11-2025</t>
+          <t>03-03-2025</t>
         </is>
       </c>
       <c r="B408" s="0">
-        <v>155.12727</v>
+        <v>163.34545</v>
       </c>
       <c r="C408" s="0">
-        <v>12.36</v>
+        <v>4.51</v>
       </c>
       <c r="D408" s="0">
-        <v>8028.9</v>
+        <v>8199.71</v>
       </c>
       <c r="E408" s="0">
-        <v>3.86</v>
+        <v>3.78</v>
       </c>
     </row>
     <row r="409" spans="1:5" customHeight="0">
       <c r="A409" s="0" t="inlineStr">
         <is>
-          <t>02-12-2025</t>
+          <t>03-04-2025</t>
         </is>
       </c>
       <c r="B409" s="0">
-        <v>155.29091</v>
+        <v>161.69091</v>
       </c>
       <c r="C409" s="0">
-        <v>12.24</v>
+        <v>5.58</v>
       </c>
       <c r="D409" s="0">
-        <v>8042.19</v>
+        <v>8047.92</v>
       </c>
       <c r="E409" s="0">
-        <v>3.69</v>
+        <v>5.74</v>
       </c>
     </row>
     <row r="410" spans="1:5" customHeight="0">
       <c r="A410" s="0" t="inlineStr">
         <is>
-          <t>02-13-2025</t>
+          <t>03-05-2025</t>
         </is>
       </c>
       <c r="B410" s="0">
-        <v>157.34545</v>
+        <v>164.47273</v>
       </c>
       <c r="C410" s="0">
-        <v>10.78</v>
+        <v>3.8</v>
       </c>
       <c r="D410" s="0">
-        <v>8164.11</v>
+        <v>8173.75</v>
       </c>
       <c r="E410" s="0">
-        <v>2.14</v>
+        <v>4.11</v>
       </c>
     </row>
     <row r="411" spans="1:5" customHeight="0">
       <c r="A411" s="0" t="inlineStr">
         <is>
-          <t>02-14-2025</t>
+          <t>03-06-2025</t>
         </is>
       </c>
       <c r="B411" s="0">
-        <v>158.27273</v>
+        <v>164.09091</v>
       </c>
       <c r="C411" s="0">
-        <v>10.13</v>
+        <v>4.04</v>
       </c>
       <c r="D411" s="0">
-        <v>8178.54</v>
+        <v>8197.67</v>
       </c>
       <c r="E411" s="0">
-        <v>1.96</v>
+        <v>3.81</v>
       </c>
     </row>
     <row r="412" spans="1:5" customHeight="0">
       <c r="A412" s="0" t="inlineStr">
         <is>
-          <t>02-17-2025</t>
+          <t>03-07-2025</t>
         </is>
       </c>
       <c r="B412" s="0">
-        <v>158.18182</v>
+        <v>163.90909</v>
       </c>
       <c r="C412" s="0">
-        <v>10.19</v>
+        <v>4.16</v>
       </c>
       <c r="D412" s="0">
-        <v>8189.13</v>
+        <v>8120.8</v>
       </c>
       <c r="E412" s="0">
-        <v>1.83</v>
+        <v>4.79</v>
       </c>
     </row>
     <row r="413" spans="1:5" customHeight="0">
       <c r="A413" s="0" t="inlineStr">
         <is>
-          <t>02-18-2025</t>
+          <t>03-10-2025</t>
         </is>
       </c>
       <c r="B413" s="0">
-        <v>158.50909</v>
+        <v>166.6</v>
       </c>
       <c r="C413" s="0">
-        <v>9.96</v>
+        <v>2.47</v>
       </c>
       <c r="D413" s="0">
-        <v>8206.56</v>
+        <v>8047.6</v>
       </c>
       <c r="E413" s="0">
-        <v>1.61</v>
+        <v>5.74</v>
       </c>
     </row>
     <row r="414" spans="1:5" customHeight="0">
       <c r="A414" s="0" t="inlineStr">
         <is>
-          <t>02-19-2025</t>
+          <t>03-11-2025</t>
         </is>
       </c>
       <c r="B414" s="0">
-        <v>156.72727</v>
+        <v>161.43636</v>
       </c>
       <c r="C414" s="0">
-        <v>11.21</v>
+        <v>5.75</v>
       </c>
       <c r="D414" s="0">
-        <v>8110.54</v>
+        <v>7941.91</v>
       </c>
       <c r="E414" s="0">
-        <v>2.82</v>
+        <v>7.15</v>
       </c>
     </row>
     <row r="415" spans="1:5" customHeight="0">
       <c r="A415" s="0" t="inlineStr">
         <is>
-          <t>02-20-2025</t>
+          <t>03-12-2025</t>
         </is>
       </c>
       <c r="B415" s="0">
-        <v>157.07273</v>
+        <v>163.36364</v>
       </c>
       <c r="C415" s="0">
-        <v>10.97</v>
+        <v>4.5</v>
       </c>
       <c r="D415" s="0">
-        <v>8122.58</v>
+        <v>7988.96</v>
       </c>
       <c r="E415" s="0">
-        <v>2.66</v>
+        <v>6.52</v>
       </c>
     </row>
     <row r="416" spans="1:5" customHeight="0">
       <c r="A416" s="0" t="inlineStr">
         <is>
-          <t>02-21-2025</t>
+          <t>03-13-2025</t>
         </is>
       </c>
       <c r="B416" s="0">
-        <v>162.18182</v>
+        <v>162.98182</v>
       </c>
       <c r="C416" s="0">
-        <v>7.47</v>
+        <v>4.75</v>
       </c>
       <c r="D416" s="0">
-        <v>8154.51</v>
+        <v>7938.21</v>
       </c>
       <c r="E416" s="0">
-        <v>2.26</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="417" spans="1:5" customHeight="0">
       <c r="A417" s="0" t="inlineStr">
         <is>
-          <t>02-24-2025</t>
+          <t>03-14-2025</t>
         </is>
       </c>
       <c r="B417" s="0">
-        <v>158.89091</v>
+        <v>163.89091</v>
       </c>
       <c r="C417" s="0">
-        <v>9.7</v>
+        <v>4.17</v>
       </c>
       <c r="D417" s="0">
-        <v>8090.99</v>
+        <v>8028.28</v>
       </c>
       <c r="E417" s="0">
-        <v>3.06</v>
+        <v>6</v>
       </c>
     </row>
     <row r="418" spans="1:5" customHeight="0">
       <c r="A418" s="0" t="inlineStr">
         <is>
-          <t>02-25-2025</t>
+          <t>03-17-2025</t>
         </is>
       </c>
       <c r="B418" s="0">
-        <v>159.54545</v>
+        <v>164.09091</v>
       </c>
       <c r="C418" s="0">
-        <v>9.25</v>
+        <v>4.04</v>
       </c>
       <c r="D418" s="0">
-        <v>8051.07</v>
+        <v>8073.98</v>
       </c>
       <c r="E418" s="0">
-        <v>3.58</v>
+        <v>5.4</v>
       </c>
     </row>
     <row r="419" spans="1:5" customHeight="0">
       <c r="A419" s="0" t="inlineStr">
         <is>
-          <t>02-26-2025</t>
+          <t>03-18-2025</t>
         </is>
       </c>
       <c r="B419" s="0">
-        <v>159.94545</v>
+        <v>163.61818</v>
       </c>
       <c r="C419" s="0">
-        <v>8.97</v>
+        <v>4.34</v>
       </c>
       <c r="D419" s="0">
-        <v>8143.92</v>
+        <v>8114.57</v>
       </c>
       <c r="E419" s="0">
-        <v>2.4</v>
+        <v>4.87</v>
       </c>
     </row>
     <row r="420" spans="1:5" customHeight="0">
       <c r="A420" s="0" t="inlineStr">
         <is>
-          <t>02-27-2025</t>
+          <t>03-19-2025</t>
         </is>
       </c>
       <c r="B420" s="0">
-        <v>158.67273</v>
+        <v>163.76364</v>
       </c>
       <c r="C420" s="0">
-        <v>9.85</v>
+        <v>4.25</v>
       </c>
       <c r="D420" s="0">
-        <v>8102.52</v>
+        <v>8171.47</v>
       </c>
       <c r="E420" s="0">
-        <v>2.92</v>
+        <v>4.14</v>
       </c>
     </row>
     <row r="421" spans="1:5" customHeight="0">
       <c r="A421" s="0" t="inlineStr">
         <is>
-          <t>02-28-2025</t>
+          <t>03-20-2025</t>
         </is>
       </c>
       <c r="B421" s="0">
-        <v>160.56364</v>
+        <v>161.61818</v>
       </c>
       <c r="C421" s="0">
-        <v>8.56</v>
+        <v>5.63</v>
       </c>
       <c r="D421" s="0">
-        <v>8111.63</v>
+        <v>8094.2</v>
       </c>
       <c r="E421" s="0">
-        <v>2.8</v>
+        <v>5.13</v>
       </c>
     </row>
     <row r="422" spans="1:5" customHeight="0">
       <c r="A422" s="0" t="inlineStr">
         <is>
-          <t>03-03-2025</t>
+          <t>03-21-2025</t>
         </is>
       </c>
       <c r="B422" s="0">
-        <v>163.34545</v>
+        <v>161.38182</v>
       </c>
       <c r="C422" s="0">
-        <v>6.71</v>
+        <v>5.79</v>
       </c>
       <c r="D422" s="0">
-        <v>8199.71</v>
+        <v>8042.95</v>
       </c>
       <c r="E422" s="0">
-        <v>1.7</v>
+        <v>5.8</v>
       </c>
     </row>
     <row r="423" spans="1:5" customHeight="0">
       <c r="A423" s="0" t="inlineStr">
         <is>
-          <t>03-04-2025</t>
+          <t>03-24-2025</t>
         </is>
       </c>
       <c r="B423" s="0">
-        <v>161.69091</v>
+        <v>161.21818</v>
       </c>
       <c r="C423" s="0">
-        <v>7.8</v>
+        <v>5.89</v>
       </c>
       <c r="D423" s="0">
-        <v>8047.92</v>
+        <v>8022.33</v>
       </c>
       <c r="E423" s="0">
-        <v>3.62</v>
+        <v>6.07</v>
       </c>
     </row>
     <row r="424" spans="1:5" customHeight="0">
       <c r="A424" s="0" t="inlineStr">
         <is>
-          <t>03-05-2025</t>
+          <t>03-25-2025</t>
         </is>
       </c>
       <c r="B424" s="0">
-        <v>164.47273</v>
+        <v>162.47273</v>
       </c>
       <c r="C424" s="0">
-        <v>5.98</v>
+        <v>5.08</v>
       </c>
       <c r="D424" s="0">
-        <v>8173.75</v>
+        <v>8108.59</v>
       </c>
       <c r="E424" s="0">
-        <v>2.02</v>
+        <v>4.95</v>
       </c>
     </row>
     <row r="425" spans="1:5" customHeight="0">
       <c r="A425" s="0" t="inlineStr">
         <is>
-          <t>03-06-2025</t>
+          <t>03-26-2025</t>
         </is>
       </c>
       <c r="B425" s="0">
-        <v>164.09091</v>
+        <v>160.67273</v>
       </c>
       <c r="C425" s="0">
-        <v>6.22</v>
+        <v>6.25</v>
       </c>
       <c r="D425" s="0">
-        <v>8197.67</v>
+        <v>8030.68</v>
       </c>
       <c r="E425" s="0">
-        <v>1.72</v>
+        <v>5.96</v>
       </c>
     </row>
     <row r="426" spans="1:5" customHeight="0">
       <c r="A426" s="0" t="inlineStr">
         <is>
-          <t>03-07-2025</t>
+          <t>03-27-2025</t>
         </is>
       </c>
       <c r="B426" s="0">
-        <v>163.90909</v>
+        <v>160.4</v>
       </c>
       <c r="C426" s="0">
-        <v>6.34</v>
+        <v>6.43</v>
       </c>
       <c r="D426" s="0">
-        <v>8120.8</v>
+        <v>7990.11</v>
       </c>
       <c r="E426" s="0">
-        <v>2.69</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="427" spans="1:5" customHeight="0">
       <c r="A427" s="0" t="inlineStr">
         <is>
-          <t>03-10-2025</t>
+          <t>03-28-2025</t>
         </is>
       </c>
       <c r="B427" s="0">
-        <v>166.6</v>
+        <v>160.29091</v>
       </c>
       <c r="C427" s="0">
-        <v>4.62</v>
+        <v>6.51</v>
       </c>
       <c r="D427" s="0">
-        <v>8047.6</v>
+        <v>7916.08</v>
       </c>
       <c r="E427" s="0">
-        <v>3.62</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="428" spans="1:5" customHeight="0">
       <c r="A428" s="0" t="inlineStr">
         <is>
-          <t>03-11-2025</t>
+          <t>03-31-2025</t>
         </is>
       </c>
       <c r="B428" s="0">
-        <v>161.43636</v>
+        <v>159.21818</v>
       </c>
       <c r="C428" s="0">
-        <v>7.97</v>
+        <v>7.22</v>
       </c>
       <c r="D428" s="0">
-        <v>7941.91</v>
+        <v>7790.71</v>
       </c>
       <c r="E428" s="0">
-        <v>5</v>
+        <v>9.23</v>
       </c>
     </row>
     <row r="429" spans="1:5" customHeight="0">
       <c r="A429" s="0" t="inlineStr">
         <is>
-          <t>03-12-2025</t>
+          <t>04-01-2025</t>
         </is>
       </c>
       <c r="B429" s="0">
-        <v>163.36364</v>
+        <v>161.01818</v>
       </c>
       <c r="C429" s="0">
-        <v>6.69</v>
+        <v>6.03</v>
       </c>
       <c r="D429" s="0">
-        <v>7988.96</v>
+        <v>7876.36</v>
       </c>
       <c r="E429" s="0">
-        <v>4.38</v>
+        <v>8.04</v>
       </c>
     </row>
     <row r="430" spans="1:5" customHeight="0">
       <c r="A430" s="0" t="inlineStr">
         <is>
-          <t>03-13-2025</t>
+          <t>04-02-2025</t>
         </is>
       </c>
       <c r="B430" s="0">
-        <v>162.98182</v>
+        <v>161.92727</v>
       </c>
       <c r="C430" s="0">
-        <v>6.94</v>
+        <v>5.43</v>
       </c>
       <c r="D430" s="0">
-        <v>7938.21</v>
+        <v>7858.83</v>
       </c>
       <c r="E430" s="0">
-        <v>5.05</v>
+        <v>8.28</v>
       </c>
     </row>
     <row r="431" spans="1:5" customHeight="0">
       <c r="A431" s="0" t="inlineStr">
         <is>
-          <t>03-14-2025</t>
+          <t>04-03-2025</t>
         </is>
       </c>
       <c r="B431" s="0">
-        <v>163.89091</v>
+        <v>158.45455</v>
       </c>
       <c r="C431" s="0">
-        <v>6.35</v>
+        <v>7.74</v>
       </c>
       <c r="D431" s="0">
-        <v>8028.28</v>
+        <v>7598.98</v>
       </c>
       <c r="E431" s="0">
-        <v>3.87</v>
+        <v>11.98</v>
       </c>
     </row>
     <row r="432" spans="1:5" customHeight="0">
       <c r="A432" s="0" t="inlineStr">
         <is>
-          <t>03-17-2025</t>
+          <t>04-04-2025</t>
         </is>
       </c>
       <c r="B432" s="0">
-        <v>164.09091</v>
+        <v>157.45455</v>
       </c>
       <c r="C432" s="0">
-        <v>6.22</v>
+        <v>8.42</v>
       </c>
       <c r="D432" s="0">
-        <v>8073.98</v>
+        <v>7274.95</v>
       </c>
       <c r="E432" s="0">
-        <v>3.28</v>
+        <v>16.97</v>
       </c>
     </row>
     <row r="433" spans="1:5" customHeight="0">
       <c r="A433" s="0" t="inlineStr">
         <is>
-          <t>03-18-2025</t>
+          <t>04-07-2025</t>
         </is>
       </c>
       <c r="B433" s="0">
-        <v>163.61818</v>
+        <v>146</v>
       </c>
       <c r="C433" s="0">
-        <v>6.53</v>
+        <v>16.93</v>
       </c>
       <c r="D433" s="0">
-        <v>8114.57</v>
+        <v>6927.12</v>
       </c>
       <c r="E433" s="0">
-        <v>2.77</v>
+        <v>22.85</v>
       </c>
     </row>
     <row r="434" spans="1:5" customHeight="0">
       <c r="A434" s="0" t="inlineStr">
         <is>
-          <t>03-19-2025</t>
+          <t>04-08-2025</t>
         </is>
       </c>
       <c r="B434" s="0">
-        <v>163.76364</v>
+        <v>150.92727</v>
       </c>
       <c r="C434" s="0">
-        <v>6.43</v>
+        <v>13.11</v>
       </c>
       <c r="D434" s="0">
-        <v>8171.47</v>
+        <v>7100.42</v>
       </c>
       <c r="E434" s="0">
-        <v>2.05</v>
+        <v>19.85</v>
       </c>
     </row>
     <row r="435" spans="1:5" customHeight="0">
       <c r="A435" s="0" t="inlineStr">
         <is>
-          <t>03-20-2025</t>
+          <t>04-09-2025</t>
         </is>
       </c>
       <c r="B435" s="0">
-        <v>161.61818</v>
+        <v>146.10909</v>
       </c>
       <c r="C435" s="0">
-        <v>7.85</v>
+        <v>16.84</v>
       </c>
       <c r="D435" s="0">
-        <v>8094.2</v>
+        <v>6863.02</v>
       </c>
       <c r="E435" s="0">
-        <v>3.02</v>
+        <v>23.99</v>
       </c>
     </row>
     <row r="436" spans="1:5" customHeight="0">
       <c r="A436" s="0" t="inlineStr">
         <is>
-          <t>03-21-2025</t>
+          <t>04-10-2025</t>
         </is>
       </c>
       <c r="B436" s="0">
-        <v>161.38182</v>
+        <v>151.81818</v>
       </c>
       <c r="C436" s="0">
-        <v>8</v>
+        <v>12.45</v>
       </c>
       <c r="D436" s="0">
-        <v>8042.95</v>
+        <v>7126.02</v>
       </c>
       <c r="E436" s="0">
-        <v>3.68</v>
+        <v>19.42</v>
       </c>
     </row>
     <row r="437" spans="1:5" customHeight="0">
       <c r="A437" s="0" t="inlineStr">
         <is>
-          <t>03-24-2025</t>
+          <t>04-11-2025</t>
         </is>
       </c>
       <c r="B437" s="0">
-        <v>161.21818</v>
+        <v>153.03636</v>
       </c>
       <c r="C437" s="0">
-        <v>8.11</v>
+        <v>11.56</v>
       </c>
       <c r="D437" s="0">
-        <v>8022.33</v>
+        <v>7104.8</v>
       </c>
       <c r="E437" s="0">
-        <v>3.95</v>
+        <v>19.77</v>
       </c>
     </row>
     <row r="438" spans="1:5" customHeight="0">
       <c r="A438" s="0" t="inlineStr">
         <is>
-          <t>03-25-2025</t>
+          <t>04-14-2025</t>
         </is>
       </c>
       <c r="B438" s="0">
-        <v>162.47273</v>
+        <v>155.09091</v>
       </c>
       <c r="C438" s="0">
-        <v>7.28</v>
+        <v>10.08</v>
       </c>
       <c r="D438" s="0">
-        <v>8108.59</v>
+        <v>7273.12</v>
       </c>
       <c r="E438" s="0">
-        <v>2.84</v>
+        <v>17</v>
       </c>
     </row>
     <row r="439" spans="1:5" customHeight="0">
       <c r="A439" s="0" t="inlineStr">
         <is>
-          <t>03-26-2025</t>
+          <t>04-15-2025</t>
         </is>
       </c>
       <c r="B439" s="0">
-        <v>160.67273</v>
+        <v>158.41818</v>
       </c>
       <c r="C439" s="0">
-        <v>8.48</v>
+        <v>7.77</v>
       </c>
       <c r="D439" s="0">
-        <v>8030.68</v>
+        <v>7335.4</v>
       </c>
       <c r="E439" s="0">
-        <v>3.84</v>
+        <v>16.01</v>
       </c>
     </row>
     <row r="440" spans="1:5" customHeight="0">
       <c r="A440" s="0" t="inlineStr">
         <is>
-          <t>03-27-2025</t>
+          <t>04-16-2025</t>
         </is>
       </c>
       <c r="B440" s="0">
-        <v>160.4</v>
+        <v>158.8</v>
       </c>
       <c r="C440" s="0">
-        <v>8.67</v>
+        <v>7.51</v>
       </c>
       <c r="D440" s="0">
-        <v>7990.11</v>
+        <v>7329.97</v>
       </c>
       <c r="E440" s="0">
-        <v>4.37</v>
+        <v>16.09</v>
       </c>
     </row>
     <row r="441" spans="1:5" customHeight="0">
       <c r="A441" s="0" t="inlineStr">
         <is>
-          <t>03-28-2025</t>
+          <t>04-17-2025</t>
         </is>
       </c>
       <c r="B441" s="0">
-        <v>160.29091</v>
+        <v>157.43636</v>
       </c>
       <c r="C441" s="0">
-        <v>8.74</v>
+        <v>8.44</v>
       </c>
       <c r="D441" s="0">
-        <v>7916.08</v>
+        <v>7285.86</v>
       </c>
       <c r="E441" s="0">
-        <v>5.34</v>
+        <v>16.8</v>
       </c>
     </row>
     <row r="442" spans="1:5" customHeight="0">
       <c r="A442" s="0" t="inlineStr">
         <is>
-          <t>03-31-2025</t>
+          <t>04-22-2025</t>
         </is>
       </c>
       <c r="B442" s="0">
-        <v>159.21818</v>
+        <v>158.98182</v>
       </c>
       <c r="C442" s="0">
-        <v>9.47</v>
+        <v>7.38</v>
       </c>
       <c r="D442" s="0">
-        <v>7790.71</v>
+        <v>7326.47</v>
       </c>
       <c r="E442" s="0">
-        <v>7.04</v>
+        <v>16.15</v>
       </c>
     </row>
     <row r="443" spans="1:5" customHeight="0">
       <c r="A443" s="0" t="inlineStr">
         <is>
-          <t>04-01-2025</t>
+          <t>04-23-2025</t>
         </is>
       </c>
       <c r="B443" s="0">
-        <v>161.01818</v>
+        <v>158.81818</v>
       </c>
       <c r="C443" s="0">
-        <v>8.25</v>
+        <v>7.49</v>
       </c>
       <c r="D443" s="0">
-        <v>7876.36</v>
+        <v>7482.36</v>
       </c>
       <c r="E443" s="0">
-        <v>5.87</v>
+        <v>13.73</v>
       </c>
     </row>
     <row r="444" spans="1:5" customHeight="0">
       <c r="A444" s="0" t="inlineStr">
         <is>
-          <t>04-02-2025</t>
+          <t>04-24-2025</t>
         </is>
       </c>
       <c r="B444" s="0">
-        <v>161.92727</v>
+        <v>162.34545</v>
       </c>
       <c r="C444" s="0">
-        <v>7.64</v>
+        <v>5.16</v>
       </c>
       <c r="D444" s="0">
-        <v>7858.83</v>
+        <v>7502.78</v>
       </c>
       <c r="E444" s="0">
-        <v>6.11</v>
+        <v>13.42</v>
       </c>
     </row>
     <row r="445" spans="1:5" customHeight="0">
       <c r="A445" s="0" t="inlineStr">
         <is>
-          <t>04-03-2025</t>
+          <t>04-25-2025</t>
         </is>
       </c>
       <c r="B445" s="0">
-        <v>158.45455</v>
+        <v>162.21818</v>
       </c>
       <c r="C445" s="0">
-        <v>10</v>
+        <v>5.24</v>
       </c>
       <c r="D445" s="0">
-        <v>7598.98</v>
+        <v>7536.26</v>
       </c>
       <c r="E445" s="0">
-        <v>9.74</v>
+        <v>12.92</v>
       </c>
     </row>
     <row r="446" spans="1:5" customHeight="0">
       <c r="A446" s="0" t="inlineStr">
         <is>
-          <t>04-04-2025</t>
+          <t>04-28-2025</t>
         </is>
       </c>
       <c r="B446" s="0">
-        <v>157.45455</v>
+        <v>162</v>
       </c>
       <c r="C446" s="0">
-        <v>10.7</v>
+        <v>5.38</v>
       </c>
       <c r="D446" s="0">
-        <v>7274.95</v>
+        <v>7573.76</v>
       </c>
       <c r="E446" s="0">
-        <v>14.63</v>
+        <v>12.36</v>
       </c>
     </row>
     <row r="447" spans="1:5" customHeight="0">
       <c r="A447" s="0" t="inlineStr">
         <is>
-          <t>04-07-2025</t>
+          <t>04-29-2025</t>
         </is>
       </c>
       <c r="B447" s="0">
-        <v>146</v>
+        <v>162.56364</v>
       </c>
       <c r="C447" s="0">
-        <v>19.38</v>
+        <v>5.02</v>
       </c>
       <c r="D447" s="0">
-        <v>6927.12</v>
+        <v>7555.87</v>
       </c>
       <c r="E447" s="0">
-        <v>20.38</v>
+        <v>12.62</v>
       </c>
     </row>
     <row r="448" spans="1:5" customHeight="0">
       <c r="A448" s="0" t="inlineStr">
         <is>
-          <t>04-08-2025</t>
+          <t>04-30-2025</t>
         </is>
       </c>
       <c r="B448" s="0">
-        <v>150.92727</v>
+        <v>164.14545</v>
       </c>
       <c r="C448" s="0">
-        <v>15.49</v>
+        <v>4.01</v>
       </c>
       <c r="D448" s="0">
-        <v>7100.42</v>
+        <v>7593.87</v>
       </c>
       <c r="E448" s="0">
-        <v>17.44</v>
+        <v>12.06</v>
       </c>
     </row>
     <row r="449" spans="1:5" customHeight="0">
       <c r="A449" s="0" t="inlineStr">
         <is>
-          <t>04-09-2025</t>
+          <t>05-02-2025</t>
         </is>
       </c>
       <c r="B449" s="0">
-        <v>146.10909</v>
+        <v>168.4</v>
       </c>
       <c r="C449" s="0">
-        <v>19.29</v>
+        <v>1.38</v>
       </c>
       <c r="D449" s="0">
-        <v>6863.02</v>
+        <v>7770.48</v>
       </c>
       <c r="E449" s="0">
-        <v>21.51</v>
+        <v>9.51</v>
       </c>
     </row>
     <row r="450" spans="1:5" customHeight="0">
       <c r="A450" s="0" t="inlineStr">
         <is>
-          <t>04-10-2025</t>
+          <t>05-05-2025</t>
         </is>
       </c>
       <c r="B450" s="0">
-        <v>151.81818</v>
+        <v>167.2</v>
       </c>
       <c r="C450" s="0">
-        <v>14.81</v>
+        <v>2.11</v>
       </c>
       <c r="D450" s="0">
-        <v>7126.02</v>
+        <v>7727.93</v>
       </c>
       <c r="E450" s="0">
-        <v>17.02</v>
+        <v>10.12</v>
       </c>
     </row>
     <row r="451" spans="1:5" customHeight="0">
       <c r="A451" s="0" t="inlineStr">
         <is>
-          <t>04-11-2025</t>
+          <t>05-06-2025</t>
         </is>
       </c>
       <c r="B451" s="0">
-        <v>153.03636</v>
+        <v>166.8</v>
       </c>
       <c r="C451" s="0">
-        <v>13.89</v>
+        <v>2.35</v>
       </c>
       <c r="D451" s="0">
-        <v>7104.8</v>
+        <v>7696.92</v>
       </c>
       <c r="E451" s="0">
-        <v>17.37</v>
+        <v>10.56</v>
       </c>
     </row>
     <row r="452" spans="1:5" customHeight="0">
       <c r="A452" s="0" t="inlineStr">
         <is>
-          <t>04-14-2025</t>
+          <t>05-07-2025</t>
         </is>
       </c>
       <c r="B452" s="0">
-        <v>155.09091</v>
+        <v>165.92727</v>
       </c>
       <c r="C452" s="0">
-        <v>12.39</v>
+        <v>2.89</v>
       </c>
       <c r="D452" s="0">
-        <v>7273.12</v>
+        <v>7626.84</v>
       </c>
       <c r="E452" s="0">
-        <v>14.65</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="453" spans="1:5" customHeight="0">
       <c r="A453" s="0" t="inlineStr">
         <is>
-          <t>04-15-2025</t>
+          <t>05-08-2025</t>
         </is>
       </c>
       <c r="B453" s="0">
-        <v>158.41818</v>
+        <v>166.10909</v>
       </c>
       <c r="C453" s="0">
-        <v>10.03</v>
+        <v>2.78</v>
       </c>
       <c r="D453" s="0">
-        <v>7335.4</v>
+        <v>7694.44</v>
       </c>
       <c r="E453" s="0">
-        <v>13.68</v>
+        <v>10.59</v>
       </c>
     </row>
     <row r="454" spans="1:5" customHeight="0">
       <c r="A454" s="0" t="inlineStr">
         <is>
-          <t>04-16-2025</t>
+          <t>05-09-2025</t>
         </is>
       </c>
       <c r="B454" s="0">
-        <v>158.8</v>
+        <v>167.18182</v>
       </c>
       <c r="C454" s="0">
-        <v>9.76</v>
+        <v>2.12</v>
       </c>
       <c r="D454" s="0">
-        <v>7329.97</v>
+        <v>7743.75</v>
       </c>
       <c r="E454" s="0">
-        <v>13.77</v>
+        <v>9.89</v>
       </c>
     </row>
     <row r="455" spans="1:5" customHeight="0">
       <c r="A455" s="0" t="inlineStr">
         <is>
-          <t>04-17-2025</t>
+          <t>05-12-2025</t>
         </is>
       </c>
       <c r="B455" s="0">
-        <v>157.43636</v>
+        <v>164.8</v>
       </c>
       <c r="C455" s="0">
-        <v>10.71</v>
+        <v>3.59</v>
       </c>
       <c r="D455" s="0">
-        <v>7285.86</v>
+        <v>7850.1</v>
       </c>
       <c r="E455" s="0">
-        <v>14.45</v>
+        <v>8.4</v>
       </c>
     </row>
     <row r="456" spans="1:5" customHeight="0">
       <c r="A456" s="0" t="inlineStr">
         <is>
-          <t>04-22-2025</t>
+          <t>05-13-2025</t>
         </is>
       </c>
       <c r="B456" s="0">
-        <v>158.98182</v>
+        <v>165.56364</v>
       </c>
       <c r="C456" s="0">
-        <v>9.64</v>
+        <v>3.11</v>
       </c>
       <c r="D456" s="0">
-        <v>7326.47</v>
+        <v>7873.83</v>
       </c>
       <c r="E456" s="0">
-        <v>13.82</v>
+        <v>8.07</v>
       </c>
     </row>
     <row r="457" spans="1:5" customHeight="0">
       <c r="A457" s="0" t="inlineStr">
         <is>
-          <t>04-23-2025</t>
+          <t>05-14-2025</t>
         </is>
       </c>
       <c r="B457" s="0">
-        <v>158.81818</v>
+        <v>166.18182</v>
       </c>
       <c r="C457" s="0">
-        <v>9.75</v>
+        <v>2.73</v>
       </c>
       <c r="D457" s="0">
-        <v>7482.36</v>
+        <v>7836.79</v>
       </c>
       <c r="E457" s="0">
-        <v>11.45</v>
+        <v>8.59</v>
       </c>
     </row>
     <row r="458" spans="1:5" customHeight="0">
       <c r="A458" s="0" t="inlineStr">
         <is>
-          <t>04-24-2025</t>
+          <t>05-15-2025</t>
         </is>
       </c>
       <c r="B458" s="0">
-        <v>162.34545</v>
+        <v>168.50909</v>
       </c>
       <c r="C458" s="0">
-        <v>7.36</v>
+        <v>1.31</v>
       </c>
       <c r="D458" s="0">
-        <v>7502.78</v>
+        <v>7853.47</v>
       </c>
       <c r="E458" s="0">
-        <v>11.15</v>
+        <v>8.36</v>
       </c>
     </row>
     <row r="459" spans="1:5" customHeight="0">
       <c r="A459" s="0" t="inlineStr">
         <is>
-          <t>04-25-2025</t>
+          <t>05-16-2025</t>
         </is>
       </c>
       <c r="B459" s="0">
-        <v>162.21818</v>
+        <v>169.67273</v>
       </c>
       <c r="C459" s="0">
-        <v>7.45</v>
+        <v>0.62</v>
       </c>
       <c r="D459" s="0">
-        <v>7536.26</v>
+        <v>7886.69</v>
       </c>
       <c r="E459" s="0">
-        <v>10.65</v>
+        <v>7.9</v>
       </c>
     </row>
     <row r="460" spans="1:5" customHeight="0">
       <c r="A460" s="0" t="inlineStr">
         <is>
-          <t>04-28-2025</t>
+          <t>05-19-2025</t>
         </is>
       </c>
       <c r="B460" s="0">
-        <v>162</v>
+        <v>168.25455</v>
       </c>
       <c r="C460" s="0">
-        <v>7.59</v>
+        <v>1.47</v>
       </c>
       <c r="D460" s="0">
-        <v>7573.76</v>
+        <v>7883.63</v>
       </c>
       <c r="E460" s="0">
-        <v>10.1</v>
+        <v>7.94</v>
       </c>
     </row>
     <row r="461" spans="1:5" customHeight="0">
       <c r="A461" s="0" t="inlineStr">
         <is>
-          <t>04-29-2025</t>
+          <t>05-20-2025</t>
         </is>
       </c>
       <c r="B461" s="0">
-        <v>162.56364</v>
+        <v>169</v>
       </c>
       <c r="C461" s="0">
-        <v>7.22</v>
+        <v>1.02</v>
       </c>
       <c r="D461" s="0">
-        <v>7555.87</v>
+        <v>7942.42</v>
       </c>
       <c r="E461" s="0">
-        <v>10.36</v>
+        <v>7.14</v>
       </c>
     </row>
     <row r="462" spans="1:5" customHeight="0">
       <c r="A462" s="0" t="inlineStr">
         <is>
-          <t>04-30-2025</t>
+          <t>05-21-2025</t>
         </is>
       </c>
       <c r="B462" s="0">
-        <v>164.14545</v>
+        <v>168.72727</v>
       </c>
       <c r="C462" s="0">
-        <v>6.19</v>
+        <v>1.18</v>
       </c>
       <c r="D462" s="0">
-        <v>7593.87</v>
+        <v>7910.49</v>
       </c>
       <c r="E462" s="0">
-        <v>9.81</v>
+        <v>7.57</v>
       </c>
     </row>
     <row r="463" spans="1:5" customHeight="0">
       <c r="A463" s="0" t="inlineStr">
         <is>
-          <t>05-02-2025</t>
+          <t>05-22-2025</t>
         </is>
       </c>
       <c r="B463" s="0">
-        <v>168.4</v>
+        <v>168.47273</v>
       </c>
       <c r="C463" s="0">
-        <v>3.5</v>
+        <v>1.33</v>
       </c>
       <c r="D463" s="0">
-        <v>7770.48</v>
+        <v>7864.44</v>
       </c>
       <c r="E463" s="0">
-        <v>7.32</v>
+        <v>8.2</v>
       </c>
     </row>
     <row r="464" spans="1:5" customHeight="0">
       <c r="A464" s="0" t="inlineStr">
         <is>
-          <t>05-05-2025</t>
+          <t>05-23-2025</t>
         </is>
       </c>
       <c r="B464" s="0">
         <v>167.2</v>
       </c>
       <c r="C464" s="0">
-        <v>4.25</v>
+        <v>2.11</v>
       </c>
       <c r="D464" s="0">
-        <v>7727.93</v>
+        <v>7734.4</v>
       </c>
       <c r="E464" s="0">
-        <v>7.91</v>
+        <v>10.02</v>
       </c>
     </row>
     <row r="465" spans="1:5" customHeight="0">
       <c r="A465" s="0" t="inlineStr">
         <is>
-          <t>05-06-2025</t>
+          <t>05-26-2025</t>
         </is>
       </c>
       <c r="B465" s="0">
-        <v>166.8</v>
+        <v>168.65455</v>
       </c>
       <c r="C465" s="0">
-        <v>4.5</v>
+        <v>1.22</v>
       </c>
       <c r="D465" s="0">
-        <v>7696.92</v>
+        <v>7828.13</v>
       </c>
       <c r="E465" s="0">
-        <v>8.34</v>
+        <v>8.71</v>
       </c>
     </row>
     <row r="466" spans="1:5" customHeight="0">
       <c r="A466" s="0" t="inlineStr">
         <is>
-          <t>05-07-2025</t>
+          <t>05-27-2025</t>
         </is>
       </c>
       <c r="B466" s="0">
-        <v>165.92727</v>
+        <v>168.52727</v>
       </c>
       <c r="C466" s="0">
-        <v>5.05</v>
+        <v>1.3</v>
       </c>
       <c r="D466" s="0">
-        <v>7626.84</v>
+        <v>7826.79</v>
       </c>
       <c r="E466" s="0">
-        <v>9.34</v>
+        <v>8.72</v>
       </c>
     </row>
     <row r="467" spans="1:5" customHeight="0">
       <c r="A467" s="0" t="inlineStr">
         <is>
-          <t>05-08-2025</t>
+          <t>05-28-2025</t>
         </is>
       </c>
       <c r="B467" s="0">
-        <v>166.10909</v>
+        <v>166.01818</v>
       </c>
       <c r="C467" s="0">
-        <v>4.93</v>
+        <v>2.83</v>
       </c>
       <c r="D467" s="0">
-        <v>7694.44</v>
+        <v>7788.1</v>
       </c>
       <c r="E467" s="0">
-        <v>8.38</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="468" spans="1:5" customHeight="0">
       <c r="A468" s="0" t="inlineStr">
         <is>
-          <t>05-09-2025</t>
+          <t>05-29-2025</t>
         </is>
       </c>
       <c r="B468" s="0">
-        <v>167.18182</v>
+        <v>165.43636</v>
       </c>
       <c r="C468" s="0">
-        <v>4.26</v>
+        <v>3.19</v>
       </c>
       <c r="D468" s="0">
-        <v>7743.75</v>
+        <v>7779.72</v>
       </c>
       <c r="E468" s="0">
-        <v>7.69</v>
+        <v>9.38</v>
       </c>
     </row>
     <row r="469" spans="1:5" customHeight="0">
       <c r="A469" s="0" t="inlineStr">
         <is>
-          <t>05-12-2025</t>
+          <t>05-30-2025</t>
         </is>
       </c>
       <c r="B469" s="0">
-        <v>164.8</v>
+        <v>165.81818</v>
       </c>
       <c r="C469" s="0">
-        <v>5.76</v>
+        <v>2.96</v>
       </c>
       <c r="D469" s="0">
-        <v>7850.1</v>
+        <v>7751.89</v>
       </c>
       <c r="E469" s="0">
-        <v>6.23</v>
+        <v>9.78</v>
       </c>
     </row>
     <row r="470" spans="1:5" customHeight="0">
       <c r="A470" s="0" t="inlineStr">
         <is>
-          <t>05-13-2025</t>
+          <t>06-02-2025</t>
         </is>
       </c>
       <c r="B470" s="0">
-        <v>165.56364</v>
+        <v>166.34545</v>
       </c>
       <c r="C470" s="0">
-        <v>5.28</v>
+        <v>2.63</v>
       </c>
       <c r="D470" s="0">
-        <v>7873.83</v>
+        <v>7737.2</v>
       </c>
       <c r="E470" s="0">
-        <v>5.91</v>
+        <v>9.98</v>
       </c>
     </row>
     <row r="471" spans="1:5" customHeight="0">
       <c r="A471" s="0" t="inlineStr">
         <is>
-          <t>05-14-2025</t>
+          <t>06-03-2025</t>
         </is>
       </c>
       <c r="B471" s="0">
-        <v>166.18182</v>
+        <v>165.45455</v>
       </c>
       <c r="C471" s="0">
-        <v>4.89</v>
+        <v>3.18</v>
       </c>
       <c r="D471" s="0">
-        <v>7836.79</v>
+        <v>7763.84</v>
       </c>
       <c r="E471" s="0">
-        <v>6.41</v>
+        <v>9.61</v>
       </c>
     </row>
     <row r="472" spans="1:5" customHeight="0">
       <c r="A472" s="0" t="inlineStr">
         <is>
-          <t>05-15-2025</t>
+          <t>06-04-2025</t>
         </is>
       </c>
       <c r="B472" s="0">
-        <v>168.50909</v>
+        <v>167.54545</v>
       </c>
       <c r="C472" s="0">
-        <v>3.44</v>
+        <v>1.89</v>
       </c>
       <c r="D472" s="0">
-        <v>7853.47</v>
+        <v>7804.67</v>
       </c>
       <c r="E472" s="0">
-        <v>6.18</v>
+        <v>9.03</v>
       </c>
     </row>
     <row r="473" spans="1:5" customHeight="0">
       <c r="A473" s="0" t="inlineStr">
         <is>
-          <t>05-16-2025</t>
+          <t>06-05-2025</t>
         </is>
       </c>
       <c r="B473" s="0">
-        <v>169.67273</v>
+        <v>167.56364</v>
       </c>
       <c r="C473" s="0">
-        <v>2.73</v>
+        <v>1.88</v>
       </c>
       <c r="D473" s="0">
-        <v>7886.69</v>
+        <v>7790.27</v>
       </c>
       <c r="E473" s="0">
-        <v>5.73</v>
+        <v>9.23</v>
       </c>
     </row>
     <row r="474" spans="1:5" customHeight="0">
       <c r="A474" s="0" t="inlineStr">
         <is>
-          <t>05-19-2025</t>
+          <t>06-06-2025</t>
         </is>
       </c>
       <c r="B474" s="0">
-        <v>168.25455</v>
+        <v>166.78182</v>
       </c>
       <c r="C474" s="0">
-        <v>3.59</v>
+        <v>2.36</v>
       </c>
       <c r="D474" s="0">
-        <v>7883.63</v>
+        <v>7804.87</v>
       </c>
       <c r="E474" s="0">
-        <v>5.78</v>
+        <v>9.03</v>
       </c>
     </row>
     <row r="475" spans="1:5" customHeight="0">
       <c r="A475" s="0" t="inlineStr">
         <is>
-          <t>05-20-2025</t>
+          <t>06-09-2025</t>
         </is>
       </c>
       <c r="B475" s="0">
-        <v>169</v>
+        <v>166.16364</v>
       </c>
       <c r="C475" s="0">
-        <v>3.14</v>
+        <v>2.74</v>
       </c>
       <c r="D475" s="0">
-        <v>7942.42</v>
+        <v>7791.47</v>
       </c>
       <c r="E475" s="0">
-        <v>4.99</v>
+        <v>9.22</v>
       </c>
     </row>
     <row r="476" spans="1:5" customHeight="0">
       <c r="A476" s="0" t="inlineStr">
         <is>
-          <t>05-21-2025</t>
+          <t>06-10-2025</t>
         </is>
       </c>
       <c r="B476" s="0">
-        <v>168.72727</v>
+        <v>167.10909</v>
       </c>
       <c r="C476" s="0">
-        <v>3.3</v>
+        <v>2.16</v>
       </c>
       <c r="D476" s="0">
-        <v>7910.49</v>
+        <v>7804.33</v>
       </c>
       <c r="E476" s="0">
-        <v>5.42</v>
+        <v>9.04</v>
       </c>
     </row>
     <row r="477" spans="1:5" customHeight="0">
       <c r="A477" s="0" t="inlineStr">
         <is>
-          <t>05-22-2025</t>
+          <t>06-11-2025</t>
         </is>
       </c>
       <c r="B477" s="0">
-        <v>168.47273</v>
+        <v>167.43636</v>
       </c>
       <c r="C477" s="0">
-        <v>3.46</v>
+        <v>1.96</v>
       </c>
       <c r="D477" s="0">
-        <v>7864.44</v>
+        <v>7775.9</v>
       </c>
       <c r="E477" s="0">
-        <v>6.03</v>
+        <v>9.44</v>
       </c>
     </row>
     <row r="478" spans="1:5" customHeight="0">
       <c r="A478" s="0" t="inlineStr">
         <is>
-          <t>05-23-2025</t>
+          <t>06-12-2025</t>
         </is>
       </c>
       <c r="B478" s="0">
-        <v>167.2</v>
+        <v>167.45455</v>
       </c>
       <c r="C478" s="0">
-        <v>4.25</v>
+        <v>1.95</v>
       </c>
       <c r="D478" s="0">
-        <v>7734.4</v>
+        <v>7765.11</v>
       </c>
       <c r="E478" s="0">
-        <v>7.82</v>
+        <v>9.59</v>
       </c>
     </row>
     <row r="479" spans="1:5" customHeight="0">
       <c r="A479" s="0" t="inlineStr">
         <is>
-          <t>05-26-2025</t>
+          <t>06-13-2025</t>
         </is>
       </c>
       <c r="B479" s="0">
-        <v>168.65455</v>
+        <v>166.18182</v>
       </c>
       <c r="C479" s="0">
-        <v>3.35</v>
+        <v>2.73</v>
       </c>
       <c r="D479" s="0">
-        <v>7828.13</v>
+        <v>7684.68</v>
       </c>
       <c r="E479" s="0">
-        <v>6.53</v>
+        <v>10.74</v>
       </c>
     </row>
     <row r="480" spans="1:5" customHeight="0">
       <c r="A480" s="0" t="inlineStr">
         <is>
-          <t>05-27-2025</t>
+          <t>06-16-2025</t>
         </is>
       </c>
       <c r="B480" s="0">
-        <v>168.52727</v>
+        <v>166.83636</v>
       </c>
       <c r="C480" s="0">
-        <v>3.43</v>
+        <v>2.33</v>
       </c>
       <c r="D480" s="0">
-        <v>7826.79</v>
+        <v>7742.24</v>
       </c>
       <c r="E480" s="0">
-        <v>6.54</v>
+        <v>9.91</v>
       </c>
     </row>
     <row r="481" spans="1:5" customHeight="0">
       <c r="A481" s="0" t="inlineStr">
         <is>
-          <t>05-28-2025</t>
+          <t>06-17-2025</t>
         </is>
       </c>
       <c r="B481" s="0">
-        <v>166.01818</v>
+        <v>165.67273</v>
       </c>
       <c r="C481" s="0">
-        <v>4.99</v>
+        <v>3.05</v>
       </c>
       <c r="D481" s="0">
-        <v>7788.1</v>
+        <v>7683.73</v>
       </c>
       <c r="E481" s="0">
-        <v>7.07</v>
+        <v>10.75</v>
       </c>
     </row>
     <row r="482" spans="1:5" customHeight="0">
       <c r="A482" s="0" t="inlineStr">
         <is>
-          <t>05-29-2025</t>
+          <t>06-18-2025</t>
         </is>
       </c>
       <c r="B482" s="0">
-        <v>165.43636</v>
+        <v>164.67273</v>
       </c>
       <c r="C482" s="0">
-        <v>5.36</v>
+        <v>3.67</v>
       </c>
       <c r="D482" s="0">
-        <v>7779.72</v>
+        <v>7656.12</v>
       </c>
       <c r="E482" s="0">
-        <v>7.19</v>
+        <v>11.15</v>
       </c>
     </row>
     <row r="483" spans="1:5" customHeight="0">
       <c r="A483" s="0" t="inlineStr">
         <is>
-          <t>05-30-2025</t>
+          <t>06-19-2025</t>
         </is>
       </c>
       <c r="B483" s="0">
-        <v>165.81818</v>
+        <v>162.12727</v>
       </c>
       <c r="C483" s="0">
-        <v>5.12</v>
+        <v>5.3</v>
       </c>
       <c r="D483" s="0">
-        <v>7751.89</v>
+        <v>7553.45</v>
       </c>
       <c r="E483" s="0">
-        <v>7.57</v>
+        <v>12.66</v>
       </c>
     </row>
     <row r="484" spans="1:5" customHeight="0">
       <c r="A484" s="0" t="inlineStr">
         <is>
-          <t>06-02-2025</t>
+          <t>06-20-2025</t>
         </is>
       </c>
       <c r="B484" s="0">
-        <v>166.34545</v>
+        <v>162.50909</v>
       </c>
       <c r="C484" s="0">
-        <v>4.78</v>
+        <v>5.05</v>
       </c>
       <c r="D484" s="0">
-        <v>7737.2</v>
+        <v>7589.66</v>
       </c>
       <c r="E484" s="0">
-        <v>7.78</v>
+        <v>12.12</v>
       </c>
     </row>
     <row r="485" spans="1:5" customHeight="0">
       <c r="A485" s="0" t="inlineStr">
         <is>
-          <t>06-03-2025</t>
+          <t>06-23-2025</t>
         </is>
       </c>
       <c r="B485" s="0">
-        <v>165.45455</v>
+        <v>158.72727</v>
       </c>
       <c r="C485" s="0">
-        <v>5.35</v>
+        <v>7.56</v>
       </c>
       <c r="D485" s="0">
-        <v>7763.84</v>
+        <v>7537.57</v>
       </c>
       <c r="E485" s="0">
-        <v>7.41</v>
+        <v>12.9</v>
       </c>
     </row>
     <row r="486" spans="1:5" customHeight="0">
       <c r="A486" s="0" t="inlineStr">
         <is>
-          <t>06-04-2025</t>
+          <t>06-24-2025</t>
         </is>
       </c>
       <c r="B486" s="0">
-        <v>167.54545</v>
+        <v>160.29091</v>
       </c>
       <c r="C486" s="0">
-        <v>4.03</v>
+        <v>6.51</v>
       </c>
       <c r="D486" s="0">
-        <v>7804.67</v>
+        <v>7615.99</v>
       </c>
       <c r="E486" s="0">
-        <v>6.85</v>
+        <v>11.73</v>
       </c>
     </row>
     <row r="487" spans="1:5" customHeight="0">
       <c r="A487" s="0" t="inlineStr">
         <is>
-          <t>06-05-2025</t>
+          <t>06-25-2025</t>
         </is>
       </c>
       <c r="B487" s="0">
-        <v>167.56364</v>
+        <v>158.52727</v>
       </c>
       <c r="C487" s="0">
-        <v>4.02</v>
+        <v>7.69</v>
       </c>
       <c r="D487" s="0">
-        <v>7790.27</v>
+        <v>7558.16</v>
       </c>
       <c r="E487" s="0">
-        <v>7.04</v>
+        <v>12.59</v>
       </c>
     </row>
     <row r="488" spans="1:5" customHeight="0">
       <c r="A488" s="0" t="inlineStr">
         <is>
-          <t>06-06-2025</t>
+          <t>06-26-2025</t>
         </is>
       </c>
       <c r="B488" s="0">
-        <v>166.78182</v>
+        <v>158.25455</v>
       </c>
       <c r="C488" s="0">
-        <v>4.51</v>
+        <v>7.88</v>
       </c>
       <c r="D488" s="0">
-        <v>7804.87</v>
+        <v>7557.31</v>
       </c>
       <c r="E488" s="0">
-        <v>6.84</v>
+        <v>12.6</v>
       </c>
     </row>
     <row r="489" spans="1:5" customHeight="0">
       <c r="A489" s="0" t="inlineStr">
         <is>
-          <t>06-09-2025</t>
+          <t>06-27-2025</t>
         </is>
       </c>
       <c r="B489" s="0">
-        <v>166.16364</v>
+        <v>160.52727</v>
       </c>
       <c r="C489" s="0">
-        <v>4.9</v>
+        <v>6.35</v>
       </c>
       <c r="D489" s="0">
-        <v>7791.47</v>
+        <v>7691.55</v>
       </c>
       <c r="E489" s="0">
-        <v>7.03</v>
+        <v>10.64</v>
       </c>
     </row>
     <row r="490" spans="1:5" customHeight="0">
       <c r="A490" s="0" t="inlineStr">
         <is>
-          <t>06-10-2025</t>
+          <t>06-30-2025</t>
         </is>
       </c>
       <c r="B490" s="0">
-        <v>167.10909</v>
+        <v>159.21818</v>
       </c>
       <c r="C490" s="0">
-        <v>4.3</v>
+        <v>7.22</v>
       </c>
       <c r="D490" s="0">
-        <v>7804.33</v>
+        <v>7665.91</v>
       </c>
       <c r="E490" s="0">
-        <v>6.85</v>
+        <v>11.01</v>
       </c>
     </row>
     <row r="491" spans="1:5" customHeight="0">
       <c r="A491" s="0" t="inlineStr">
         <is>
-          <t>06-11-2025</t>
+          <t>07-01-2025</t>
         </is>
       </c>
       <c r="B491" s="0">
-        <v>167.43636</v>
+        <v>159.76364</v>
       </c>
       <c r="C491" s="0">
-        <v>4.1</v>
+        <v>6.86</v>
       </c>
       <c r="D491" s="0">
-        <v>7775.9</v>
+        <v>7662.59</v>
       </c>
       <c r="E491" s="0">
-        <v>7.24</v>
+        <v>11.05</v>
       </c>
     </row>
     <row r="492" spans="1:5" customHeight="0">
       <c r="A492" s="0" t="inlineStr">
         <is>
-          <t>06-12-2025</t>
+          <t>07-02-2025</t>
         </is>
       </c>
       <c r="B492" s="0">
-        <v>167.45455</v>
+        <v>159.89091</v>
       </c>
       <c r="C492" s="0">
-        <v>4.09</v>
+        <v>6.77</v>
       </c>
       <c r="D492" s="0">
-        <v>7765.11</v>
+        <v>7738.42</v>
       </c>
       <c r="E492" s="0">
-        <v>7.39</v>
+        <v>9.97</v>
       </c>
     </row>
     <row r="493" spans="1:5" customHeight="0">
       <c r="A493" s="0" t="inlineStr">
         <is>
-          <t>06-13-2025</t>
+          <t>07-03-2025</t>
         </is>
       </c>
       <c r="B493" s="0">
-        <v>166.18182</v>
+        <v>159.94545</v>
       </c>
       <c r="C493" s="0">
-        <v>4.89</v>
+        <v>6.74</v>
       </c>
       <c r="D493" s="0">
-        <v>7684.68</v>
+        <v>7754.55</v>
       </c>
       <c r="E493" s="0">
-        <v>8.51</v>
+        <v>9.74</v>
       </c>
     </row>
     <row r="494" spans="1:5" customHeight="0">
       <c r="A494" s="0" t="inlineStr">
         <is>
-          <t>06-16-2025</t>
+          <t>07-04-2025</t>
         </is>
       </c>
       <c r="B494" s="0">
-        <v>166.83636</v>
+        <v>159.10909</v>
       </c>
       <c r="C494" s="0">
-        <v>4.47</v>
+        <v>7.3</v>
       </c>
       <c r="D494" s="0">
-        <v>7742.24</v>
+        <v>7696.27</v>
       </c>
       <c r="E494" s="0">
-        <v>7.71</v>
+        <v>10.57</v>
       </c>
     </row>
     <row r="495" spans="1:5" customHeight="0">
       <c r="A495" s="0" t="inlineStr">
         <is>
-          <t>06-17-2025</t>
+          <t>07-07-2025</t>
         </is>
       </c>
       <c r="B495" s="0">
-        <v>165.67273</v>
+        <v>159.45455</v>
       </c>
       <c r="C495" s="0">
-        <v>5.21</v>
+        <v>7.06</v>
       </c>
       <c r="D495" s="0">
-        <v>7683.73</v>
+        <v>7723.47</v>
       </c>
       <c r="E495" s="0">
-        <v>8.53</v>
+        <v>10.18</v>
       </c>
     </row>
     <row r="496" spans="1:5" customHeight="0">
       <c r="A496" s="0" t="inlineStr">
         <is>
-          <t>06-18-2025</t>
+          <t>07-08-2025</t>
         </is>
       </c>
       <c r="B496" s="0">
-        <v>164.67273</v>
+        <v>159.09091</v>
       </c>
       <c r="C496" s="0">
-        <v>5.85</v>
+        <v>7.31</v>
       </c>
       <c r="D496" s="0">
-        <v>7656.12</v>
+        <v>7766.71</v>
       </c>
       <c r="E496" s="0">
-        <v>8.92</v>
+        <v>9.57</v>
       </c>
     </row>
     <row r="497" spans="1:5" customHeight="0">
       <c r="A497" s="0" t="inlineStr">
         <is>
-          <t>06-19-2025</t>
+          <t>07-09-2025</t>
         </is>
       </c>
       <c r="B497" s="0">
-        <v>162.12727</v>
+        <v>160.83636</v>
       </c>
       <c r="C497" s="0">
-        <v>7.51</v>
+        <v>6.15</v>
       </c>
       <c r="D497" s="0">
-        <v>7553.45</v>
+        <v>7878.46</v>
       </c>
       <c r="E497" s="0">
-        <v>10.4</v>
+        <v>8.01</v>
       </c>
     </row>
     <row r="498" spans="1:5" customHeight="0">
       <c r="A498" s="0" t="inlineStr">
         <is>
-          <t>06-20-2025</t>
+          <t>07-10-2025</t>
         </is>
       </c>
       <c r="B498" s="0">
-        <v>162.50909</v>
+        <v>160.45455</v>
       </c>
       <c r="C498" s="0">
-        <v>7.26</v>
+        <v>6.4</v>
       </c>
       <c r="D498" s="0">
-        <v>7589.66</v>
+        <v>7902.25</v>
       </c>
       <c r="E498" s="0">
-        <v>9.87</v>
+        <v>7.69</v>
       </c>
     </row>
     <row r="499" spans="1:5" customHeight="0">
       <c r="A499" s="0" t="inlineStr">
         <is>
-          <t>06-23-2025</t>
+          <t>07-11-2025</t>
         </is>
       </c>
       <c r="B499" s="0">
-        <v>158.72727</v>
+        <v>159.18182</v>
       </c>
       <c r="C499" s="0">
-        <v>9.81</v>
+        <v>7.25</v>
       </c>
       <c r="D499" s="0">
-        <v>7537.57</v>
+        <v>7829.29</v>
       </c>
       <c r="E499" s="0">
-        <v>10.63</v>
+        <v>8.69</v>
       </c>
     </row>
     <row r="500" spans="1:5" customHeight="0">
       <c r="A500" s="0" t="inlineStr">
         <is>
-          <t>06-24-2025</t>
+          <t>07-14-2025</t>
         </is>
       </c>
       <c r="B500" s="0">
-        <v>160.29091</v>
+        <v>158.96364</v>
       </c>
       <c r="C500" s="0">
-        <v>8.74</v>
+        <v>7.4</v>
       </c>
       <c r="D500" s="0">
-        <v>7615.99</v>
+        <v>7808.17</v>
       </c>
       <c r="E500" s="0">
-        <v>9.49</v>
+        <v>8.98</v>
       </c>
     </row>
     <row r="501" spans="1:5" customHeight="0">
       <c r="A501" s="0" t="inlineStr">
         <is>
-          <t>06-25-2025</t>
+          <t>07-15-2025</t>
         </is>
       </c>
       <c r="B501" s="0">
-        <v>158.52727</v>
+        <v>158</v>
       </c>
       <c r="C501" s="0">
-        <v>9.95</v>
+        <v>8.05</v>
       </c>
       <c r="D501" s="0">
-        <v>7558.16</v>
+        <v>7766.21</v>
       </c>
       <c r="E501" s="0">
-        <v>10.33</v>
+        <v>9.57</v>
       </c>
     </row>
     <row r="502" spans="1:5" customHeight="0">
       <c r="A502" s="0" t="inlineStr">
         <is>
-          <t>06-26-2025</t>
+          <t>07-16-2025</t>
         </is>
       </c>
       <c r="B502" s="0">
-        <v>158.25455</v>
+        <v>157.4</v>
       </c>
       <c r="C502" s="0">
-        <v>10.14</v>
+        <v>8.46</v>
       </c>
       <c r="D502" s="0">
-        <v>7557.31</v>
+        <v>7722.09</v>
       </c>
       <c r="E502" s="0">
-        <v>10.34</v>
+        <v>10.2</v>
       </c>
     </row>
     <row r="503" spans="1:5" customHeight="0">
       <c r="A503" s="0" t="inlineStr">
         <is>
-          <t>06-27-2025</t>
+          <t>07-17-2025</t>
         </is>
       </c>
       <c r="B503" s="0">
-        <v>160.52727</v>
+        <v>158.16364</v>
       </c>
       <c r="C503" s="0">
-        <v>8.58</v>
+        <v>7.94</v>
       </c>
       <c r="D503" s="0">
-        <v>7691.55</v>
+        <v>7822</v>
       </c>
       <c r="E503" s="0">
-        <v>8.42</v>
+        <v>8.79</v>
       </c>
     </row>
     <row r="504" spans="1:5" customHeight="0">
       <c r="A504" s="0" t="inlineStr">
         <is>
-          <t>06-30-2025</t>
+          <t>07-18-2025</t>
         </is>
       </c>
       <c r="B504" s="0">
-        <v>159.21818</v>
+        <v>156.36364</v>
       </c>
       <c r="C504" s="0">
-        <v>9.47</v>
+        <v>9.18</v>
       </c>
       <c r="D504" s="0">
-        <v>7665.91</v>
+        <v>7822.67</v>
       </c>
       <c r="E504" s="0">
         <v>8.78</v>
       </c>
     </row>
     <row r="505" spans="1:5" customHeight="0">
       <c r="A505" s="0" t="inlineStr">
         <is>
-          <t>07-01-2025</t>
+          <t>07-21-2025</t>
         </is>
       </c>
       <c r="B505" s="0">
-        <v>159.76364</v>
+        <v>156.49091</v>
       </c>
       <c r="C505" s="0">
-        <v>9.1</v>
+        <v>9.09</v>
       </c>
       <c r="D505" s="0">
-        <v>7662.59</v>
+        <v>7798.22</v>
       </c>
       <c r="E505" s="0">
-        <v>8.83</v>
+        <v>9.12</v>
       </c>
     </row>
     <row r="506" spans="1:5" customHeight="0">
       <c r="A506" s="0" t="inlineStr">
         <is>
-          <t>07-02-2025</t>
+          <t>07-22-2025</t>
         </is>
       </c>
       <c r="B506" s="0">
-        <v>159.89091</v>
+        <v>156.01818</v>
       </c>
       <c r="C506" s="0">
-        <v>9.01</v>
+        <v>9.42</v>
       </c>
       <c r="D506" s="0">
-        <v>7738.42</v>
+        <v>7744.41</v>
       </c>
       <c r="E506" s="0">
-        <v>7.76</v>
+        <v>9.88</v>
       </c>
     </row>
     <row r="507" spans="1:5" customHeight="0">
       <c r="A507" s="0" t="inlineStr">
         <is>
-          <t>07-03-2025</t>
+          <t>07-23-2025</t>
         </is>
       </c>
       <c r="B507" s="0">
-        <v>159.94545</v>
+        <v>156.58182</v>
       </c>
       <c r="C507" s="0">
-        <v>8.97</v>
+        <v>9.03</v>
       </c>
       <c r="D507" s="0">
-        <v>7754.55</v>
+        <v>7850.43</v>
       </c>
       <c r="E507" s="0">
-        <v>7.54</v>
+        <v>8.4</v>
       </c>
     </row>
     <row r="508" spans="1:5" customHeight="0">
       <c r="A508" s="0" t="inlineStr">
         <is>
-          <t>07-04-2025</t>
+          <t>07-24-2025</t>
         </is>
       </c>
       <c r="B508" s="0">
-        <v>159.10909</v>
+        <v>157.18182</v>
       </c>
       <c r="C508" s="0">
-        <v>9.55</v>
+        <v>8.61</v>
       </c>
       <c r="D508" s="0">
-        <v>7696.27</v>
+        <v>7818.28</v>
       </c>
       <c r="E508" s="0">
-        <v>8.35</v>
+        <v>8.84</v>
       </c>
     </row>
     <row r="509" spans="1:5" customHeight="0">
       <c r="A509" s="0" t="inlineStr">
         <is>
-          <t>07-07-2025</t>
+          <t>07-25-2025</t>
         </is>
       </c>
       <c r="B509" s="0">
-        <v>159.45455</v>
+        <v>156.07273</v>
       </c>
       <c r="C509" s="0">
-        <v>9.31</v>
+        <v>9.38</v>
       </c>
       <c r="D509" s="0">
-        <v>7723.47</v>
+        <v>7834.58</v>
       </c>
       <c r="E509" s="0">
-        <v>7.97</v>
+        <v>8.62</v>
       </c>
     </row>
     <row r="510" spans="1:5" customHeight="0">
       <c r="A510" s="0" t="inlineStr">
         <is>
-          <t>07-08-2025</t>
+          <t>07-28-2025</t>
         </is>
       </c>
       <c r="B510" s="0">
-        <v>159.09091</v>
+        <v>156.72727</v>
       </c>
       <c r="C510" s="0">
-        <v>9.56</v>
+        <v>8.93</v>
       </c>
       <c r="D510" s="0">
-        <v>7766.71</v>
+        <v>7800.88</v>
       </c>
       <c r="E510" s="0">
-        <v>7.37</v>
+        <v>9.09</v>
       </c>
     </row>
     <row r="511" spans="1:5" customHeight="0">
       <c r="A511" s="0" t="inlineStr">
         <is>
-          <t>07-09-2025</t>
+          <t>07-29-2025</t>
         </is>
       </c>
       <c r="B511" s="0">
-        <v>160.83636</v>
+        <v>159.38182</v>
       </c>
       <c r="C511" s="0">
-        <v>8.37</v>
+        <v>7.11</v>
       </c>
       <c r="D511" s="0">
-        <v>7878.46</v>
+        <v>7857.36</v>
       </c>
       <c r="E511" s="0">
-        <v>5.85</v>
+        <v>8.3</v>
       </c>
     </row>
     <row r="512" spans="1:5" customHeight="0">
       <c r="A512" s="0" t="inlineStr">
         <is>
-          <t>07-10-2025</t>
+          <t>07-30-2025</t>
         </is>
       </c>
       <c r="B512" s="0">
-        <v>160.45455</v>
+        <v>158.47273</v>
       </c>
       <c r="C512" s="0">
-        <v>8.63</v>
+        <v>7.73</v>
       </c>
       <c r="D512" s="0">
-        <v>7902.25</v>
+        <v>7861.96</v>
       </c>
       <c r="E512" s="0">
-        <v>5.53</v>
+        <v>8.24</v>
       </c>
     </row>
     <row r="513" spans="1:5" customHeight="0">
       <c r="A513" s="0" t="inlineStr">
         <is>
-          <t>07-11-2025</t>
+          <t>07-31-2025</t>
         </is>
       </c>
       <c r="B513" s="0">
-        <v>159.18182</v>
+        <v>157.09091</v>
       </c>
       <c r="C513" s="0">
-        <v>9.5</v>
+        <v>8.68</v>
       </c>
       <c r="D513" s="0">
-        <v>7829.29</v>
+        <v>7771.97</v>
       </c>
       <c r="E513" s="0">
-        <v>6.51</v>
+        <v>9.49</v>
       </c>
     </row>
     <row r="514" spans="1:5" customHeight="0">
       <c r="A514" s="0" t="inlineStr">
         <is>
-          <t>07-14-2025</t>
+          <t>08-01-2025</t>
         </is>
       </c>
       <c r="B514" s="0">
-        <v>158.96364</v>
+        <v>154.74545</v>
       </c>
       <c r="C514" s="0">
-        <v>9.65</v>
+        <v>10.32</v>
       </c>
       <c r="D514" s="0">
-        <v>7808.17</v>
+        <v>7546.16</v>
       </c>
       <c r="E514" s="0">
-        <v>6.8</v>
+        <v>12.77</v>
       </c>
     </row>
     <row r="515" spans="1:5" customHeight="0">
       <c r="A515" s="0" t="inlineStr">
         <is>
-          <t>07-15-2025</t>
+          <t>08-04-2025</t>
         </is>
       </c>
       <c r="B515" s="0">
-        <v>158</v>
+        <v>156.58182</v>
       </c>
       <c r="C515" s="0">
-        <v>10.32</v>
+        <v>9.03</v>
       </c>
       <c r="D515" s="0">
-        <v>7766.21</v>
+        <v>7632.01</v>
       </c>
       <c r="E515" s="0">
-        <v>7.38</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="516" spans="1:5" customHeight="0">
       <c r="A516" s="0" t="inlineStr">
         <is>
-          <t>07-16-2025</t>
+          <t>08-05-2025</t>
         </is>
       </c>
       <c r="B516" s="0">
-        <v>157.4</v>
+        <v>157.27273</v>
       </c>
       <c r="C516" s="0">
-        <v>10.74</v>
+        <v>8.55</v>
       </c>
       <c r="D516" s="0">
-        <v>7722.09</v>
+        <v>7621.04</v>
       </c>
       <c r="E516" s="0">
-        <v>7.99</v>
+        <v>11.66</v>
       </c>
     </row>
     <row r="517" spans="1:5" customHeight="0">
       <c r="A517" s="0" t="inlineStr">
         <is>
-          <t>07-17-2025</t>
+          <t>08-06-2025</t>
         </is>
       </c>
       <c r="B517" s="0">
-        <v>158.16364</v>
+        <v>156.14545</v>
       </c>
       <c r="C517" s="0">
-        <v>10.2</v>
+        <v>9.33</v>
       </c>
       <c r="D517" s="0">
-        <v>7822</v>
+        <v>7635.03</v>
       </c>
       <c r="E517" s="0">
-        <v>6.61</v>
+        <v>11.46</v>
       </c>
     </row>
     <row r="518" spans="1:5" customHeight="0">
       <c r="A518" s="0" t="inlineStr">
         <is>
-          <t>07-18-2025</t>
+          <t>08-07-2025</t>
         </is>
       </c>
       <c r="B518" s="0">
-        <v>156.36364</v>
+        <v>157.8</v>
       </c>
       <c r="C518" s="0">
-        <v>11.47</v>
+        <v>8.19</v>
       </c>
       <c r="D518" s="0">
-        <v>7822.67</v>
+        <v>7709.32</v>
       </c>
       <c r="E518" s="0">
-        <v>6.6</v>
+        <v>10.38</v>
       </c>
     </row>
     <row r="519" spans="1:5" customHeight="0">
       <c r="A519" s="0" t="inlineStr">
         <is>
-          <t>07-21-2025</t>
+          <t>08-08-2025</t>
         </is>
       </c>
       <c r="B519" s="0">
-        <v>156.49091</v>
+        <v>157.98182</v>
       </c>
       <c r="C519" s="0">
-        <v>11.38</v>
+        <v>8.06</v>
       </c>
       <c r="D519" s="0">
-        <v>7798.22</v>
+        <v>7743</v>
       </c>
       <c r="E519" s="0">
-        <v>6.93</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="520" spans="1:5" customHeight="0">
       <c r="A520" s="0" t="inlineStr">
         <is>
-          <t>07-22-2025</t>
+          <t>08-11-2025</t>
         </is>
       </c>
       <c r="B520" s="0">
-        <v>156.01818</v>
+        <v>156.81818</v>
       </c>
       <c r="C520" s="0">
-        <v>11.72</v>
+        <v>8.86</v>
       </c>
       <c r="D520" s="0">
-        <v>7744.41</v>
+        <v>7698.52</v>
       </c>
       <c r="E520" s="0">
-        <v>7.68</v>
+        <v>10.54</v>
       </c>
     </row>
     <row r="521" spans="1:5" customHeight="0">
       <c r="A521" s="0" t="inlineStr">
         <is>
-          <t>07-23-2025</t>
+          <t>08-12-2025</t>
         </is>
       </c>
       <c r="B521" s="0">
-        <v>156.58182</v>
+        <v>157.89091</v>
       </c>
       <c r="C521" s="0">
-        <v>11.32</v>
+        <v>8.13</v>
       </c>
       <c r="D521" s="0">
-        <v>7850.43</v>
+        <v>7753.42</v>
       </c>
       <c r="E521" s="0">
-        <v>6.22</v>
+        <v>9.75</v>
       </c>
     </row>
     <row r="522" spans="1:5" customHeight="0">
       <c r="A522" s="0" t="inlineStr">
         <is>
-          <t>07-24-2025</t>
+          <t>08-13-2025</t>
         </is>
       </c>
       <c r="B522" s="0">
-        <v>157.18182</v>
+        <v>159.76364</v>
       </c>
       <c r="C522" s="0">
-        <v>10.89</v>
+        <v>6.86</v>
       </c>
       <c r="D522" s="0">
-        <v>7818.28</v>
+        <v>7804.97</v>
       </c>
       <c r="E522" s="0">
-        <v>6.66</v>
+        <v>9.03</v>
       </c>
     </row>
     <row r="523" spans="1:5" customHeight="0">
       <c r="A523" s="0" t="inlineStr">
         <is>
-          <t>07-25-2025</t>
+          <t>08-14-2025</t>
         </is>
       </c>
       <c r="B523" s="0">
-        <v>156.07273</v>
+        <v>162.38182</v>
       </c>
       <c r="C523" s="0">
-        <v>11.68</v>
+        <v>5.13</v>
       </c>
       <c r="D523" s="0">
-        <v>7834.58</v>
+        <v>7870.34</v>
       </c>
       <c r="E523" s="0">
-        <v>6.44</v>
+        <v>8.12</v>
       </c>
     </row>
     <row r="524" spans="1:5" customHeight="0">
       <c r="A524" s="0" t="inlineStr">
         <is>
-          <t>07-28-2025</t>
+          <t>08-15-2025</t>
         </is>
       </c>
       <c r="B524" s="0">
-        <v>156.72727</v>
+        <v>163.83636</v>
       </c>
       <c r="C524" s="0">
-        <v>11.21</v>
+        <v>4.2</v>
       </c>
       <c r="D524" s="0">
-        <v>7800.88</v>
+        <v>7923.45</v>
       </c>
       <c r="E524" s="0">
-        <v>6.9</v>
+        <v>7.4</v>
       </c>
     </row>
     <row r="525" spans="1:5" customHeight="0">
       <c r="A525" s="0" t="inlineStr">
         <is>
-          <t>07-29-2025</t>
+          <t>08-18-2025</t>
         </is>
       </c>
       <c r="B525" s="0">
-        <v>159.38182</v>
+        <v>163.63636</v>
       </c>
       <c r="C525" s="0">
-        <v>9.36</v>
+        <v>4.33</v>
       </c>
       <c r="D525" s="0">
-        <v>7857.36</v>
+        <v>7884.05</v>
       </c>
       <c r="E525" s="0">
-        <v>6.13</v>
+        <v>7.93</v>
       </c>
     </row>
     <row r="526" spans="1:5" customHeight="0">
       <c r="A526" s="0" t="inlineStr">
         <is>
-          <t>07-30-2025</t>
+          <t>08-19-2025</t>
         </is>
       </c>
       <c r="B526" s="0">
-        <v>158.47273</v>
+        <v>166.6</v>
       </c>
       <c r="C526" s="0">
-        <v>9.99</v>
+        <v>2.47</v>
       </c>
       <c r="D526" s="0">
-        <v>7861.96</v>
+        <v>7979.08</v>
       </c>
       <c r="E526" s="0">
-        <v>6.07</v>
+        <v>6.65</v>
       </c>
     </row>
     <row r="527" spans="1:5" customHeight="0">
       <c r="A527" s="0" t="inlineStr">
         <is>
-          <t>07-31-2025</t>
+          <t>08-20-2025</t>
         </is>
       </c>
       <c r="B527" s="0">
-        <v>157.09091</v>
+        <v>168.18182</v>
       </c>
       <c r="C527" s="0">
-        <v>10.95</v>
+        <v>1.51</v>
       </c>
       <c r="D527" s="0">
-        <v>7771.97</v>
+        <v>7973.03</v>
       </c>
       <c r="E527" s="0">
-        <v>7.3</v>
+        <v>6.73</v>
       </c>
     </row>
     <row r="528" spans="1:5" customHeight="0">
       <c r="A528" s="0" t="inlineStr">
         <is>
-          <t>08-01-2025</t>
+          <t>08-21-2025</t>
         </is>
       </c>
       <c r="B528" s="0">
-        <v>154.74545</v>
+        <v>166.63636</v>
       </c>
       <c r="C528" s="0">
-        <v>12.64</v>
+        <v>2.45</v>
       </c>
       <c r="D528" s="0">
-        <v>7546.16</v>
+        <v>7938.29</v>
       </c>
       <c r="E528" s="0">
-        <v>10.51</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="529" spans="1:5" customHeight="0">
       <c r="A529" s="0" t="inlineStr">
         <is>
-          <t>08-04-2025</t>
+          <t>08-22-2025</t>
         </is>
       </c>
       <c r="B529" s="0">
-        <v>156.58182</v>
+        <v>166.47273</v>
       </c>
       <c r="C529" s="0">
-        <v>11.32</v>
+        <v>2.55</v>
       </c>
       <c r="D529" s="0">
-        <v>7632.01</v>
+        <v>7969.69</v>
       </c>
       <c r="E529" s="0">
-        <v>9.26</v>
+        <v>6.78</v>
       </c>
     </row>
     <row r="530" spans="1:5" customHeight="0">
       <c r="A530" s="0" t="inlineStr">
         <is>
-          <t>08-05-2025</t>
+          <t>08-25-2025</t>
         </is>
       </c>
       <c r="B530" s="0">
-        <v>157.27273</v>
+        <v>164.25455</v>
       </c>
       <c r="C530" s="0">
-        <v>10.83</v>
+        <v>3.94</v>
       </c>
       <c r="D530" s="0">
-        <v>7621.04</v>
+        <v>7843.04</v>
       </c>
       <c r="E530" s="0">
-        <v>9.42</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="531" spans="1:5" customHeight="0">
       <c r="A531" s="0" t="inlineStr">
         <is>
-          <t>08-06-2025</t>
+          <t>08-26-2025</t>
         </is>
       </c>
       <c r="B531" s="0">
-        <v>156.14545</v>
+        <v>160.6</v>
       </c>
       <c r="C531" s="0">
-        <v>11.63</v>
+        <v>6.3</v>
       </c>
       <c r="D531" s="0">
-        <v>7635.03</v>
+        <v>7709.81</v>
       </c>
       <c r="E531" s="0">
-        <v>9.22</v>
+        <v>10.37</v>
       </c>
     </row>
     <row r="532" spans="1:5" customHeight="0">
       <c r="A532" s="0" t="inlineStr">
         <is>
-          <t>08-07-2025</t>
+          <t>08-27-2025</t>
         </is>
       </c>
       <c r="B532" s="0">
-        <v>157.8</v>
+        <v>161.87273</v>
       </c>
       <c r="C532" s="0">
-        <v>10.46</v>
+        <v>5.47</v>
       </c>
       <c r="D532" s="0">
-        <v>7709.32</v>
+        <v>7743.93</v>
       </c>
       <c r="E532" s="0">
-        <v>8.17</v>
+        <v>9.89</v>
       </c>
     </row>
     <row r="533" spans="1:5" customHeight="0">
       <c r="A533" s="0" t="inlineStr">
         <is>
-          <t>08-08-2025</t>
+          <t>08-28-2025</t>
         </is>
       </c>
       <c r="B533" s="0">
-        <v>157.98182</v>
+        <v>161.27273</v>
       </c>
       <c r="C533" s="0">
-        <v>10.33</v>
+        <v>5.86</v>
       </c>
       <c r="D533" s="0">
-        <v>7743</v>
+        <v>7762.6</v>
       </c>
       <c r="E533" s="0">
-        <v>7.7</v>
+        <v>9.62</v>
       </c>
     </row>
     <row r="534" spans="1:5" customHeight="0">
       <c r="A534" s="0" t="inlineStr">
         <is>
-          <t>08-11-2025</t>
+          <t>08-29-2025</t>
         </is>
       </c>
       <c r="B534" s="0">
-        <v>156.81818</v>
+        <v>160.2</v>
       </c>
       <c r="C534" s="0">
-        <v>11.15</v>
+        <v>6.57</v>
       </c>
       <c r="D534" s="0">
-        <v>7698.52</v>
+        <v>7703.9</v>
       </c>
       <c r="E534" s="0">
-        <v>8.32</v>
+        <v>10.46</v>
       </c>
     </row>
     <row r="535" spans="1:5" customHeight="0">
       <c r="A535" s="0" t="inlineStr">
         <is>
-          <t>08-12-2025</t>
+          <t>09-01-2025</t>
         </is>
       </c>
       <c r="B535" s="0">
-        <v>157.89091</v>
+        <v>160.27273</v>
       </c>
       <c r="C535" s="0">
-        <v>10.39</v>
+        <v>6.52</v>
       </c>
       <c r="D535" s="0">
-        <v>7753.42</v>
+        <v>7707.9</v>
       </c>
       <c r="E535" s="0">
-        <v>7.55</v>
+        <v>10.4</v>
       </c>
     </row>
     <row r="536" spans="1:5" customHeight="0">
       <c r="A536" s="0" t="inlineStr">
         <is>
-          <t>08-13-2025</t>
+          <t>09-02-2025</t>
         </is>
       </c>
       <c r="B536" s="0">
-        <v>159.76364</v>
+        <v>159</v>
       </c>
       <c r="C536" s="0">
-        <v>9.1</v>
+        <v>7.37</v>
       </c>
       <c r="D536" s="0">
-        <v>7804.97</v>
+        <v>7654.25</v>
       </c>
       <c r="E536" s="0">
-        <v>6.84</v>
+        <v>11.18</v>
       </c>
     </row>
     <row r="537" spans="1:5" customHeight="0">
       <c r="A537" s="0" t="inlineStr">
         <is>
-          <t>08-14-2025</t>
+          <t>09-03-2025</t>
         </is>
       </c>
       <c r="B537" s="0">
-        <v>162.38182</v>
+        <v>159.76364</v>
       </c>
       <c r="C537" s="0">
-        <v>7.34</v>
+        <v>6.86</v>
       </c>
       <c r="D537" s="0">
-        <v>7870.34</v>
+        <v>7719.71</v>
       </c>
       <c r="E537" s="0">
-        <v>5.95</v>
+        <v>10.23</v>
       </c>
     </row>
     <row r="538" spans="1:5" customHeight="0">
       <c r="A538" s="0" t="inlineStr">
         <is>
-          <t>08-15-2025</t>
+          <t>09-04-2025</t>
         </is>
       </c>
       <c r="B538" s="0">
-        <v>163.83636</v>
+        <v>160.18182</v>
       </c>
       <c r="C538" s="0">
-        <v>6.39</v>
+        <v>6.58</v>
       </c>
       <c r="D538" s="0">
-        <v>7923.45</v>
+        <v>7698.92</v>
       </c>
       <c r="E538" s="0">
-        <v>5.24</v>
+        <v>10.53</v>
       </c>
     </row>
     <row r="539" spans="1:5" customHeight="0">
       <c r="A539" s="0" t="inlineStr">
         <is>
-          <t>08-18-2025</t>
+          <t>09-05-2025</t>
         </is>
       </c>
       <c r="B539" s="0">
-        <v>163.63636</v>
+        <v>159.43636</v>
       </c>
       <c r="C539" s="0">
-        <v>6.52</v>
+        <v>7.08</v>
       </c>
       <c r="D539" s="0">
-        <v>7884.05</v>
+        <v>7674.78</v>
       </c>
       <c r="E539" s="0">
-        <v>5.77</v>
+        <v>10.88</v>
       </c>
     </row>
     <row r="540" spans="1:5" customHeight="0">
       <c r="A540" s="0" t="inlineStr">
         <is>
-          <t>08-19-2025</t>
+          <t>09-08-2025</t>
         </is>
       </c>
       <c r="B540" s="0">
-        <v>166.6</v>
+        <v>160.83636</v>
       </c>
       <c r="C540" s="0">
-        <v>4.62</v>
+        <v>6.15</v>
       </c>
       <c r="D540" s="0">
-        <v>7979.08</v>
+        <v>7734.84</v>
       </c>
       <c r="E540" s="0">
-        <v>4.51</v>
+        <v>10.02</v>
       </c>
     </row>
     <row r="541" spans="1:5" customHeight="0">
       <c r="A541" s="0" t="inlineStr">
         <is>
-          <t>08-20-2025</t>
+          <t>09-09-2025</t>
         </is>
       </c>
       <c r="B541" s="0">
-        <v>168.18182</v>
+        <v>160.89091</v>
       </c>
       <c r="C541" s="0">
-        <v>3.64</v>
+        <v>6.11</v>
       </c>
       <c r="D541" s="0">
-        <v>7973.03</v>
+        <v>7749.39</v>
       </c>
       <c r="E541" s="0">
-        <v>4.59</v>
+        <v>9.81</v>
       </c>
     </row>
     <row r="542" spans="1:5" customHeight="0">
       <c r="A542" s="0" t="inlineStr">
         <is>
-          <t>08-21-2025</t>
+          <t>09-10-2025</t>
         </is>
       </c>
       <c r="B542" s="0">
-        <v>166.63636</v>
+        <v>158.61818</v>
       </c>
       <c r="C542" s="0">
-        <v>4.6</v>
+        <v>7.63</v>
       </c>
       <c r="D542" s="0">
-        <v>7938.29</v>
+        <v>7761.32</v>
       </c>
       <c r="E542" s="0">
-        <v>5.05</v>
+        <v>9.64</v>
       </c>
     </row>
     <row r="543" spans="1:5" customHeight="0">
       <c r="A543" s="0" t="inlineStr">
         <is>
-          <t>08-22-2025</t>
+          <t>09-11-2025</t>
         </is>
       </c>
       <c r="B543" s="0">
-        <v>166.47273</v>
+        <v>161.10909</v>
       </c>
       <c r="C543" s="0">
-        <v>4.7</v>
+        <v>5.97</v>
       </c>
       <c r="D543" s="0">
-        <v>7969.69</v>
+        <v>7823.52</v>
       </c>
       <c r="E543" s="0">
-        <v>4.63</v>
+        <v>8.77</v>
       </c>
     </row>
     <row r="544" spans="1:5" customHeight="0">
       <c r="A544" s="0" t="inlineStr">
         <is>
-          <t>08-25-2025</t>
+          <t>09-12-2025</t>
         </is>
       </c>
       <c r="B544" s="0">
-        <v>164.25455</v>
+        <v>161.12727</v>
       </c>
       <c r="C544" s="0">
-        <v>6.12</v>
+        <v>5.95</v>
       </c>
       <c r="D544" s="0">
-        <v>7843.04</v>
+        <v>7825.24</v>
       </c>
       <c r="E544" s="0">
-        <v>6.32</v>
+        <v>8.75</v>
       </c>
     </row>
     <row r="545" spans="1:5" customHeight="0">
       <c r="A545" s="0" t="inlineStr">
         <is>
-          <t>08-26-2025</t>
+          <t>09-15-2025</t>
         </is>
       </c>
       <c r="B545" s="0">
-        <v>160.6</v>
+        <v>161.05455</v>
       </c>
       <c r="C545" s="0">
-        <v>8.53</v>
+        <v>6</v>
       </c>
       <c r="D545" s="0">
-        <v>7709.81</v>
+        <v>7896.93</v>
       </c>
       <c r="E545" s="0">
-        <v>8.16</v>
+        <v>7.76</v>
       </c>
     </row>
     <row r="546" spans="1:5" customHeight="0">
       <c r="A546" s="0" t="inlineStr">
         <is>
-          <t>08-27-2025</t>
+          <t>09-16-2025</t>
         </is>
       </c>
       <c r="B546" s="0">
-        <v>161.87273</v>
+        <v>158.61818</v>
       </c>
       <c r="C546" s="0">
-        <v>7.68</v>
+        <v>7.63</v>
       </c>
       <c r="D546" s="0">
-        <v>7743.93</v>
+        <v>7818.22</v>
       </c>
       <c r="E546" s="0">
-        <v>7.68</v>
+        <v>8.84</v>
       </c>
     </row>
     <row r="547" spans="1:5" customHeight="0">
       <c r="A547" s="0" t="inlineStr">
         <is>
-          <t>08-28-2025</t>
+          <t>09-17-2025</t>
         </is>
       </c>
       <c r="B547" s="0">
-        <v>161.27273</v>
+        <v>158.32727</v>
       </c>
       <c r="C547" s="0">
-        <v>8.08</v>
+        <v>7.83</v>
       </c>
       <c r="D547" s="0">
-        <v>7762.6</v>
+        <v>7786.98</v>
       </c>
       <c r="E547" s="0">
-        <v>7.42</v>
+        <v>9.28</v>
       </c>
     </row>
     <row r="548" spans="1:5" customHeight="0">
       <c r="A548" s="0" t="inlineStr">
         <is>
-          <t>08-29-2025</t>
+          <t>09-18-2025</t>
         </is>
       </c>
       <c r="B548" s="0">
-        <v>160.2</v>
+        <v>158.74545</v>
       </c>
       <c r="C548" s="0">
-        <v>8.8</v>
+        <v>7.54</v>
       </c>
       <c r="D548" s="0">
-        <v>7703.9</v>
+        <v>7854.61</v>
       </c>
       <c r="E548" s="0">
-        <v>8.24</v>
+        <v>8.34</v>
       </c>
     </row>
     <row r="549" spans="1:5" customHeight="0">
       <c r="A549" s="0" t="inlineStr">
         <is>
-          <t>09-01-2025</t>
+          <t>09-19-2025</t>
         </is>
       </c>
       <c r="B549" s="0">
-        <v>160.27273</v>
+        <v>159.70909</v>
       </c>
       <c r="C549" s="0">
-        <v>8.75</v>
+        <v>6.89</v>
       </c>
       <c r="D549" s="0">
-        <v>7707.9</v>
+        <v>7853.59</v>
       </c>
       <c r="E549" s="0">
-        <v>8.19</v>
+        <v>8.35</v>
       </c>
     </row>
     <row r="550" spans="1:5" customHeight="0">
       <c r="A550" s="0" t="inlineStr">
         <is>
-          <t>09-02-2025</t>
+          <t>09-22-2025</t>
         </is>
       </c>
       <c r="B550" s="0">
-        <v>159</v>
+        <v>158.72727</v>
       </c>
       <c r="C550" s="0">
-        <v>9.62</v>
+        <v>7.56</v>
       </c>
       <c r="D550" s="0">
-        <v>7654.25</v>
+        <v>7830.11</v>
       </c>
       <c r="E550" s="0">
-        <v>8.95</v>
+        <v>8.68</v>
       </c>
     </row>
     <row r="551" spans="1:5" customHeight="0">
       <c r="A551" s="0" t="inlineStr">
         <is>
-          <t>09-03-2025</t>
+          <t>09-23-2025</t>
         </is>
       </c>
       <c r="B551" s="0">
-        <v>159.76364</v>
+        <v>159.4</v>
       </c>
       <c r="C551" s="0">
-        <v>9.1</v>
+        <v>7.1</v>
       </c>
       <c r="D551" s="0">
-        <v>7719.71</v>
+        <v>7872.02</v>
       </c>
       <c r="E551" s="0">
-        <v>8.02</v>
+        <v>8.1</v>
       </c>
     </row>
     <row r="552" spans="1:5" customHeight="0">
       <c r="A552" s="0" t="inlineStr">
         <is>
-          <t>09-04-2025</t>
+          <t>09-24-2025</t>
         </is>
       </c>
       <c r="B552" s="0">
-        <v>160.18182</v>
+        <v>157.56364</v>
       </c>
       <c r="C552" s="0">
-        <v>8.81</v>
+        <v>8.35</v>
       </c>
       <c r="D552" s="0">
-        <v>7698.92</v>
+        <v>7827.45</v>
       </c>
       <c r="E552" s="0">
-        <v>8.31</v>
+        <v>8.72</v>
       </c>
     </row>
     <row r="553" spans="1:5" customHeight="0">
       <c r="A553" s="0" t="inlineStr">
         <is>
-          <t>09-05-2025</t>
+          <t>09-25-2025</t>
         </is>
       </c>
       <c r="B553" s="0">
-        <v>159.43636</v>
+        <v>158.18182</v>
       </c>
       <c r="C553" s="0">
-        <v>9.32</v>
+        <v>7.93</v>
       </c>
       <c r="D553" s="0">
-        <v>7674.78</v>
+        <v>7795.42</v>
       </c>
       <c r="E553" s="0">
-        <v>8.65</v>
+        <v>9.16</v>
       </c>
     </row>
     <row r="554" spans="1:5" customHeight="0">
       <c r="A554" s="0" t="inlineStr">
         <is>
-          <t>09-08-2025</t>
+          <t>09-26-2025</t>
         </is>
       </c>
       <c r="B554" s="0">
-        <v>160.83636</v>
+        <v>159.50909</v>
       </c>
       <c r="C554" s="0">
-        <v>8.37</v>
+        <v>7.03</v>
       </c>
       <c r="D554" s="0">
-        <v>7734.84</v>
+        <v>7870.68</v>
       </c>
       <c r="E554" s="0">
-        <v>7.81</v>
+        <v>8.12</v>
       </c>
     </row>
     <row r="555" spans="1:5" customHeight="0">
       <c r="A555" s="0" t="inlineStr">
         <is>
-          <t>09-09-2025</t>
+          <t>09-29-2025</t>
         </is>
       </c>
       <c r="B555" s="0">
-        <v>160.89091</v>
+        <v>160.38182</v>
       </c>
       <c r="C555" s="0">
-        <v>8.33</v>
+        <v>6.45</v>
       </c>
       <c r="D555" s="0">
-        <v>7749.39</v>
+        <v>7880.87</v>
       </c>
       <c r="E555" s="0">
-        <v>7.61</v>
+        <v>7.98</v>
       </c>
     </row>
     <row r="556" spans="1:5" customHeight="0">
       <c r="A556" s="0" t="inlineStr">
         <is>
-          <t>09-10-2025</t>
+          <t>09-30-2025</t>
         </is>
       </c>
       <c r="B556" s="0">
-        <v>158.61818</v>
+        <v>160.78182</v>
       </c>
       <c r="C556" s="0">
-        <v>9.89</v>
+        <v>6.18</v>
       </c>
       <c r="D556" s="0">
-        <v>7761.32</v>
+        <v>7895.94</v>
       </c>
       <c r="E556" s="0">
-        <v>7.44</v>
+        <v>7.77</v>
       </c>
     </row>
     <row r="557" spans="1:5" customHeight="0">
       <c r="A557" s="0" t="inlineStr">
         <is>
-          <t>09-11-2025</t>
+          <t>10-01-2025</t>
         </is>
       </c>
       <c r="B557" s="0">
-        <v>161.10909</v>
+        <v>159.92727</v>
       </c>
       <c r="C557" s="0">
-        <v>8.19</v>
+        <v>6.75</v>
       </c>
       <c r="D557" s="0">
-        <v>7823.52</v>
+        <v>7966.95</v>
       </c>
       <c r="E557" s="0">
-        <v>6.59</v>
+        <v>6.81</v>
       </c>
     </row>
     <row r="558" spans="1:5" customHeight="0">
       <c r="A558" s="0" t="inlineStr">
         <is>
-          <t>09-12-2025</t>
+          <t>10-02-2025</t>
         </is>
       </c>
       <c r="B558" s="0">
-        <v>161.12727</v>
+        <v>160.52727</v>
       </c>
       <c r="C558" s="0">
-        <v>8.18</v>
+        <v>6.35</v>
       </c>
       <c r="D558" s="0">
-        <v>7825.24</v>
+        <v>8056.63</v>
       </c>
       <c r="E558" s="0">
-        <v>6.57</v>
+        <v>5.62</v>
       </c>
     </row>
     <row r="559" spans="1:5" customHeight="0">
       <c r="A559" s="0" t="inlineStr">
         <is>
-          <t>09-15-2025</t>
+          <t>10-03-2025</t>
         </is>
       </c>
       <c r="B559" s="0">
-        <v>161.05455</v>
+        <v>156.07273</v>
       </c>
       <c r="C559" s="0">
-        <v>8.22</v>
+        <v>9.38</v>
       </c>
       <c r="D559" s="0">
-        <v>7896.93</v>
+        <v>8081.54</v>
       </c>
       <c r="E559" s="0">
-        <v>5.6</v>
+        <v>5.3</v>
       </c>
     </row>
     <row r="560" spans="1:5" customHeight="0">
       <c r="A560" s="0" t="inlineStr">
         <is>
-          <t>09-16-2025</t>
+          <t>10-06-2025</t>
         </is>
       </c>
       <c r="B560" s="0">
-        <v>158.61818</v>
+        <v>154.6</v>
       </c>
       <c r="C560" s="0">
-        <v>9.89</v>
+        <v>10.43</v>
       </c>
       <c r="D560" s="0">
-        <v>7818.22</v>
+        <v>7971.78</v>
       </c>
       <c r="E560" s="0">
-        <v>6.66</v>
+        <v>6.75</v>
       </c>
     </row>
     <row r="561" spans="1:5" customHeight="0">
       <c r="A561" s="0" t="inlineStr">
         <is>
-          <t>09-17-2025</t>
+          <t>10-07-2025</t>
         </is>
       </c>
       <c r="B561" s="0">
-        <v>158.32727</v>
+        <v>154.05455</v>
       </c>
       <c r="C561" s="0">
-        <v>10.09</v>
+        <v>10.82</v>
       </c>
       <c r="D561" s="0">
-        <v>7786.98</v>
+        <v>7974.85</v>
       </c>
       <c r="E561" s="0">
-        <v>7.09</v>
+        <v>6.71</v>
       </c>
     </row>
     <row r="562" spans="1:5" customHeight="0">
       <c r="A562" s="0" t="inlineStr">
         <is>
-          <t>09-18-2025</t>
+          <t>10-08-2025</t>
         </is>
       </c>
       <c r="B562" s="0">
-        <v>158.74545</v>
+        <v>154.36364</v>
       </c>
       <c r="C562" s="0">
-        <v>9.8</v>
+        <v>10.6</v>
       </c>
       <c r="D562" s="0">
-        <v>7854.61</v>
+        <v>8060.13</v>
       </c>
       <c r="E562" s="0">
-        <v>6.17</v>
+        <v>5.58</v>
       </c>
     </row>
     <row r="563" spans="1:5" customHeight="0">
       <c r="A563" s="0" t="inlineStr">
         <is>
-          <t>09-19-2025</t>
+          <t>10-09-2025</t>
         </is>
       </c>
       <c r="B563" s="0">
-        <v>159.70909</v>
+        <v>155.87273</v>
       </c>
       <c r="C563" s="0">
-        <v>9.14</v>
+        <v>9.53</v>
       </c>
       <c r="D563" s="0">
-        <v>7853.59</v>
+        <v>8041.36</v>
       </c>
       <c r="E563" s="0">
-        <v>6.18</v>
+        <v>5.82</v>
       </c>
     </row>
     <row r="564" spans="1:5" customHeight="0">
       <c r="A564" s="0" t="inlineStr">
         <is>
-          <t>09-22-2025</t>
+          <t>10-10-2025</t>
         </is>
       </c>
       <c r="B564" s="0">
-        <v>158.72727</v>
+        <v>154.18182</v>
       </c>
       <c r="C564" s="0">
-        <v>9.81</v>
+        <v>10.73</v>
       </c>
       <c r="D564" s="0">
-        <v>7830.11</v>
+        <v>7918</v>
       </c>
       <c r="E564" s="0">
-        <v>6.5</v>
+        <v>7.47</v>
       </c>
     </row>
     <row r="565" spans="1:5" customHeight="0">
       <c r="A565" s="0" t="inlineStr">
         <is>
-          <t>09-23-2025</t>
+          <t>10-13-2025</t>
         </is>
       </c>
       <c r="B565" s="0">
-        <v>159.4</v>
+        <v>155.69091</v>
       </c>
       <c r="C565" s="0">
-        <v>9.35</v>
+        <v>9.65</v>
       </c>
       <c r="D565" s="0">
-        <v>7872.02</v>
+        <v>7934.26</v>
       </c>
       <c r="E565" s="0">
-        <v>5.93</v>
+        <v>7.25</v>
       </c>
     </row>
     <row r="566" spans="1:5" customHeight="0">
       <c r="A566" s="0" t="inlineStr">
         <is>
-          <t>09-24-2025</t>
+          <t>10-14-2025</t>
         </is>
       </c>
       <c r="B566" s="0">
-        <v>157.56364</v>
+        <v>155.83636</v>
       </c>
       <c r="C566" s="0">
-        <v>10.62</v>
+        <v>9.55</v>
       </c>
       <c r="D566" s="0">
-        <v>7827.45</v>
+        <v>7919.62</v>
       </c>
       <c r="E566" s="0">
-        <v>6.53</v>
+        <v>7.45</v>
       </c>
     </row>
     <row r="567" spans="1:5" customHeight="0">
       <c r="A567" s="0" t="inlineStr">
         <is>
-          <t>09-25-2025</t>
+          <t>10-15-2025</t>
         </is>
       </c>
       <c r="B567" s="0">
-        <v>158.18182</v>
+        <v>155.67273</v>
       </c>
       <c r="C567" s="0">
-        <v>10.19</v>
+        <v>9.67</v>
       </c>
       <c r="D567" s="0">
-        <v>7795.42</v>
+        <v>8077</v>
       </c>
       <c r="E567" s="0">
-        <v>6.97</v>
+        <v>5.36</v>
       </c>
     </row>
     <row r="568" spans="1:5" customHeight="0">
       <c r="A568" s="0" t="inlineStr">
         <is>
-          <t>09-26-2025</t>
+          <t>10-16-2025</t>
         </is>
       </c>
       <c r="B568" s="0">
-        <v>159.50909</v>
+        <v>158.18182</v>
       </c>
       <c r="C568" s="0">
-        <v>9.27</v>
+        <v>7.93</v>
       </c>
       <c r="D568" s="0">
-        <v>7870.68</v>
+        <v>8188.59</v>
       </c>
       <c r="E568" s="0">
-        <v>5.95</v>
+        <v>3.92</v>
       </c>
     </row>
     <row r="569" spans="1:5" customHeight="0">
       <c r="A569" s="0" t="inlineStr">
         <is>
-          <t>09-29-2025</t>
+          <t>10-17-2025</t>
         </is>
       </c>
       <c r="B569" s="0">
-        <v>160.38182</v>
+        <v>157.10909</v>
       </c>
       <c r="C569" s="0">
-        <v>8.68</v>
+        <v>8.66</v>
       </c>
       <c r="D569" s="0">
-        <v>7880.87</v>
+        <v>8174.2</v>
       </c>
       <c r="E569" s="0">
-        <v>5.81</v>
+        <v>4.1</v>
       </c>
     </row>
     <row r="570" spans="1:5" customHeight="0">
       <c r="A570" s="0" t="inlineStr">
         <is>
-          <t>09-30-2025</t>
+          <t>10-20-2025</t>
         </is>
       </c>
       <c r="B570" s="0">
-        <v>160.78182</v>
+        <v>157.49091</v>
       </c>
       <c r="C570" s="0">
-        <v>8.41</v>
+        <v>8.4</v>
       </c>
       <c r="D570" s="0">
-        <v>7895.94</v>
+        <v>8206.07</v>
       </c>
       <c r="E570" s="0">
-        <v>5.61</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="571" spans="1:5" customHeight="0">
       <c r="A571" s="0" t="inlineStr">
         <is>
-          <t>10-01-2025</t>
+          <t>10-21-2025</t>
         </is>
       </c>
       <c r="B571" s="0">
-        <v>159.92727</v>
+        <v>157.30909</v>
       </c>
       <c r="C571" s="0">
-        <v>8.99</v>
+        <v>8.53</v>
       </c>
       <c r="D571" s="0">
-        <v>7966.95</v>
+        <v>8258.86</v>
       </c>
       <c r="E571" s="0">
-        <v>4.67</v>
+        <v>3.04</v>
       </c>
     </row>
     <row r="572" spans="1:5" customHeight="0">
       <c r="A572" s="0" t="inlineStr">
         <is>
-          <t>10-02-2025</t>
+          <t>10-22-2025</t>
         </is>
       </c>
       <c r="B572" s="0">
-        <v>160.52727</v>
+        <v>156.72727</v>
       </c>
       <c r="C572" s="0">
-        <v>8.58</v>
+        <v>8.93</v>
       </c>
       <c r="D572" s="0">
-        <v>8056.63</v>
+        <v>8206.87</v>
       </c>
       <c r="E572" s="0">
-        <v>3.5</v>
+        <v>3.69</v>
       </c>
     </row>
     <row r="573" spans="1:5" customHeight="0">
       <c r="A573" s="0" t="inlineStr">
         <is>
-          <t>10-03-2025</t>
+          <t>10-23-2025</t>
         </is>
       </c>
       <c r="B573" s="0">
-        <v>156.07273</v>
+        <v>157.16364</v>
       </c>
       <c r="C573" s="0">
-        <v>11.68</v>
+        <v>8.63</v>
       </c>
       <c r="D573" s="0">
-        <v>8081.54</v>
+        <v>8225.78</v>
       </c>
       <c r="E573" s="0">
-        <v>3.19</v>
+        <v>3.45</v>
       </c>
     </row>
     <row r="574" spans="1:5" customHeight="0">
       <c r="A574" s="0" t="inlineStr">
         <is>
-          <t>10-06-2025</t>
+          <t>10-24-2025</t>
         </is>
       </c>
       <c r="B574" s="0">
-        <v>154.6</v>
+        <v>156.81818</v>
       </c>
       <c r="C574" s="0">
-        <v>12.74</v>
+        <v>8.86</v>
       </c>
       <c r="D574" s="0">
-        <v>7971.78</v>
+        <v>8225.63</v>
       </c>
       <c r="E574" s="0">
-        <v>4.61</v>
+        <v>3.45</v>
       </c>
     </row>
     <row r="575" spans="1:5" customHeight="0">
       <c r="A575" s="0" t="inlineStr">
         <is>
-          <t>10-07-2025</t>
+          <t>10-27-2025</t>
         </is>
       </c>
       <c r="B575" s="0">
-        <v>154.05455</v>
+        <v>156.69091</v>
       </c>
       <c r="C575" s="0">
-        <v>13.14</v>
+        <v>8.95</v>
       </c>
       <c r="D575" s="0">
-        <v>7974.85</v>
+        <v>8239.18</v>
       </c>
       <c r="E575" s="0">
-        <v>4.57</v>
+        <v>3.28</v>
       </c>
     </row>
     <row r="576" spans="1:5" customHeight="0">
       <c r="A576" s="0" t="inlineStr">
         <is>
-          <t>10-08-2025</t>
+          <t>10-28-2025</t>
         </is>
       </c>
       <c r="B576" s="0">
-        <v>154.36364</v>
+        <v>158.05455</v>
       </c>
       <c r="C576" s="0">
-        <v>12.92</v>
+        <v>8.01</v>
       </c>
       <c r="D576" s="0">
-        <v>8060.13</v>
+        <v>8216.58</v>
       </c>
       <c r="E576" s="0">
-        <v>3.46</v>
+        <v>3.57</v>
       </c>
     </row>
     <row r="577" spans="1:5" customHeight="0">
       <c r="A577" s="0" t="inlineStr">
         <is>
-          <t>10-09-2025</t>
+          <t>10-29-2025</t>
         </is>
       </c>
       <c r="B577" s="0">
-        <v>155.87273</v>
+        <v>154.2</v>
       </c>
       <c r="C577" s="0">
-        <v>11.82</v>
+        <v>10.71</v>
       </c>
       <c r="D577" s="0">
-        <v>8041.36</v>
+        <v>8200.88</v>
       </c>
       <c r="E577" s="0">
-        <v>3.7</v>
+        <v>3.76</v>
       </c>
     </row>
     <row r="578" spans="1:5" customHeight="0">
       <c r="A578" s="0" t="inlineStr">
         <is>
-          <t>10-10-2025</t>
+          <t>10-30-2025</t>
         </is>
       </c>
       <c r="B578" s="0">
-        <v>154.18182</v>
+        <v>155.03636</v>
       </c>
       <c r="C578" s="0">
-        <v>13.05</v>
+        <v>10.12</v>
       </c>
       <c r="D578" s="0">
-        <v>7918</v>
+        <v>8157.29</v>
       </c>
       <c r="E578" s="0">
-        <v>5.32</v>
+        <v>4.32</v>
       </c>
     </row>
     <row r="579" spans="1:5" customHeight="0">
       <c r="A579" s="0" t="inlineStr">
         <is>
-          <t>10-13-2025</t>
+          <t>10-31-2025</t>
         </is>
       </c>
       <c r="B579" s="0">
-        <v>155.69091</v>
+        <v>152.65455</v>
       </c>
       <c r="C579" s="0">
-        <v>11.95</v>
+        <v>11.83</v>
       </c>
       <c r="D579" s="0">
-        <v>7934.26</v>
+        <v>8121.07</v>
       </c>
       <c r="E579" s="0">
-        <v>5.1</v>
+        <v>4.78</v>
       </c>
     </row>
     <row r="580" spans="1:5" customHeight="0">
       <c r="A580" s="0" t="inlineStr">
         <is>
-          <t>10-14-2025</t>
+          <t>11-03-2025</t>
         </is>
       </c>
       <c r="B580" s="0">
-        <v>155.83636</v>
+        <v>152.50909</v>
       </c>
       <c r="C580" s="0">
-        <v>11.85</v>
+        <v>11.94</v>
       </c>
       <c r="D580" s="0">
-        <v>7919.62</v>
+        <v>8109.79</v>
       </c>
       <c r="E580" s="0">
-        <v>5.3</v>
+        <v>4.93</v>
       </c>
     </row>
     <row r="581" spans="1:5" customHeight="0">
       <c r="A581" s="0" t="inlineStr">
         <is>
-          <t>10-15-2025</t>
+          <t>11-04-2025</t>
         </is>
       </c>
       <c r="B581" s="0">
-        <v>155.67273</v>
+        <v>153.54545</v>
       </c>
       <c r="C581" s="0">
-        <v>11.97</v>
+        <v>11.19</v>
       </c>
       <c r="D581" s="0">
-        <v>8077</v>
+        <v>8067.53</v>
       </c>
       <c r="E581" s="0">
-        <v>3.24</v>
+        <v>5.48</v>
       </c>
     </row>
     <row r="582" spans="1:5" customHeight="0">
       <c r="A582" s="0" t="inlineStr">
         <is>
-          <t>10-16-2025</t>
+          <t>11-05-2025</t>
         </is>
       </c>
       <c r="B582" s="0">
-        <v>158.18182</v>
+        <v>153.54545</v>
       </c>
       <c r="C582" s="0">
-        <v>10.19</v>
+        <v>11.19</v>
       </c>
       <c r="D582" s="0">
-        <v>8188.59</v>
+        <v>8074.23</v>
       </c>
       <c r="E582" s="0">
-        <v>1.84</v>
+        <v>5.39</v>
       </c>
     </row>
     <row r="583" spans="1:5" customHeight="0">
       <c r="A583" s="0" t="inlineStr">
         <is>
-          <t>10-17-2025</t>
+          <t>11-06-2025</t>
         </is>
       </c>
       <c r="B583" s="0">
-        <v>157.10909</v>
+        <v>152.90909</v>
       </c>
       <c r="C583" s="0">
-        <v>10.94</v>
+        <v>11.65</v>
       </c>
       <c r="D583" s="0">
-        <v>8174.2</v>
+        <v>7964.77</v>
       </c>
       <c r="E583" s="0">
-        <v>2.02</v>
+        <v>6.84</v>
       </c>
     </row>
     <row r="584" spans="1:5" customHeight="0">
       <c r="A584" s="0" t="inlineStr">
         <is>
-          <t>10-20-2025</t>
+          <t>11-07-2025</t>
         </is>
       </c>
       <c r="B584" s="0">
-        <v>157.49091</v>
+        <v>153.92727</v>
       </c>
       <c r="C584" s="0">
-        <v>10.67</v>
+        <v>10.91</v>
       </c>
       <c r="D584" s="0">
-        <v>8206.07</v>
+        <v>7950.18</v>
       </c>
       <c r="E584" s="0">
-        <v>1.62</v>
+        <v>7.04</v>
       </c>
     </row>
     <row r="585" spans="1:5" customHeight="0">
       <c r="A585" s="0" t="inlineStr">
         <is>
-          <t>10-21-2025</t>
+          <t>11-10-2025</t>
         </is>
       </c>
       <c r="B585" s="0">
-        <v>157.30909</v>
+        <v>154.30909</v>
       </c>
       <c r="C585" s="0">
-        <v>10.8</v>
+        <v>10.64</v>
       </c>
       <c r="D585" s="0">
-        <v>8258.86</v>
+        <v>8055.51</v>
       </c>
       <c r="E585" s="0">
-        <v>0.97</v>
+        <v>5.64</v>
       </c>
     </row>
     <row r="586" spans="1:5" customHeight="0">
       <c r="A586" s="0" t="inlineStr">
         <is>
-          <t>10-22-2025</t>
+          <t>11-11-2025</t>
         </is>
       </c>
       <c r="B586" s="0">
-        <v>156.72727</v>
+        <v>156</v>
       </c>
       <c r="C586" s="0">
-        <v>11.21</v>
+        <v>9.44</v>
       </c>
       <c r="D586" s="0">
-        <v>8206.87</v>
+        <v>8156.23</v>
       </c>
       <c r="E586" s="0">
-        <v>1.61</v>
+        <v>4.33</v>
       </c>
     </row>
     <row r="587" spans="1:5" customHeight="0">
       <c r="A587" s="0" t="inlineStr">
         <is>
-          <t>10-23-2025</t>
+          <t>11-12-2025</t>
         </is>
       </c>
       <c r="B587" s="0">
-        <v>157.16364</v>
+        <v>156.63636</v>
       </c>
       <c r="C587" s="0">
-        <v>10.9</v>
+        <v>8.99</v>
       </c>
       <c r="D587" s="0">
-        <v>8225.78</v>
+        <v>8241.24</v>
       </c>
       <c r="E587" s="0">
-        <v>1.38</v>
+        <v>3.26</v>
       </c>
     </row>
     <row r="588" spans="1:5" customHeight="0">
       <c r="A588" s="0" t="inlineStr">
         <is>
-          <t>10-24-2025</t>
+          <t>11-13-2025</t>
         </is>
       </c>
       <c r="B588" s="0">
-        <v>156.81818</v>
+        <v>157.45455</v>
       </c>
       <c r="C588" s="0">
-        <v>11.15</v>
+        <v>8.42</v>
       </c>
       <c r="D588" s="0">
-        <v>8225.63</v>
+        <v>8232.49</v>
       </c>
       <c r="E588" s="0">
-        <v>1.38</v>
+        <v>3.37</v>
       </c>
     </row>
     <row r="589" spans="1:5" customHeight="0">
       <c r="A589" s="0" t="inlineStr">
         <is>
-          <t>10-27-2025</t>
+          <t>11-14-2025</t>
         </is>
       </c>
       <c r="B589" s="0">
-        <v>156.69091</v>
+        <v>155.52727</v>
       </c>
       <c r="C589" s="0">
-        <v>11.24</v>
+        <v>9.77</v>
       </c>
       <c r="D589" s="0">
-        <v>8239.18</v>
+        <v>8170.09</v>
       </c>
       <c r="E589" s="0">
-        <v>1.21</v>
+        <v>4.16</v>
       </c>
     </row>
     <row r="590" spans="1:5" customHeight="0">
       <c r="A590" s="0" t="inlineStr">
         <is>
-          <t>10-28-2025</t>
+          <t>11-17-2025</t>
         </is>
       </c>
       <c r="B590" s="0">
-        <v>158.05455</v>
+        <v>154.18182</v>
       </c>
       <c r="C590" s="0">
-        <v>10.28</v>
+        <v>10.73</v>
       </c>
       <c r="D590" s="0">
-        <v>8216.58</v>
+        <v>8119.02</v>
       </c>
       <c r="E590" s="0">
-        <v>1.49</v>
+        <v>4.81</v>
       </c>
     </row>
     <row r="591" spans="1:5" customHeight="0">
       <c r="A591" s="0" t="inlineStr">
         <is>
-          <t>10-29-2025</t>
+          <t>11-18-2025</t>
         </is>
       </c>
       <c r="B591" s="0">
-        <v>154.2</v>
+        <v>150.85455</v>
       </c>
       <c r="C591" s="0">
-        <v>13.04</v>
+        <v>13.17</v>
       </c>
       <c r="D591" s="0">
-        <v>8200.88</v>
+        <v>7967.93</v>
       </c>
       <c r="E591" s="0">
-        <v>1.68</v>
+        <v>6.8</v>
       </c>
     </row>
     <row r="592" spans="1:5" customHeight="0">
       <c r="A592" s="0" t="inlineStr">
         <is>
-          <t>10-30-2025</t>
+          <t>11-19-2025</t>
         </is>
       </c>
       <c r="B592" s="0">
-        <v>155.03636</v>
+        <v>150.45455</v>
       </c>
       <c r="C592" s="0">
-        <v>12.43</v>
+        <v>13.47</v>
       </c>
       <c r="D592" s="0">
-        <v>8157.29</v>
+        <v>7953.77</v>
       </c>
       <c r="E592" s="0">
-        <v>2.23</v>
+        <v>6.99</v>
       </c>
     </row>
     <row r="593" spans="1:5" customHeight="0">
       <c r="A593" s="0" t="inlineStr">
         <is>
-          <t>10-31-2025</t>
+          <t>11-20-2025</t>
         </is>
       </c>
       <c r="B593" s="0">
-        <v>152.65455</v>
+        <v>150.63636</v>
       </c>
       <c r="C593" s="0">
-        <v>14.18</v>
+        <v>13.33</v>
       </c>
       <c r="D593" s="0">
-        <v>8121.07</v>
+        <v>7981.07</v>
       </c>
       <c r="E593" s="0">
-        <v>2.68</v>
+        <v>6.62</v>
       </c>
     </row>
     <row r="594" spans="1:5" customHeight="0">
       <c r="A594" s="0" t="inlineStr">
         <is>
-          <t>11-03-2025</t>
+          <t>11-21-2025</t>
         </is>
       </c>
       <c r="B594" s="0">
-        <v>152.50909</v>
+        <v>150.85455</v>
       </c>
       <c r="C594" s="0">
-        <v>14.29</v>
+        <v>13.17</v>
       </c>
       <c r="D594" s="0">
-        <v>8109.79</v>
+        <v>7982.65</v>
       </c>
       <c r="E594" s="0">
-        <v>2.83</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="595" spans="1:5" customHeight="0">
       <c r="A595" s="0" t="inlineStr">
         <is>
-          <t>11-04-2025</t>
+          <t>11-24-2025</t>
         </is>
       </c>
       <c r="B595" s="0">
-        <v>153.54545</v>
+        <v>149.47273</v>
       </c>
       <c r="C595" s="0">
-        <v>13.52</v>
+        <v>14.21</v>
       </c>
       <c r="D595" s="0">
-        <v>8067.53</v>
+        <v>7959.67</v>
       </c>
       <c r="E595" s="0">
-        <v>3.36</v>
+        <v>6.91</v>
       </c>
     </row>
     <row r="596" spans="1:5" customHeight="0">
       <c r="A596" s="0" t="inlineStr">
         <is>
-          <t>11-05-2025</t>
+          <t>11-25-2025</t>
         </is>
       </c>
       <c r="B596" s="0">
-        <v>153.54545</v>
+        <v>149.47273</v>
       </c>
       <c r="C596" s="0">
-        <v>13.52</v>
+        <v>14.21</v>
       </c>
       <c r="D596" s="0">
-        <v>8074.23</v>
+        <v>8025.8</v>
       </c>
       <c r="E596" s="0">
-        <v>3.28</v>
+        <v>6.03</v>
       </c>
     </row>
     <row r="597" spans="1:5" customHeight="0">
       <c r="A597" s="0" t="inlineStr">
         <is>
-          <t>11-06-2025</t>
+          <t>11-26-2025</t>
         </is>
       </c>
       <c r="B597" s="0">
-        <v>152.90909</v>
+        <v>150</v>
       </c>
       <c r="C597" s="0">
-        <v>13.99</v>
+        <v>13.81</v>
       </c>
       <c r="D597" s="0">
-        <v>7964.77</v>
+        <v>8096.43</v>
       </c>
       <c r="E597" s="0">
-        <v>4.7</v>
+        <v>5.1</v>
       </c>
     </row>
     <row r="598" spans="1:5" customHeight="0">
       <c r="A598" s="0" t="inlineStr">
         <is>
-          <t>11-07-2025</t>
+          <t>11-27-2025</t>
         </is>
       </c>
       <c r="B598" s="0">
-        <v>153.92727</v>
+        <v>149.58182</v>
       </c>
       <c r="C598" s="0">
-        <v>13.24</v>
+        <v>14.13</v>
       </c>
       <c r="D598" s="0">
-        <v>7950.18</v>
+        <v>8099.47</v>
       </c>
       <c r="E598" s="0">
-        <v>4.89</v>
+        <v>5.06</v>
       </c>
     </row>
     <row r="599" spans="1:5" customHeight="0">
       <c r="A599" s="0" t="inlineStr">
         <is>
-          <t>11-10-2025</t>
+          <t>11-28-2025</t>
         </is>
       </c>
       <c r="B599" s="0">
-        <v>154.30909</v>
+        <v>150.10909</v>
       </c>
       <c r="C599" s="0">
-        <v>12.96</v>
+        <v>13.73</v>
       </c>
       <c r="D599" s="0">
-        <v>8055.51</v>
+        <v>8122.71</v>
       </c>
       <c r="E599" s="0">
-        <v>3.52</v>
+        <v>4.76</v>
       </c>
     </row>
     <row r="600" spans="1:5" customHeight="0">
       <c r="A600" s="0" t="inlineStr">
         <is>
-          <t>11-11-2025</t>
+          <t>12-01-2025</t>
         </is>
       </c>
       <c r="B600" s="0">
-        <v>156</v>
+        <v>150.83636</v>
       </c>
       <c r="C600" s="0">
-        <v>11.73</v>
+        <v>13.18</v>
       </c>
       <c r="D600" s="0">
-        <v>8156.23</v>
+        <v>8097</v>
       </c>
       <c r="E600" s="0">
-        <v>2.24</v>
+        <v>5.1</v>
       </c>
     </row>
     <row r="601" spans="1:5" customHeight="0">
       <c r="A601" s="0" t="inlineStr">
         <is>
-          <t>11-12-2025</t>
+          <t>12-02-2025</t>
         </is>
       </c>
       <c r="B601" s="0">
-        <v>156.63636</v>
+        <v>149.34545</v>
       </c>
       <c r="C601" s="0">
-        <v>11.28</v>
+        <v>14.31</v>
       </c>
       <c r="D601" s="0">
-        <v>8241.24</v>
+        <v>8074.61</v>
       </c>
       <c r="E601" s="0">
-        <v>1.19</v>
+        <v>5.39</v>
       </c>
     </row>
     <row r="602" spans="1:5" customHeight="0">
       <c r="A602" s="0" t="inlineStr">
         <is>
-          <t>11-13-2025</t>
+          <t>12-03-2025</t>
         </is>
       </c>
       <c r="B602" s="0">
-        <v>157.45455</v>
+        <v>148.87273</v>
       </c>
       <c r="C602" s="0">
-        <v>10.7</v>
+        <v>14.68</v>
       </c>
       <c r="D602" s="0">
-        <v>8232.49</v>
+        <v>8087.42</v>
       </c>
       <c r="E602" s="0">
-        <v>1.29</v>
+        <v>5.22</v>
       </c>
     </row>
     <row r="603" spans="1:5" customHeight="0">
       <c r="A603" s="0" t="inlineStr">
         <is>
-          <t>11-14-2025</t>
+          <t>12-04-2025</t>
         </is>
       </c>
       <c r="B603" s="0">
-        <v>155.52727</v>
+        <v>148.36364</v>
       </c>
       <c r="C603" s="0">
-        <v>12.07</v>
+        <v>15.07</v>
       </c>
       <c r="D603" s="0">
-        <v>8170.09</v>
+        <v>8122.03</v>
       </c>
       <c r="E603" s="0">
-        <v>2.07</v>
+        <v>4.77</v>
       </c>
     </row>
     <row r="604" spans="1:5" customHeight="0">
       <c r="A604" s="0" t="inlineStr">
         <is>
-          <t>11-17-2025</t>
+          <t>12-05-2025</t>
         </is>
       </c>
       <c r="B604" s="0">
-        <v>154.18182</v>
+        <v>148.23636</v>
       </c>
       <c r="C604" s="0">
-        <v>13.05</v>
+        <v>15.17</v>
       </c>
       <c r="D604" s="0">
-        <v>8119.02</v>
+        <v>8114.74</v>
       </c>
       <c r="E604" s="0">
-        <v>2.71</v>
+        <v>4.87</v>
       </c>
     </row>
     <row r="605" spans="1:5" customHeight="0">
       <c r="A605" s="0" t="inlineStr">
         <is>
-          <t>11-18-2025</t>
+          <t>12-08-2025</t>
         </is>
       </c>
       <c r="B605" s="0">
-        <v>150.85455</v>
+        <v>146.83636</v>
       </c>
       <c r="C605" s="0">
-        <v>15.54</v>
+        <v>16.27</v>
       </c>
       <c r="D605" s="0">
-        <v>7967.93</v>
+        <v>8108.43</v>
       </c>
       <c r="E605" s="0">
-        <v>4.66</v>
+        <v>4.95</v>
       </c>
     </row>
     <row r="606" spans="1:5" customHeight="0">
       <c r="A606" s="0" t="inlineStr">
         <is>
-          <t>11-19-2025</t>
+          <t>12-09-2025</t>
         </is>
       </c>
       <c r="B606" s="0">
-        <v>150.45455</v>
+        <v>144.10909</v>
       </c>
       <c r="C606" s="0">
-        <v>15.85</v>
+        <v>18.47</v>
       </c>
       <c r="D606" s="0">
-        <v>7953.77</v>
+        <v>8052.51</v>
       </c>
       <c r="E606" s="0">
-        <v>4.84</v>
+        <v>5.68</v>
       </c>
     </row>
     <row r="607" spans="1:5" customHeight="0">
       <c r="A607" s="0" t="inlineStr">
         <is>
-          <t>11-20-2025</t>
+          <t>12-10-2025</t>
         </is>
       </c>
       <c r="B607" s="0">
-        <v>150.63636</v>
+        <v>144.32727</v>
       </c>
       <c r="C607" s="0">
-        <v>15.71</v>
+        <v>18.29</v>
       </c>
       <c r="D607" s="0">
-        <v>7981.07</v>
+        <v>8022.69</v>
       </c>
       <c r="E607" s="0">
-        <v>4.48</v>
+        <v>6.07</v>
       </c>
     </row>
     <row r="608" spans="1:5" customHeight="0">
       <c r="A608" s="0" t="inlineStr">
         <is>
-          <t>11-21-2025</t>
+          <t>12-11-2025</t>
         </is>
       </c>
       <c r="B608" s="0">
-        <v>150.85455</v>
+        <v>144.05455</v>
       </c>
       <c r="C608" s="0">
-        <v>15.54</v>
+        <v>18.51</v>
       </c>
       <c r="D608" s="0">
-        <v>7982.65</v>
+        <v>8085.76</v>
       </c>
       <c r="E608" s="0">
-        <v>4.46</v>
+        <v>5.24</v>
       </c>
     </row>
     <row r="609" spans="1:5" customHeight="0">
       <c r="A609" s="0" t="inlineStr">
         <is>
-          <t>11-24-2025</t>
+          <t>12-12-2025</t>
         </is>
       </c>
       <c r="B609" s="0">
-        <v>149.47273</v>
+        <v>144.18182</v>
       </c>
       <c r="C609" s="0">
-        <v>16.61</v>
+        <v>18.41</v>
       </c>
       <c r="D609" s="0">
-        <v>7959.67</v>
+        <v>8068.62</v>
       </c>
       <c r="E609" s="0">
-        <v>4.77</v>
+        <v>5.47</v>
       </c>
     </row>
     <row r="610" spans="1:5" customHeight="0">
       <c r="A610" s="0" t="inlineStr">
         <is>
-          <t>11-25-2025</t>
+          <t>12-15-2025</t>
         </is>
       </c>
       <c r="B610" s="0">
-        <v>149.47273</v>
+        <v>145.07273</v>
       </c>
       <c r="C610" s="0">
-        <v>16.61</v>
+        <v>17.68</v>
       </c>
       <c r="D610" s="0">
-        <v>8025.8</v>
+        <v>8124.88</v>
       </c>
       <c r="E610" s="0">
-        <v>3.9</v>
+        <v>4.74</v>
       </c>
     </row>
     <row r="611" spans="1:5" customHeight="0">
       <c r="A611" s="0" t="inlineStr">
         <is>
-          <t>11-26-2025</t>
+          <t>12-16-2025</t>
         </is>
       </c>
       <c r="B611" s="0">
-        <v>150</v>
+        <v>144.90909</v>
       </c>
       <c r="C611" s="0">
-        <v>16.2</v>
+        <v>17.81</v>
       </c>
       <c r="D611" s="0">
-        <v>8096.43</v>
+        <v>8106.16</v>
       </c>
       <c r="E611" s="0">
-        <v>3</v>
+        <v>4.98</v>
       </c>
     </row>
     <row r="612" spans="1:5" customHeight="0">
       <c r="A612" s="0" t="inlineStr">
         <is>
-          <t>11-27-2025</t>
+          <t>12-17-2025</t>
         </is>
       </c>
       <c r="B612" s="0">
-        <v>149.58182</v>
+        <v>144.85455</v>
       </c>
       <c r="C612" s="0">
-        <v>16.52</v>
+        <v>17.86</v>
       </c>
       <c r="D612" s="0">
-        <v>8099.47</v>
+        <v>8086.05</v>
       </c>
       <c r="E612" s="0">
-        <v>2.96</v>
+        <v>5.24</v>
       </c>
     </row>
     <row r="613" spans="1:5" customHeight="0">
       <c r="A613" s="0" t="inlineStr">
         <is>
-          <t>11-28-2025</t>
+          <t>12-18-2025</t>
         </is>
       </c>
       <c r="B613" s="0">
-        <v>150.10909</v>
+        <v>145.18182</v>
       </c>
       <c r="C613" s="0">
-        <v>16.12</v>
+        <v>17.59</v>
       </c>
       <c r="D613" s="0">
-        <v>8122.71</v>
+        <v>8150.64</v>
       </c>
       <c r="E613" s="0">
-        <v>2.66</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="614" spans="1:5" customHeight="0">
       <c r="A614" s="0" t="inlineStr">
         <is>
-          <t>12-01-2025</t>
+          <t>12-19-2025</t>
         </is>
       </c>
       <c r="B614" s="0">
-        <v>150.83636</v>
+        <v>145</v>
       </c>
       <c r="C614" s="0">
-        <v>15.56</v>
+        <v>17.74</v>
       </c>
       <c r="D614" s="0">
-        <v>8097</v>
+        <v>8151.38</v>
       </c>
       <c r="E614" s="0">
-        <v>2.99</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="615" spans="1:5" customHeight="0">
       <c r="A615" s="0" t="inlineStr">
         <is>
-          <t>12-02-2025</t>
+          <t>12-22-2025</t>
         </is>
       </c>
       <c r="B615" s="0">
-        <v>149.34545</v>
+        <v>145.45455</v>
       </c>
       <c r="C615" s="0">
-        <v>16.71</v>
+        <v>17.37</v>
       </c>
       <c r="D615" s="0">
-        <v>8074.61</v>
+        <v>8121.07</v>
       </c>
       <c r="E615" s="0">
-        <v>3.27</v>
+        <v>4.78</v>
       </c>
     </row>
     <row r="616" spans="1:5" customHeight="0">
       <c r="A616" s="0" t="inlineStr">
         <is>
-          <t>12-03-2025</t>
+          <t>12-23-2025</t>
         </is>
       </c>
       <c r="B616" s="0">
-        <v>148.87273</v>
+        <v>145.30909</v>
       </c>
       <c r="C616" s="0">
-        <v>17.08</v>
+        <v>17.49</v>
       </c>
       <c r="D616" s="0">
-        <v>8087.42</v>
+        <v>8103.85</v>
       </c>
       <c r="E616" s="0">
-        <v>3.11</v>
+        <v>5.01</v>
       </c>
     </row>
     <row r="617" spans="1:5" customHeight="0">
       <c r="A617" s="0" t="inlineStr">
         <is>
-          <t>12-04-2025</t>
+          <t>12-24-2025</t>
         </is>
       </c>
       <c r="B617" s="0">
-        <v>148.36364</v>
+        <v>145.47273</v>
       </c>
       <c r="C617" s="0">
-        <v>17.48</v>
+        <v>17.36</v>
       </c>
       <c r="D617" s="0">
-        <v>8122.03</v>
+        <v>8103.58</v>
       </c>
       <c r="E617" s="0">
-        <v>2.67</v>
+        <v>5.01</v>
       </c>
     </row>
     <row r="618" spans="1:5" customHeight="0">
       <c r="A618" s="0" t="inlineStr">
         <is>
-          <t>12-05-2025</t>
+          <t>12-29-2025</t>
         </is>
       </c>
       <c r="B618" s="0">
-        <v>148.23636</v>
+        <v>145.87273</v>
       </c>
       <c r="C618" s="0">
-        <v>17.58</v>
+        <v>17.03</v>
       </c>
       <c r="D618" s="0">
-        <v>8114.74</v>
+        <v>8112.02</v>
       </c>
       <c r="E618" s="0">
-        <v>2.76</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="619" spans="1:5" customHeight="0">
       <c r="A619" s="0" t="inlineStr">
         <is>
-          <t>12-08-2025</t>
+          <t>12-30-2025</t>
         </is>
       </c>
       <c r="B619" s="0">
-        <v>146.83636</v>
+        <v>146.01818</v>
       </c>
       <c r="C619" s="0">
-        <v>18.7</v>
+        <v>16.92</v>
       </c>
       <c r="D619" s="0">
-        <v>8108.43</v>
+        <v>8168.15</v>
       </c>
       <c r="E619" s="0">
-        <v>2.84</v>
+        <v>4.18</v>
       </c>
     </row>
     <row r="620" spans="1:5" customHeight="0">
       <c r="A620" s="0" t="inlineStr">
         <is>
-          <t>12-09-2025</t>
+          <t>12-31-2025</t>
         </is>
       </c>
       <c r="B620" s="0">
-        <v>144.10909</v>
+        <v>145.69091</v>
       </c>
       <c r="C620" s="0">
-        <v>20.95</v>
+        <v>17.18</v>
       </c>
       <c r="D620" s="0">
-        <v>8052.51</v>
+        <v>8149.5</v>
       </c>
       <c r="E620" s="0">
-        <v>3.56</v>
+        <v>4.42</v>
       </c>
     </row>
     <row r="621" spans="1:5" customHeight="0">
       <c r="A621" s="0" t="inlineStr">
         <is>
-          <t>12-10-2025</t>
+          <t>01-02-2026</t>
         </is>
       </c>
       <c r="B621" s="0">
-        <v>144.32727</v>
+        <v>144.54545</v>
       </c>
       <c r="C621" s="0">
-        <v>20.77</v>
+        <v>18.11</v>
       </c>
       <c r="D621" s="0">
-        <v>8022.69</v>
+        <v>8195.21</v>
       </c>
       <c r="E621" s="0">
-        <v>3.94</v>
+        <v>3.84</v>
       </c>
     </row>
     <row r="622" spans="1:5" customHeight="0">
       <c r="A622" s="0" t="inlineStr">
         <is>
-          <t>12-11-2025</t>
+          <t>01-05-2026</t>
         </is>
       </c>
       <c r="B622" s="0">
-        <v>144.05455</v>
+        <v>142.72727</v>
       </c>
       <c r="C622" s="0">
-        <v>21</v>
+        <v>19.61</v>
       </c>
       <c r="D622" s="0">
-        <v>8085.76</v>
+        <v>8211.5</v>
       </c>
       <c r="E622" s="0">
-        <v>3.13</v>
+        <v>3.63</v>
       </c>
     </row>
     <row r="623" spans="1:5" customHeight="0">
       <c r="A623" s="0" t="inlineStr">
         <is>
-          <t>12-12-2025</t>
+          <t>01-06-2026</t>
         </is>
       </c>
       <c r="B623" s="0">
-        <v>144.18182</v>
+        <v>143.16364</v>
       </c>
       <c r="C623" s="0">
-        <v>20.89</v>
+        <v>19.25</v>
       </c>
       <c r="D623" s="0">
-        <v>8068.62</v>
+        <v>8237.43</v>
       </c>
       <c r="E623" s="0">
-        <v>3.35</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="624" spans="1:5" customHeight="0">
       <c r="A624" s="0" t="inlineStr">
         <is>
-          <t>12-15-2025</t>
+          <t>01-07-2026</t>
         </is>
       </c>
       <c r="B624" s="0">
-        <v>145.07273</v>
+        <v>141.76364</v>
       </c>
       <c r="C624" s="0">
-        <v>20.15</v>
+        <v>20.43</v>
       </c>
       <c r="D624" s="0">
-        <v>8124.88</v>
+        <v>8233.92</v>
       </c>
       <c r="E624" s="0">
-        <v>2.63</v>
+        <v>3.35</v>
       </c>
     </row>
     <row r="625" spans="1:5" customHeight="0">
       <c r="A625" s="0" t="inlineStr">
         <is>
-          <t>12-16-2025</t>
+          <t>01-08-2026</t>
         </is>
       </c>
       <c r="B625" s="0">
-        <v>144.90909</v>
+        <v>141.56364</v>
       </c>
       <c r="C625" s="0">
-        <v>20.28</v>
+        <v>20.6</v>
       </c>
       <c r="D625" s="0">
-        <v>8106.16</v>
+        <v>8243.47</v>
       </c>
       <c r="E625" s="0">
-        <v>2.87</v>
+        <v>3.23</v>
       </c>
     </row>
     <row r="626" spans="1:5" customHeight="0">
       <c r="A626" s="0" t="inlineStr">
         <is>
-          <t>12-17-2025</t>
+          <t>01-09-2026</t>
         </is>
       </c>
       <c r="B626" s="0">
-        <v>144.85455</v>
+        <v>144.36364</v>
       </c>
       <c r="C626" s="0">
-        <v>20.33</v>
+        <v>18.26</v>
       </c>
       <c r="D626" s="0">
-        <v>8086.05</v>
+        <v>8362.09</v>
       </c>
       <c r="E626" s="0">
-        <v>3.13</v>
+        <v>1.76</v>
       </c>
     </row>
     <row r="627" spans="1:5" customHeight="0">
       <c r="A627" s="0" t="inlineStr">
         <is>
-          <t>12-18-2025</t>
+          <t>01-12-2026</t>
         </is>
       </c>
       <c r="B627" s="0">
-        <v>145.18182</v>
+        <v>144.38182</v>
       </c>
       <c r="C627" s="0">
-        <v>20.06</v>
+        <v>18.24</v>
       </c>
       <c r="D627" s="0">
-        <v>8150.64</v>
+        <v>8358.76</v>
       </c>
       <c r="E627" s="0">
-        <v>2.31</v>
+        <v>1.81</v>
       </c>
     </row>
     <row r="628" spans="1:5" customHeight="0">
       <c r="A628" s="0" t="inlineStr">
         <is>
-          <t>12-19-2025</t>
+          <t>01-13-2026</t>
         </is>
       </c>
       <c r="B628" s="0">
-        <v>145</v>
+        <v>143.6</v>
       </c>
       <c r="C628" s="0">
-        <v>20.21</v>
+        <v>18.89</v>
       </c>
       <c r="D628" s="0">
-        <v>8151.38</v>
+        <v>8347.2</v>
       </c>
       <c r="E628" s="0">
-        <v>2.3</v>
+        <v>1.95</v>
       </c>
     </row>
     <row r="629" spans="1:5" customHeight="0">
       <c r="A629" s="0" t="inlineStr">
         <is>
-          <t>12-22-2025</t>
+          <t>01-14-2026</t>
         </is>
       </c>
       <c r="B629" s="0">
-        <v>145.45455</v>
+        <v>146.87273</v>
       </c>
       <c r="C629" s="0">
-        <v>19.83</v>
+        <v>16.24</v>
       </c>
       <c r="D629" s="0">
-        <v>8121.07</v>
+        <v>8330.97</v>
       </c>
       <c r="E629" s="0">
-        <v>2.68</v>
+        <v>2.14</v>
       </c>
     </row>
     <row r="630" spans="1:5" customHeight="0">
       <c r="A630" s="0" t="inlineStr">
         <is>
-          <t>12-23-2025</t>
+          <t>01-15-2026</t>
         </is>
       </c>
       <c r="B630" s="0">
-        <v>145.30909</v>
+        <v>146.12727</v>
       </c>
       <c r="C630" s="0">
-        <v>19.95</v>
+        <v>16.83</v>
       </c>
       <c r="D630" s="0">
-        <v>8103.85</v>
+        <v>8313.12</v>
       </c>
       <c r="E630" s="0">
-        <v>2.9</v>
+        <v>2.36</v>
       </c>
     </row>
     <row r="631" spans="1:5" customHeight="0">
       <c r="A631" s="0" t="inlineStr">
         <is>
-          <t>12-24-2025</t>
+          <t>01-16-2026</t>
         </is>
       </c>
       <c r="B631" s="0">
-        <v>145.47273</v>
+        <v>144.74545</v>
       </c>
       <c r="C631" s="0">
-        <v>19.82</v>
+        <v>17.94</v>
       </c>
       <c r="D631" s="0">
-        <v>8103.58</v>
+        <v>8258.94</v>
       </c>
       <c r="E631" s="0">
-        <v>2.9</v>
+        <v>3.04</v>
       </c>
     </row>
     <row r="632" spans="1:5" customHeight="0">
       <c r="A632" s="0" t="inlineStr">
         <is>
-          <t>12-29-2025</t>
+          <t>01-19-2026</t>
         </is>
       </c>
       <c r="B632" s="0">
-        <v>145.87273</v>
+        <v>142.50909</v>
       </c>
       <c r="C632" s="0">
-        <v>19.49</v>
+        <v>19.8</v>
       </c>
       <c r="D632" s="0">
         <v>8112.02</v>
       </c>
       <c r="E632" s="0">
-        <v>2.8</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="633" spans="1:5" customHeight="0">
       <c r="A633" s="0" t="inlineStr">
         <is>
-          <t>12-30-2025</t>
+          <t>01-20-2026</t>
         </is>
       </c>
       <c r="B633" s="0">
-        <v>146.01818</v>
+        <v>141.52727</v>
       </c>
       <c r="C633" s="0">
-        <v>19.37</v>
+        <v>20.63</v>
       </c>
       <c r="D633" s="0">
-        <v>8168.15</v>
+        <v>8062.58</v>
       </c>
       <c r="E633" s="0">
-        <v>2.09</v>
+        <v>5.54</v>
       </c>
     </row>
     <row r="634" spans="1:5" customHeight="0">
       <c r="A634" s="0" t="inlineStr">
         <is>
-          <t>12-31-2025</t>
+          <t>01-21-2026</t>
         </is>
       </c>
       <c r="B634" s="0">
-        <v>145.69091</v>
+        <v>141.58182</v>
       </c>
       <c r="C634" s="0">
-        <v>19.64</v>
+        <v>20.58</v>
       </c>
       <c r="D634" s="0">
-        <v>8149.5</v>
+        <v>8069.17</v>
       </c>
       <c r="E634" s="0">
-        <v>2.32</v>
+        <v>5.46</v>
       </c>
     </row>
     <row r="635" spans="1:5" customHeight="0">
       <c r="A635" s="0" t="inlineStr">
         <is>
-          <t>01-02-2026</t>
+          <t>01-22-2026</t>
         </is>
       </c>
       <c r="B635" s="0">
-        <v>144.54545</v>
+        <v>142.90909</v>
       </c>
       <c r="C635" s="0">
-        <v>20.58</v>
+        <v>19.46</v>
       </c>
       <c r="D635" s="0">
-        <v>8195.21</v>
+        <v>8148.89</v>
       </c>
       <c r="E635" s="0">
-        <v>1.75</v>
+        <v>4.43</v>
       </c>
     </row>
     <row r="636" spans="1:5" customHeight="0">
       <c r="A636" s="0" t="inlineStr">
         <is>
-          <t>01-05-2026</t>
+          <t>01-23-2026</t>
         </is>
       </c>
       <c r="B636" s="0">
-        <v>142.72727</v>
+        <v>143.29091</v>
       </c>
       <c r="C636" s="0">
-        <v>22.12</v>
+        <v>19.14</v>
       </c>
       <c r="D636" s="0">
-        <v>8211.5</v>
+        <v>8143.05</v>
       </c>
       <c r="E636" s="0">
-        <v>1.55</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="637" spans="1:5" customHeight="0">
       <c r="A637" s="0" t="inlineStr">
         <is>
-          <t>01-06-2026</t>
+          <t>01-26-2026</t>
         </is>
       </c>
       <c r="B637" s="0">
-        <v>143.16364</v>
+        <v>143.05455</v>
       </c>
       <c r="C637" s="0">
-        <v>21.75</v>
+        <v>19.34</v>
       </c>
       <c r="D637" s="0">
-        <v>8237.43</v>
+        <v>8131.15</v>
       </c>
       <c r="E637" s="0">
-        <v>1.23</v>
+        <v>4.65</v>
       </c>
     </row>
     <row r="638" spans="1:5" customHeight="0">
       <c r="A638" s="0" t="inlineStr">
         <is>
-          <t>01-07-2026</t>
+          <t>01-27-2026</t>
         </is>
       </c>
       <c r="B638" s="0">
-        <v>141.76364</v>
+        <v>142.67273</v>
       </c>
       <c r="C638" s="0">
-        <v>22.95</v>
+        <v>19.66</v>
       </c>
       <c r="D638" s="0">
-        <v>8233.92</v>
+        <v>8152.82</v>
       </c>
       <c r="E638" s="0">
-        <v>1.28</v>
+        <v>4.38</v>
       </c>
     </row>
     <row r="639" spans="1:5" customHeight="0">
       <c r="A639" s="0" t="inlineStr">
         <is>
-          <t>01-08-2026</t>
+          <t>01-28-2026</t>
         </is>
       </c>
       <c r="B639" s="0">
-        <v>141.56364</v>
+        <v>142.63636</v>
       </c>
       <c r="C639" s="0">
-        <v>23.12</v>
+        <v>19.69</v>
       </c>
       <c r="D639" s="0">
-        <v>8243.47</v>
+        <v>8066.68</v>
       </c>
       <c r="E639" s="0">
-        <v>1.16</v>
+        <v>5.49</v>
       </c>
     </row>
     <row r="640" spans="1:5" customHeight="0">
       <c r="A640" s="0" t="inlineStr">
         <is>
-          <t>01-09-2026</t>
+          <t>01-29-2026</t>
         </is>
       </c>
       <c r="B640" s="0">
-        <v>144.36364</v>
+        <v>143.8</v>
       </c>
       <c r="C640" s="0">
-        <v>20.74</v>
+        <v>18.72</v>
       </c>
       <c r="D640" s="0">
-        <v>8362.09</v>
+        <v>8071.36</v>
       </c>
       <c r="E640" s="0">
-        <v>-0.28</v>
+        <v>5.43</v>
       </c>
     </row>
     <row r="641" spans="1:5" customHeight="0">
       <c r="A641" s="0" t="inlineStr">
         <is>
-          <t>01-12-2026</t>
+          <t>01-30-2026</t>
         </is>
       </c>
       <c r="B641" s="0">
-        <v>144.38182</v>
+        <v>143.58182</v>
       </c>
       <c r="C641" s="0">
-        <v>20.72</v>
+        <v>18.9</v>
       </c>
       <c r="D641" s="0">
-        <v>8358.76</v>
+        <v>8126.53</v>
       </c>
       <c r="E641" s="0">
-        <v>-0.24</v>
+        <v>4.71</v>
       </c>
     </row>
     <row r="642" spans="1:5" customHeight="0">
       <c r="A642" s="0" t="inlineStr">
         <is>
-          <t>01-13-2026</t>
+          <t>02-02-2026</t>
         </is>
       </c>
       <c r="B642" s="0">
-        <v>143.6</v>
+        <v>144.94545</v>
       </c>
       <c r="C642" s="0">
-        <v>21.38</v>
+        <v>17.78</v>
       </c>
       <c r="D642" s="0">
-        <v>8347.2</v>
+        <v>8181.17</v>
       </c>
       <c r="E642" s="0">
-        <v>-0.1</v>
+        <v>4.01</v>
       </c>
     </row>
     <row r="643" spans="1:5" customHeight="0">
       <c r="A643" s="0" t="inlineStr">
         <is>
-          <t>01-14-2026</t>
+          <t>02-03-2026</t>
         </is>
       </c>
       <c r="B643" s="0">
-        <v>146.87273</v>
+        <v>144.98182</v>
       </c>
       <c r="C643" s="0">
-        <v>18.67</v>
+        <v>17.75</v>
       </c>
       <c r="D643" s="0">
-        <v>8330.97</v>
+        <v>8179.5</v>
       </c>
       <c r="E643" s="0">
-        <v>0.1</v>
+        <v>4.04</v>
       </c>
     </row>
     <row r="644" spans="1:5" customHeight="0">
       <c r="A644" s="0" t="inlineStr">
         <is>
-          <t>01-15-2026</t>
+          <t>02-04-2026</t>
         </is>
       </c>
       <c r="B644" s="0">
-        <v>146.12727</v>
+        <v>153.25455</v>
       </c>
       <c r="C644" s="0">
-        <v>19.28</v>
+        <v>11.4</v>
       </c>
       <c r="D644" s="0">
-        <v>8313.12</v>
+        <v>8262.16</v>
       </c>
       <c r="E644" s="0">
-        <v>0.31</v>
+        <v>3</v>
       </c>
     </row>
     <row r="645" spans="1:5" customHeight="0">
       <c r="A645" s="0" t="inlineStr">
         <is>
-          <t>01-16-2026</t>
+          <t>02-05-2026</t>
         </is>
       </c>
       <c r="B645" s="0">
-        <v>144.74545</v>
+        <v>152.54545</v>
       </c>
       <c r="C645" s="0">
-        <v>20.42</v>
+        <v>11.91</v>
       </c>
       <c r="D645" s="0">
-        <v>8258.94</v>
+        <v>8238.17</v>
       </c>
       <c r="E645" s="0">
-        <v>0.97</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="646" spans="1:5" customHeight="0">
       <c r="A646" s="0" t="inlineStr">
         <is>
-          <t>01-19-2026</t>
+          <t>02-06-2026</t>
         </is>
       </c>
       <c r="B646" s="0">
-        <v>142.50909</v>
+        <v>152.49091</v>
       </c>
       <c r="C646" s="0">
-        <v>22.31</v>
+        <v>11.95</v>
       </c>
       <c r="D646" s="0">
-        <v>8112.02</v>
+        <v>8273.84</v>
       </c>
       <c r="E646" s="0">
-        <v>2.8</v>
+        <v>2.85</v>
       </c>
     </row>
     <row r="647" spans="1:5" customHeight="0">
       <c r="A647" s="0" t="inlineStr">
         <is>
-          <t>01-20-2026</t>
+          <t>02-09-2026</t>
         </is>
       </c>
       <c r="B647" s="0">
-        <v>141.52727</v>
+        <v>151.98182</v>
       </c>
       <c r="C647" s="0">
-        <v>23.16</v>
+        <v>12.33</v>
       </c>
       <c r="D647" s="0">
-        <v>8062.58</v>
+        <v>8323.28</v>
       </c>
       <c r="E647" s="0">
-        <v>3.43</v>
+        <v>2.24</v>
       </c>
     </row>
     <row r="648" spans="1:5" customHeight="0">
       <c r="A648" s="0" t="inlineStr">
         <is>
-          <t>01-21-2026</t>
+          <t>02-10-2026</t>
         </is>
       </c>
       <c r="B648" s="0">
-        <v>141.58182</v>
+        <v>153.96364</v>
       </c>
       <c r="C648" s="0">
-        <v>23.11</v>
+        <v>10.88</v>
       </c>
       <c r="D648" s="0">
-        <v>8069.17</v>
+        <v>8327.88</v>
       </c>
       <c r="E648" s="0">
-        <v>3.34</v>
+        <v>2.18</v>
       </c>
     </row>
     <row r="649" spans="1:5" customHeight="0">
       <c r="A649" s="0" t="inlineStr">
         <is>
-          <t>01-22-2026</t>
+          <t>02-11-2026</t>
         </is>
       </c>
       <c r="B649" s="0">
-        <v>142.90909</v>
+        <v>152.63636</v>
       </c>
       <c r="C649" s="0">
-        <v>21.97</v>
+        <v>11.85</v>
       </c>
       <c r="D649" s="0">
-        <v>8148.89</v>
+        <v>8313.24</v>
       </c>
       <c r="E649" s="0">
-        <v>2.33</v>
+        <v>2.36</v>
       </c>
     </row>
     <row r="650" spans="1:5" customHeight="0">
       <c r="A650" s="0" t="inlineStr">
         <is>
-          <t>01-23-2026</t>
+          <t>02-12-2026</t>
         </is>
       </c>
       <c r="B650" s="0">
-        <v>143.29091</v>
+        <v>153.54545</v>
       </c>
       <c r="C650" s="0">
-        <v>21.64</v>
+        <v>11.19</v>
       </c>
       <c r="D650" s="0">
-        <v>8143.05</v>
+        <v>8340.56</v>
       </c>
       <c r="E650" s="0">
-        <v>2.41</v>
+        <v>2.03</v>
       </c>
     </row>
     <row r="651" spans="1:5" customHeight="0">
       <c r="A651" s="0" t="inlineStr">
         <is>
-          <t>01-26-2026</t>
+          <t>02-13-2026</t>
         </is>
       </c>
       <c r="B651" s="0">
-        <v>143.05455</v>
+        <v>154</v>
       </c>
       <c r="C651" s="0">
-        <v>21.84</v>
+        <v>10.86</v>
       </c>
       <c r="D651" s="0">
-        <v>8131.15</v>
+        <v>8311.74</v>
       </c>
       <c r="E651" s="0">
-        <v>2.56</v>
+        <v>2.38</v>
       </c>
     </row>
     <row r="652" spans="1:5" customHeight="0">
       <c r="A652" s="0" t="inlineStr">
         <is>
-          <t>01-27-2026</t>
+          <t>02-16-2026</t>
         </is>
       </c>
       <c r="B652" s="0">
-        <v>142.67273</v>
+        <v>153.87273</v>
       </c>
       <c r="C652" s="0">
-        <v>22.17</v>
+        <v>10.95</v>
       </c>
       <c r="D652" s="0">
-        <v>8152.82</v>
+        <v>8316.5</v>
       </c>
       <c r="E652" s="0">
-        <v>2.28</v>
+        <v>2.32</v>
       </c>
     </row>
     <row r="653" spans="1:5" customHeight="0">
       <c r="A653" s="0" t="inlineStr">
         <is>
-          <t>01-28-2026</t>
+          <t>02-17-2026</t>
         </is>
       </c>
       <c r="B653" s="0">
-        <v>142.63636</v>
+        <v>154.78182</v>
       </c>
       <c r="C653" s="0">
-        <v>22.2</v>
+        <v>10.3</v>
       </c>
       <c r="D653" s="0">
-        <v>8066.68</v>
+        <v>8361.46</v>
       </c>
       <c r="E653" s="0">
-        <v>3.38</v>
+        <v>1.77</v>
       </c>
     </row>
     <row r="654" spans="1:5" customHeight="0">
       <c r="A654" s="0" t="inlineStr">
         <is>
-          <t>01-29-2026</t>
+          <t>02-18-2026</t>
         </is>
       </c>
       <c r="B654" s="0">
-        <v>143.8</v>
+        <v>152.45455</v>
       </c>
       <c r="C654" s="0">
-        <v>21.21</v>
+        <v>11.98</v>
       </c>
       <c r="D654" s="0">
-        <v>8071.36</v>
+        <v>8429.03</v>
       </c>
       <c r="E654" s="0">
-        <v>3.32</v>
+        <v>0.96</v>
       </c>
     </row>
     <row r="655" spans="1:5" customHeight="0">
       <c r="A655" s="0" t="inlineStr">
         <is>
-          <t>01-30-2026</t>
+          <t>02-19-2026</t>
         </is>
       </c>
       <c r="B655" s="0">
-        <v>143.58182</v>
+        <v>152.29091</v>
       </c>
       <c r="C655" s="0">
-        <v>21.39</v>
+        <v>12.1</v>
       </c>
       <c r="D655" s="0">
-        <v>8126.53</v>
+        <v>8398.78</v>
       </c>
       <c r="E655" s="0">
-        <v>2.61</v>
+        <v>1.32</v>
       </c>
     </row>
     <row r="656" spans="1:5" customHeight="0">
       <c r="A656" s="0" t="inlineStr">
         <is>
-          <t>02-02-2026</t>
+          <t>02-20-2026</t>
         </is>
       </c>
       <c r="B656" s="0">
-        <v>144.94545</v>
+        <v>159.6</v>
       </c>
       <c r="C656" s="0">
-        <v>20.25</v>
+        <v>6.97</v>
       </c>
       <c r="D656" s="0">
-        <v>8181.17</v>
+        <v>8515.49</v>
       </c>
       <c r="E656" s="0">
-        <v>1.93</v>
+        <v>-0.07</v>
       </c>
     </row>
     <row r="657" spans="1:5" customHeight="0">
       <c r="A657" s="0" t="inlineStr">
         <is>
-          <t>02-03-2026</t>
+          <t>02-23-2026</t>
         </is>
       </c>
       <c r="B657" s="0">
-        <v>144.98182</v>
+        <v>158.87273</v>
       </c>
       <c r="C657" s="0">
-        <v>20.22</v>
+        <v>7.46</v>
       </c>
       <c r="D657" s="0">
-        <v>8179.5</v>
+        <v>8497.17</v>
       </c>
       <c r="E657" s="0">
-        <v>1.95</v>
+        <v>0.15</v>
       </c>
     </row>
     <row r="658" spans="1:5" customHeight="0">
       <c r="A658" s="0" t="inlineStr">
         <is>
-          <t>02-04-2026</t>
+          <t>02-24-2026</t>
         </is>
       </c>
       <c r="B658" s="0">
-        <v>153.25455</v>
+        <v>161.18182</v>
       </c>
       <c r="C658" s="0">
-        <v>13.73</v>
+        <v>5.92</v>
       </c>
       <c r="D658" s="0">
-        <v>8262.16</v>
+        <v>8519.21</v>
       </c>
       <c r="E658" s="0">
-        <v>0.93</v>
+        <v>-0.11</v>
       </c>
     </row>
     <row r="659" spans="1:5" customHeight="0">
       <c r="A659" s="0" t="inlineStr">
         <is>
-          <t>02-05-2026</t>
+          <t>02-25-2026</t>
         </is>
       </c>
       <c r="B659" s="0">
-        <v>152.54545</v>
+        <v>162.09091</v>
       </c>
       <c r="C659" s="0">
-        <v>14.26</v>
+        <v>5.32</v>
       </c>
       <c r="D659" s="0">
-        <v>8238.17</v>
+        <v>8559.07</v>
       </c>
       <c r="E659" s="0">
-        <v>1.22</v>
+        <v>-0.58</v>
       </c>
     </row>
     <row r="660" spans="1:5" customHeight="0">
       <c r="A660" s="0" t="inlineStr">
         <is>
-          <t>02-06-2026</t>
+          <t>02-26-2026</t>
         </is>
       </c>
       <c r="B660" s="0">
-        <v>152.49091</v>
+        <v>163.18182</v>
       </c>
       <c r="C660" s="0">
-        <v>14.3</v>
+        <v>4.62</v>
       </c>
       <c r="D660" s="0">
-        <v>8273.84</v>
+        <v>8620.93</v>
       </c>
       <c r="E660" s="0">
-        <v>0.79</v>
+        <v>-1.29</v>
       </c>
     </row>
     <row r="661" spans="1:5" customHeight="0">
       <c r="A661" s="0" t="inlineStr">
         <is>
-          <t>02-09-2026</t>
+          <t>02-27-2026</t>
         </is>
       </c>
       <c r="B661" s="0">
-        <v>151.98182</v>
+        <v>162.03636</v>
       </c>
       <c r="C661" s="0">
-        <v>14.68</v>
+        <v>5.36</v>
       </c>
       <c r="D661" s="0">
-        <v>8323.28</v>
+        <v>8580.75</v>
       </c>
       <c r="E661" s="0">
-        <v>0.19</v>
+        <v>-0.83</v>
       </c>
     </row>
     <row r="662" spans="1:5" customHeight="0">
       <c r="A662" s="0" t="inlineStr">
         <is>
-          <t>02-10-2026</t>
+          <t>03-02-2026</t>
         </is>
       </c>
       <c r="B662" s="0">
-        <v>153.96364</v>
+        <v>159.70909</v>
       </c>
       <c r="C662" s="0">
-        <v>13.21</v>
+        <v>6.89</v>
       </c>
       <c r="D662" s="0">
-        <v>8327.88</v>
+        <v>8394.32</v>
       </c>
       <c r="E662" s="0">
-        <v>0.13</v>
+        <v>1.37</v>
       </c>
     </row>
     <row r="663" spans="1:5" customHeight="0">
       <c r="A663" s="0" t="inlineStr">
         <is>
-          <t>02-11-2026</t>
+          <t>03-03-2026</t>
         </is>
       </c>
       <c r="B663" s="0">
-        <v>152.63636</v>
+        <v>157.90909</v>
       </c>
       <c r="C663" s="0">
-        <v>14.19</v>
+        <v>8.11</v>
       </c>
       <c r="D663" s="0">
-        <v>8313.24</v>
+        <v>8103.84</v>
       </c>
       <c r="E663" s="0">
-        <v>0.31</v>
+        <v>5.01</v>
       </c>
     </row>
     <row r="664" spans="1:5" customHeight="0">
       <c r="A664" s="0" t="inlineStr">
         <is>
-          <t>02-12-2026</t>
+          <t>03-04-2026</t>
         </is>
       </c>
       <c r="B664" s="0">
-        <v>153.54545</v>
+        <v>156.69091</v>
       </c>
       <c r="C664" s="0">
-        <v>13.52</v>
+        <v>8.95</v>
       </c>
       <c r="D664" s="0">
-        <v>8340.56</v>
+        <v>8167.73</v>
       </c>
       <c r="E664" s="0">
-        <v>-0.02</v>
+        <v>4.19</v>
       </c>
     </row>
     <row r="665" spans="1:5" customHeight="0">
       <c r="A665" s="0" t="inlineStr">
         <is>
-          <t>02-13-2026</t>
+          <t>03-05-2026</t>
         </is>
       </c>
       <c r="B665" s="0">
-        <v>154</v>
+        <v>154.81818</v>
       </c>
       <c r="C665" s="0">
-        <v>13.18</v>
+        <v>10.27</v>
       </c>
       <c r="D665" s="0">
-        <v>8311.74</v>
+        <v>8045.8</v>
       </c>
       <c r="E665" s="0">
-        <v>0.33</v>
+        <v>5.76</v>
       </c>
     </row>
     <row r="666" spans="1:5" customHeight="0">
       <c r="A666" s="0" t="inlineStr">
         <is>
-          <t>02-16-2026</t>
+          <t>03-06-2026</t>
         </is>
       </c>
       <c r="B666" s="0">
-        <v>153.87273</v>
+        <v>152.09091</v>
       </c>
       <c r="C666" s="0">
-        <v>13.28</v>
+        <v>12.25</v>
       </c>
       <c r="D666" s="0">
-        <v>8316.5</v>
+        <v>7993.49</v>
       </c>
       <c r="E666" s="0">
-        <v>0.27</v>
+        <v>6.46</v>
       </c>
     </row>
     <row r="667" spans="1:5" customHeight="0">
       <c r="A667" s="0" t="inlineStr">
         <is>
-          <t>02-17-2026</t>
+          <t>03-09-2026</t>
         </is>
       </c>
       <c r="B667" s="0">
-        <v>154.78182</v>
+        <v>150.34545</v>
       </c>
       <c r="C667" s="0">
-        <v>12.61</v>
+        <v>13.55</v>
       </c>
       <c r="D667" s="0">
-        <v>8361.46</v>
+        <v>7915.36</v>
       </c>
       <c r="E667" s="0">
-        <v>-0.27</v>
+        <v>7.51</v>
       </c>
     </row>
     <row r="668" spans="1:5" customHeight="0">
       <c r="A668" s="0" t="inlineStr">
         <is>
-          <t>02-18-2026</t>
+          <t>03-10-2026</t>
         </is>
       </c>
       <c r="B668" s="0">
-        <v>152.45455</v>
+        <v>152.14545</v>
       </c>
       <c r="C668" s="0">
-        <v>14.33</v>
+        <v>12.21</v>
       </c>
       <c r="D668" s="0">
-        <v>8429.03</v>
+        <v>8057.36</v>
       </c>
       <c r="E668" s="0">
-        <v>-1.07</v>
+        <v>5.61</v>
       </c>
     </row>
     <row r="669" spans="1:5" customHeight="0">
       <c r="A669" s="0" t="inlineStr">
         <is>
-          <t>02-19-2026</t>
+          <t>03-11-2026</t>
         </is>
       </c>
       <c r="B669" s="0">
-        <v>152.29091</v>
+        <v>151.94545</v>
       </c>
       <c r="C669" s="0">
-        <v>14.45</v>
+        <v>12.36</v>
       </c>
       <c r="D669" s="0">
-        <v>8398.78</v>
+        <v>8041.81</v>
       </c>
       <c r="E669" s="0">
-        <v>-0.71</v>
+        <v>5.82</v>
       </c>
     </row>
     <row r="670" spans="1:5" customHeight="0">
       <c r="A670" s="0" t="inlineStr">
         <is>
-          <t>02-20-2026</t>
+          <t>03-12-2026</t>
         </is>
       </c>
       <c r="B670" s="0">
-        <v>159.6</v>
+        <v>155.29091</v>
       </c>
       <c r="C670" s="0">
-        <v>9.21</v>
+        <v>9.94</v>
       </c>
       <c r="D670" s="0">
-        <v>8515.49</v>
+        <v>7984.44</v>
       </c>
       <c r="E670" s="0">
-        <v>-2.07</v>
+        <v>6.58</v>
       </c>
     </row>
     <row r="671" spans="1:5" customHeight="0">
       <c r="A671" s="0" t="inlineStr">
         <is>
-          <t>02-23-2026</t>
+          <t>03-13-2026</t>
         </is>
       </c>
       <c r="B671" s="0">
-        <v>158.87273</v>
+        <v>155.34545</v>
       </c>
       <c r="C671" s="0">
-        <v>9.71</v>
+        <v>9.9</v>
       </c>
       <c r="D671" s="0">
-        <v>8497.17</v>
+        <v>7911.53</v>
       </c>
       <c r="E671" s="0">
-        <v>-1.86</v>
+        <v>7.56</v>
       </c>
     </row>
     <row r="672" spans="1:5" customHeight="0">
       <c r="A672" s="0" t="inlineStr">
         <is>
-          <t>02-24-2026</t>
+          <t>03-16-2026</t>
         </is>
       </c>
       <c r="B672" s="0">
-        <v>161.18182</v>
+        <v>156.54545</v>
       </c>
       <c r="C672" s="0">
-        <v>8.14</v>
+        <v>9.05</v>
       </c>
       <c r="D672" s="0">
-        <v>8519.21</v>
+        <v>7935.97</v>
       </c>
       <c r="E672" s="0">
-        <v>-2.12</v>
+        <v>7.23</v>
       </c>
     </row>
     <row r="673" spans="1:5" customHeight="0">
       <c r="A673" s="0" t="inlineStr">
         <is>
-          <t>02-25-2026</t>
+          <t>03-17-2026</t>
         </is>
       </c>
       <c r="B673" s="0">
-        <v>162.09091</v>
+        <v>156.56364</v>
       </c>
       <c r="C673" s="0">
-        <v>7.53</v>
+        <v>9.04</v>
       </c>
       <c r="D673" s="0">
-        <v>8559.07</v>
+        <v>7974.49</v>
       </c>
       <c r="E673" s="0">
-        <v>-2.57</v>
+        <v>6.71</v>
       </c>
     </row>
     <row r="674" spans="1:5" customHeight="0">
       <c r="A674" s="0" t="inlineStr">
         <is>
-          <t>02-26-2026</t>
+          <t>03-18-2026</t>
         </is>
       </c>
       <c r="B674" s="0">
-        <v>163.18182</v>
+        <v>155.10909</v>
       </c>
       <c r="C674" s="0">
-        <v>6.81</v>
+        <v>10.06</v>
       </c>
       <c r="D674" s="0">
-        <v>8620.93</v>
+        <v>7969.88</v>
       </c>
       <c r="E674" s="0">
-        <v>-3.27</v>
+        <v>6.77</v>
       </c>
     </row>
     <row r="675" spans="1:5" customHeight="0">
       <c r="A675" s="0" t="inlineStr">
         <is>
-          <t>02-27-2026</t>
+          <t>03-19-2026</t>
         </is>
       </c>
       <c r="B675" s="0">
-        <v>162.03636</v>
+        <v>152.98182</v>
       </c>
       <c r="C675" s="0">
-        <v>7.57</v>
+        <v>11.59</v>
       </c>
       <c r="D675" s="0">
-        <v>8580.75</v>
+        <v>7807.87</v>
       </c>
       <c r="E675" s="0">
-        <v>-2.82</v>
+        <v>8.99</v>
       </c>
     </row>
     <row r="676" spans="1:5" customHeight="0">
       <c r="A676" s="0" t="inlineStr">
         <is>
-          <t>03-02-2026</t>
+          <t>03-20-2026</t>
         </is>
       </c>
       <c r="B676" s="0">
-        <v>159.70909</v>
+        <v>152.03636</v>
       </c>
       <c r="C676" s="0">
-        <v>9.14</v>
+        <v>12.29</v>
       </c>
       <c r="D676" s="0">
-        <v>8394.32</v>
+        <v>7665.62</v>
       </c>
       <c r="E676" s="0">
-        <v>-0.66</v>
+        <v>11.01</v>
       </c>
     </row>
     <row r="677" spans="1:5" customHeight="0">
       <c r="A677" s="0" t="inlineStr">
         <is>
-          <t>03-03-2026</t>
+          <t>03-23-2026</t>
         </is>
       </c>
       <c r="B677" s="0">
-        <v>157.90909</v>
+        <v>150.50909</v>
       </c>
       <c r="C677" s="0">
-        <v>10.38</v>
+        <v>13.43</v>
       </c>
       <c r="D677" s="0">
-        <v>8103.84</v>
+        <v>7726.2</v>
       </c>
       <c r="E677" s="0">
-        <v>2.9</v>
+        <v>10.14</v>
       </c>
     </row>
     <row r="678" spans="1:5" customHeight="0">
       <c r="A678" s="0" t="inlineStr">
         <is>
-          <t>03-04-2026</t>
+          <t>03-24-2026</t>
         </is>
       </c>
       <c r="B678" s="0">
-        <v>156.69091</v>
+        <v>153.78182</v>
       </c>
       <c r="C678" s="0">
-        <v>11.24</v>
+        <v>11.01</v>
       </c>
       <c r="D678" s="0">
-        <v>8167.73</v>
+        <v>7743.92</v>
       </c>
       <c r="E678" s="0">
-        <v>2.1</v>
+        <v>9.89</v>
       </c>
     </row>
     <row r="679" spans="1:5" customHeight="0">
       <c r="A679" s="0" t="inlineStr">
         <is>
-          <t>03-05-2026</t>
+          <t>03-25-2026</t>
         </is>
       </c>
       <c r="B679" s="0">
-        <v>154.81818</v>
+        <v>155.69091</v>
       </c>
       <c r="C679" s="0">
-        <v>12.58</v>
+        <v>9.65</v>
       </c>
       <c r="D679" s="0">
-        <v>8045.8</v>
+        <v>7846.55</v>
       </c>
       <c r="E679" s="0">
-        <v>3.64</v>
+        <v>8.45</v>
       </c>
     </row>
     <row r="680" spans="1:5" customHeight="0">
       <c r="A680" s="0" t="inlineStr">
         <is>
-          <t>03-06-2026</t>
+          <t>03-26-2026</t>
         </is>
       </c>
       <c r="B680" s="0">
-        <v>152.09091</v>
+        <v>155.74545</v>
       </c>
       <c r="C680" s="0">
-        <v>14.6</v>
+        <v>9.61</v>
       </c>
       <c r="D680" s="0">
-        <v>7993.49</v>
+        <v>7769.31</v>
       </c>
       <c r="E680" s="0">
-        <v>4.32</v>
+        <v>9.53</v>
       </c>
     </row>
     <row r="681" spans="1:5" customHeight="0">
       <c r="A681" s="0" t="inlineStr">
         <is>
-          <t>03-09-2026</t>
+          <t>03-27-2026</t>
         </is>
       </c>
       <c r="B681" s="0">
-        <v>150.34545</v>
+        <v>157.21818</v>
       </c>
       <c r="C681" s="0">
-        <v>15.93</v>
+        <v>8.59</v>
       </c>
       <c r="D681" s="0">
-        <v>7915.36</v>
+        <v>7701.95</v>
       </c>
       <c r="E681" s="0">
-        <v>5.35</v>
+        <v>10.49</v>
       </c>
     </row>
     <row r="682" spans="1:5" customHeight="0">
       <c r="A682" s="0" t="inlineStr">
         <is>
-          <t>03-10-2026</t>
+          <t>03-30-2026</t>
         </is>
       </c>
       <c r="B682" s="0">
-        <v>152.14545</v>
+        <v>160.34545</v>
       </c>
       <c r="C682" s="0">
-        <v>14.56</v>
+        <v>6.47</v>
       </c>
       <c r="D682" s="0">
-        <v>8057.36</v>
+        <v>7772.45</v>
       </c>
       <c r="E682" s="0">
-        <v>3.5</v>
+        <v>9.48</v>
       </c>
     </row>
     <row r="683" spans="1:5" customHeight="0">
       <c r="A683" s="0" t="inlineStr">
         <is>
-          <t>03-11-2026</t>
+          <t>03-31-2026</t>
         </is>
       </c>
       <c r="B683" s="0">
-        <v>151.94545</v>
+        <v>161.74545</v>
       </c>
       <c r="C683" s="0">
-        <v>14.71</v>
+        <v>5.55</v>
       </c>
       <c r="D683" s="0">
-        <v>8041.81</v>
+        <v>7816.94</v>
       </c>
       <c r="E683" s="0">
-        <v>3.7</v>
+        <v>8.86</v>
       </c>
     </row>
     <row r="684" spans="1:5" customHeight="0">
       <c r="A684" s="0" t="inlineStr">
         <is>
-          <t>03-12-2026</t>
+          <t>04-01-2026</t>
         </is>
       </c>
       <c r="B684" s="0">
-        <v>155.29091</v>
+        <v>163.63636</v>
       </c>
       <c r="C684" s="0">
-        <v>12.24</v>
+        <v>4.33</v>
       </c>
       <c r="D684" s="0">
-        <v>7984.44</v>
+        <v>7981.27</v>
       </c>
       <c r="E684" s="0">
-        <v>4.44</v>
+        <v>6.62</v>
       </c>
     </row>
     <row r="685" spans="1:5" customHeight="0">
       <c r="A685" s="0" t="inlineStr">
         <is>
-          <t>03-13-2026</t>
+          <t>04-02-2026</t>
         </is>
       </c>
       <c r="B685" s="0">
-        <v>155.34545</v>
+        <v>164.10909</v>
       </c>
       <c r="C685" s="0">
-        <v>12.2</v>
+        <v>4.03</v>
       </c>
       <c r="D685" s="0">
-        <v>7911.53</v>
+        <v>7962.39</v>
       </c>
       <c r="E685" s="0">
-        <v>5.4</v>
+        <v>6.87</v>
       </c>
     </row>
     <row r="686" spans="1:5" customHeight="0">
       <c r="A686" s="0" t="inlineStr">
         <is>
-          <t>03-16-2026</t>
+          <t>04-07-2026</t>
         </is>
       </c>
       <c r="B686" s="0">
-        <v>156.54545</v>
+        <v>165</v>
       </c>
       <c r="C686" s="0">
-        <v>11.34</v>
+        <v>3.47</v>
       </c>
       <c r="D686" s="0">
-        <v>7935.97</v>
+        <v>7908.74</v>
       </c>
       <c r="E686" s="0">
-        <v>5.08</v>
+        <v>7.6</v>
       </c>
     </row>
     <row r="687" spans="1:5" customHeight="0">
       <c r="A687" s="0" t="inlineStr">
         <is>
-          <t>03-17-2026</t>
+          <t>04-08-2026</t>
         </is>
       </c>
       <c r="B687" s="0">
-        <v>156.56364</v>
+        <v>166.76364</v>
       </c>
       <c r="C687" s="0">
-        <v>11.33</v>
+        <v>2.37</v>
       </c>
       <c r="D687" s="0">
-        <v>7974.49</v>
+        <v>8263.87</v>
       </c>
       <c r="E687" s="0">
-        <v>4.57</v>
+        <v>2.97</v>
       </c>
     </row>
     <row r="688" spans="1:5" customHeight="0">
       <c r="A688" s="0" t="inlineStr">
         <is>
-          <t>03-18-2026</t>
+          <t>04-09-2026</t>
         </is>
       </c>
       <c r="B688" s="0">
-        <v>155.10909</v>
+        <v>170.16364</v>
       </c>
       <c r="C688" s="0">
-        <v>12.37</v>
+        <v>0.33</v>
       </c>
       <c r="D688" s="0">
-        <v>7969.88</v>
+        <v>8245.8</v>
       </c>
       <c r="E688" s="0">
-        <v>4.63</v>
+        <v>3.2</v>
       </c>
     </row>
     <row r="689" spans="1:5" customHeight="0">
       <c r="A689" s="0" t="inlineStr">
         <is>
-          <t>03-19-2026</t>
+          <t>04-10-2026</t>
         </is>
       </c>
       <c r="B689" s="0">
-        <v>152.98182</v>
+        <v>171.4</v>
       </c>
       <c r="C689" s="0">
-        <v>13.94</v>
+        <v>-0.4</v>
       </c>
       <c r="D689" s="0">
-        <v>7807.87</v>
+        <v>8259.6</v>
       </c>
       <c r="E689" s="0">
-        <v>6.8</v>
+        <v>3.03</v>
       </c>
     </row>
     <row r="690" spans="1:5" customHeight="0">
       <c r="A690" s="0" t="inlineStr">
         <is>
-          <t>03-20-2026</t>
+          <t>04-13-2026</t>
         </is>
       </c>
       <c r="B690" s="0">
-        <v>152.03636</v>
+        <v>170.45455</v>
       </c>
       <c r="C690" s="0">
-        <v>14.64</v>
+        <v>0.16</v>
       </c>
       <c r="D690" s="0">
-        <v>7665.62</v>
+        <v>8235.98</v>
       </c>
       <c r="E690" s="0">
-        <v>8.78</v>
+        <v>3.32</v>
       </c>
     </row>
     <row r="691" spans="1:5" customHeight="0">
       <c r="A691" s="0" t="inlineStr">
         <is>
-          <t>03-23-2026</t>
+          <t>04-14-2026</t>
         </is>
       </c>
       <c r="B691" s="0">
-        <v>150.50909</v>
+        <v>170.25455</v>
       </c>
       <c r="C691" s="0">
-        <v>15.81</v>
+        <v>0.27</v>
       </c>
       <c r="D691" s="0">
-        <v>7726.2</v>
+        <v>8327.86</v>
       </c>
       <c r="E691" s="0">
-        <v>7.93</v>
+        <v>2.18</v>
       </c>
     </row>
     <row r="692" spans="1:5" customHeight="0">
       <c r="A692" s="0" t="inlineStr">
         <is>
-          <t>03-24-2026</t>
+          <t>04-15-2026</t>
         </is>
       </c>
       <c r="B692" s="0">
-        <v>153.78182</v>
+        <v>170.14545</v>
       </c>
       <c r="C692" s="0">
-        <v>13.34</v>
+        <v>0.34</v>
       </c>
       <c r="D692" s="0">
-        <v>7743.92</v>
+        <v>8274.57</v>
       </c>
       <c r="E692" s="0">
-        <v>7.68</v>
+        <v>2.84</v>
       </c>
     </row>
     <row r="693" spans="1:5" customHeight="0">
       <c r="A693" s="0" t="inlineStr">
         <is>
-          <t>03-25-2026</t>
+          <t>04-16-2026</t>
         </is>
       </c>
       <c r="B693" s="0">
-        <v>155.69091</v>
+        <v>169.43636</v>
       </c>
       <c r="C693" s="0">
-        <v>11.95</v>
+        <v>0.76</v>
       </c>
       <c r="D693" s="0">
-        <v>7846.55</v>
+        <v>8262.7</v>
       </c>
       <c r="E693" s="0">
-        <v>6.28</v>
+        <v>2.99</v>
       </c>
     </row>
     <row r="694" spans="1:5" customHeight="0">
       <c r="A694" s="0" t="inlineStr">
         <is>
-          <t>03-26-2026</t>
+          <t>04-17-2026</t>
         </is>
       </c>
       <c r="B694" s="0">
-        <v>155.74545</v>
+        <v>169.12727</v>
       </c>
       <c r="C694" s="0">
-        <v>11.91</v>
+        <v>0.94</v>
       </c>
       <c r="D694" s="0">
-        <v>7769.31</v>
+        <v>8425.13</v>
       </c>
       <c r="E694" s="0">
-        <v>7.33</v>
+        <v>1</v>
       </c>
     </row>
     <row r="695" spans="1:5" customHeight="0">
       <c r="A695" s="0" t="inlineStr">
         <is>
-          <t>03-27-2026</t>
+          <t>04-20-2026</t>
         </is>
       </c>
       <c r="B695" s="0">
-        <v>157.21818</v>
+        <v>169.43636</v>
       </c>
       <c r="C695" s="0">
-        <v>10.87</v>
+        <v>0.76</v>
       </c>
       <c r="D695" s="0">
-        <v>7701.95</v>
+        <v>8331.05</v>
       </c>
       <c r="E695" s="0">
-        <v>8.27</v>
+        <v>2.14</v>
       </c>
     </row>
     <row r="696" spans="1:5" customHeight="0">
       <c r="A696" s="0" t="inlineStr">
         <is>
-          <t>03-30-2026</t>
+          <t>04-21-2026</t>
         </is>
       </c>
       <c r="B696" s="0">
-        <v>160.34545</v>
+        <v>169.49091</v>
       </c>
       <c r="C696" s="0">
-        <v>8.7</v>
+        <v>0.73</v>
       </c>
       <c r="D696" s="0">
-        <v>7772.45</v>
+        <v>8235.72</v>
       </c>
       <c r="E696" s="0">
-        <v>7.29</v>
+        <v>3.33</v>
       </c>
     </row>
     <row r="697" spans="1:5" customHeight="0">
       <c r="A697" s="0" t="inlineStr">
         <is>
-          <t>03-31-2026</t>
+          <t>04-22-2026</t>
         </is>
       </c>
       <c r="B697" s="0">
-        <v>161.74545</v>
+        <v>169.29091</v>
       </c>
       <c r="C697" s="0">
-        <v>7.76</v>
+        <v>0.84</v>
       </c>
       <c r="D697" s="0">
-        <v>7816.94</v>
+        <v>8156.43</v>
       </c>
       <c r="E697" s="0">
-        <v>6.68</v>
+        <v>4.33</v>
       </c>
     </row>
     <row r="698" spans="1:5" customHeight="0">
       <c r="A698" s="0" t="inlineStr">
         <is>
-          <t>04-01-2026</t>
+          <t>04-23-2026</t>
         </is>
       </c>
       <c r="B698" s="0">
-        <v>163.63636</v>
+        <v>170.78182</v>
       </c>
       <c r="C698" s="0">
-        <v>6.52</v>
+        <v>-0.04</v>
       </c>
       <c r="D698" s="0">
-        <v>7981.27</v>
+        <v>8227.32</v>
       </c>
       <c r="E698" s="0">
-        <v>4.48</v>
+        <v>3.43</v>
       </c>
     </row>
     <row r="699" spans="1:5" customHeight="0">
       <c r="A699" s="0" t="inlineStr">
         <is>
-          <t>04-02-2026</t>
+          <t>04-24-2026</t>
         </is>
       </c>
       <c r="B699" s="0">
-        <v>164.10909</v>
+        <v>171.23636</v>
       </c>
       <c r="C699" s="0">
-        <v>6.21</v>
+        <v>-0.3</v>
       </c>
       <c r="D699" s="0">
-        <v>7962.39</v>
+        <v>8157.82</v>
       </c>
       <c r="E699" s="0">
-        <v>4.73</v>
+        <v>4.31</v>
       </c>
     </row>
     <row r="700" spans="1:5" customHeight="0">
       <c r="A700" s="0" t="inlineStr">
         <is>
-          <t>04-07-2026</t>
+          <t>04-27-2026</t>
         </is>
       </c>
       <c r="B700" s="0">
-        <v>165</v>
+        <v>170.56364</v>
       </c>
       <c r="C700" s="0">
-        <v>5.64</v>
+        <v>0.09</v>
       </c>
       <c r="D700" s="0">
-        <v>7908.74</v>
+        <v>8141.92</v>
       </c>
       <c r="E700" s="0">
-        <v>5.44</v>
+        <v>4.52</v>
       </c>
     </row>
     <row r="701" spans="1:5" customHeight="0">
       <c r="A701" s="0" t="inlineStr">
         <is>
-          <t>04-08-2026</t>
+          <t>04-28-2026</t>
         </is>
       </c>
       <c r="B701" s="0">
-        <v>166.76364</v>
+        <v>165.10909</v>
       </c>
       <c r="C701" s="0">
-        <v>4.52</v>
+        <v>3.4</v>
       </c>
       <c r="D701" s="0">
-        <v>8263.87</v>
+        <v>8104.09</v>
       </c>
       <c r="E701" s="0">
-        <v>0.91</v>
+        <v>5</v>
       </c>
     </row>
     <row r="702" spans="1:5" customHeight="0">
       <c r="A702" s="0" t="inlineStr">
         <is>
-          <t>04-09-2026</t>
+          <t>04-29-2026</t>
         </is>
       </c>
       <c r="B702" s="0">
-        <v>170.16364</v>
+        <v>164.18182</v>
       </c>
       <c r="C702" s="0">
-        <v>2.43</v>
+        <v>3.98</v>
       </c>
       <c r="D702" s="0">
-        <v>8245.8</v>
+        <v>8072.13</v>
       </c>
       <c r="E702" s="0">
-        <v>1.13</v>
+        <v>5.42</v>
       </c>
     </row>
     <row r="703" spans="1:5" customHeight="0">
       <c r="A703" s="0" t="inlineStr">
         <is>
-          <t>04-10-2026</t>
+          <t>04-30-2026</t>
         </is>
       </c>
       <c r="B703" s="0">
-        <v>171.4</v>
+        <v>166.43636</v>
       </c>
       <c r="C703" s="0">
-        <v>1.69</v>
+        <v>2.57</v>
       </c>
       <c r="D703" s="0">
-        <v>8259.6</v>
+        <v>8114.84</v>
       </c>
       <c r="E703" s="0">
-        <v>0.96</v>
+        <v>4.87</v>
       </c>
     </row>
     <row r="704" spans="1:5" customHeight="0">
       <c r="A704" s="0" t="inlineStr">
         <is>
-          <t>04-13-2026</t>
+          <t>05-04-2026</t>
         </is>
       </c>
       <c r="B704" s="0">
-        <v>170.45455</v>
+        <v>161.49091</v>
       </c>
       <c r="C704" s="0">
-        <v>2.26</v>
+        <v>5.71</v>
       </c>
       <c r="D704" s="0">
-        <v>8235.98</v>
+        <v>7976.12</v>
       </c>
       <c r="E704" s="0">
-        <v>1.25</v>
+        <v>6.69</v>
       </c>
     </row>
     <row r="705" spans="1:5" customHeight="0">
       <c r="A705" s="0" t="inlineStr">
         <is>
-          <t>04-14-2026</t>
+          <t>05-05-2026</t>
         </is>
       </c>
       <c r="B705" s="0">
-        <v>170.25455</v>
+        <v>163.12727</v>
       </c>
       <c r="C705" s="0">
-        <v>2.38</v>
+        <v>4.65</v>
       </c>
       <c r="D705" s="0">
-        <v>8327.86</v>
+        <v>8062.31</v>
       </c>
       <c r="E705" s="0">
-        <v>0.13</v>
+        <v>5.55</v>
       </c>
     </row>
     <row r="706" spans="1:5" customHeight="0">
       <c r="A706" s="0" t="inlineStr">
         <is>
-          <t>04-15-2026</t>
+          <t>05-06-2026</t>
         </is>
       </c>
       <c r="B706" s="0">
-        <v>170.14545</v>
+        <v>163.89091</v>
       </c>
       <c r="C706" s="0">
-        <v>2.44</v>
+        <v>4.17</v>
       </c>
       <c r="D706" s="0">
-        <v>8274.57</v>
+        <v>8299.42</v>
       </c>
       <c r="E706" s="0">
-        <v>0.78</v>
+        <v>2.53</v>
       </c>
     </row>
     <row r="707" spans="1:5" customHeight="0">
       <c r="A707" s="0" t="inlineStr">
         <is>
-          <t>04-16-2026</t>
+          <t>05-07-2026</t>
         </is>
       </c>
       <c r="B707" s="0">
-        <v>169.43636</v>
+        <v>160.63636</v>
       </c>
       <c r="C707" s="0">
-        <v>2.87</v>
+        <v>6.28</v>
       </c>
       <c r="D707" s="0">
-        <v>8262.7</v>
+        <v>8202.08</v>
       </c>
       <c r="E707" s="0">
-        <v>0.92</v>
+        <v>3.75</v>
       </c>
     </row>
     <row r="708" spans="1:5" customHeight="0">
       <c r="A708" s="0" t="inlineStr">
         <is>
-          <t>04-17-2026</t>
+          <t>05-08-2026</t>
         </is>
       </c>
       <c r="B708" s="0">
-        <v>169.12727</v>
+        <v>159.2</v>
       </c>
       <c r="C708" s="0">
-        <v>3.06</v>
+        <v>7.24</v>
       </c>
       <c r="D708" s="0">
-        <v>8425.13</v>
+        <v>8112.57</v>
       </c>
       <c r="E708" s="0">
-        <v>-1.02</v>
+        <v>4.89</v>
       </c>
     </row>
     <row r="709" spans="1:5" customHeight="0">
       <c r="A709" s="0" t="inlineStr">
         <is>
-          <t>04-20-2026</t>
+          <t>05-11-2026</t>
         </is>
       </c>
       <c r="B709" s="0">
-        <v>169.43636</v>
+        <v>160</v>
       </c>
       <c r="C709" s="0">
-        <v>2.87</v>
+        <v>6.7</v>
       </c>
       <c r="D709" s="0">
-        <v>8331.05</v>
+        <v>8056.38</v>
       </c>
       <c r="E709" s="0">
-        <v>0.1</v>
+        <v>5.63</v>
       </c>
     </row>
     <row r="710" spans="1:5" customHeight="0">
       <c r="A710" s="0" t="inlineStr">
         <is>
-          <t>04-21-2026</t>
+          <t>05-12-2026</t>
         </is>
       </c>
       <c r="B710" s="0">
-        <v>169.49091</v>
+        <v>159.83636</v>
       </c>
       <c r="C710" s="0">
-        <v>2.84</v>
+        <v>6.81</v>
       </c>
       <c r="D710" s="0">
-        <v>8235.72</v>
+        <v>7979.92</v>
       </c>
       <c r="E710" s="0">
-        <v>1.25</v>
+        <v>6.64</v>
       </c>
     </row>
     <row r="711" spans="1:5" customHeight="0">
       <c r="A711" s="0" t="inlineStr">
         <is>
-          <t>04-22-2026</t>
+          <t>05-13-2026</t>
         </is>
       </c>
       <c r="B711" s="0">
-        <v>169.29091</v>
+        <v>160.92727</v>
       </c>
       <c r="C711" s="0">
-        <v>2.96</v>
+        <v>6.09</v>
       </c>
       <c r="D711" s="0">
-        <v>8156.43</v>
+        <v>8007.97</v>
       </c>
       <c r="E711" s="0">
-        <v>2.24</v>
+        <v>6.26</v>
       </c>
     </row>
     <row r="712" spans="1:5" customHeight="0">
       <c r="A712" s="0" t="inlineStr">
         <is>
-          <t>04-23-2026</t>
+          <t>05-14-2026</t>
         </is>
       </c>
       <c r="B712" s="0">
-        <v>170.78182</v>
+        <v>162.69091</v>
       </c>
       <c r="C712" s="0">
-        <v>2.06</v>
+        <v>4.94</v>
       </c>
       <c r="D712" s="0">
-        <v>8227.32</v>
+        <v>8082.27</v>
       </c>
       <c r="E712" s="0">
-        <v>1.36</v>
+        <v>5.29</v>
       </c>
     </row>
     <row r="713" spans="1:5" customHeight="0">
       <c r="A713" s="0" t="inlineStr">
         <is>
-          <t>04-24-2026</t>
+          <t>05-15-2026</t>
         </is>
       </c>
       <c r="B713" s="0">
-        <v>171.23636</v>
+        <v>160.21818</v>
       </c>
       <c r="C713" s="0">
-        <v>1.79</v>
+        <v>6.55</v>
       </c>
       <c r="D713" s="0">
-        <v>8157.82</v>
+        <v>7952.55</v>
       </c>
       <c r="E713" s="0">
-        <v>2.22</v>
+        <v>7.01</v>
       </c>
     </row>
     <row r="714" spans="1:5" customHeight="0">
       <c r="A714" s="0" t="inlineStr">
         <is>
-          <t>04-27-2026</t>
+          <t>05-18-2026</t>
         </is>
       </c>
       <c r="B714" s="0">
-        <v>170.56364</v>
+        <v>158.63636</v>
       </c>
       <c r="C714" s="0">
-        <v>2.19</v>
+        <v>7.62</v>
       </c>
       <c r="D714" s="0">
-        <v>8141.92</v>
+        <v>7987.49</v>
       </c>
       <c r="E714" s="0">
-        <v>2.42</v>
+        <v>6.54</v>
       </c>
     </row>
     <row r="715" spans="1:5" customHeight="0">
       <c r="A715" s="0" t="inlineStr">
         <is>
-          <t>04-28-2026</t>
+          <t>05-19-2026</t>
         </is>
       </c>
       <c r="B715" s="0">
-        <v>165.10909</v>
+        <v>158.27273</v>
       </c>
       <c r="C715" s="0">
-        <v>5.57</v>
+        <v>7.86</v>
       </c>
       <c r="D715" s="0">
-        <v>8104.09</v>
+        <v>7981.76</v>
       </c>
       <c r="E715" s="0">
-        <v>2.9</v>
+        <v>6.61</v>
       </c>
     </row>
     <row r="716" spans="1:5" customHeight="0">
       <c r="A716" s="0" t="inlineStr">
         <is>
-          <t>04-29-2026</t>
+          <t>05-20-2026</t>
         </is>
       </c>
       <c r="B716" s="0">
-        <v>164.18182</v>
+        <v>160.92727</v>
       </c>
       <c r="C716" s="0">
-        <v>6.16</v>
+        <v>6.09</v>
       </c>
       <c r="D716" s="0">
-        <v>8072.13</v>
+        <v>8117.42</v>
       </c>
       <c r="E716" s="0">
-        <v>3.31</v>
+        <v>4.83</v>
       </c>
     </row>
     <row r="717" spans="1:5" customHeight="0">
       <c r="A717" s="0" t="inlineStr">
         <is>
-          <t>04-30-2026</t>
+          <t>05-21-2026</t>
         </is>
       </c>
       <c r="B717" s="0">
-        <v>166.43636</v>
+        <v>163.38182</v>
       </c>
       <c r="C717" s="0">
-        <v>4.72</v>
+        <v>4.49</v>
       </c>
       <c r="D717" s="0">
-        <v>8114.84</v>
+        <v>8086</v>
       </c>
       <c r="E717" s="0">
-        <v>2.76</v>
+        <v>5.24</v>
       </c>
     </row>
     <row r="718" spans="1:5" customHeight="0">
       <c r="A718" s="0" t="inlineStr">
         <is>
-          <t>05-04-2026</t>
+          <t>05-22-2026</t>
         </is>
       </c>
       <c r="B718" s="0">
-        <v>161.49091</v>
+        <v>163.98182</v>
       </c>
       <c r="C718" s="0">
-        <v>7.93</v>
+        <v>4.11</v>
       </c>
       <c r="D718" s="0">
-        <v>7976.12</v>
+        <v>8115.75</v>
       </c>
       <c r="E718" s="0">
-        <v>4.55</v>
+        <v>4.85</v>
       </c>
     </row>
     <row r="719" spans="1:5" customHeight="0">
       <c r="A719" s="0" t="inlineStr">
         <is>
-          <t>05-05-2026</t>
+          <t>05-25-2026</t>
         </is>
       </c>
       <c r="B719" s="0">
-        <v>163.12727</v>
+        <v>167.41818</v>
       </c>
       <c r="C719" s="0">
-        <v>6.85</v>
+        <v>1.97</v>
       </c>
       <c r="D719" s="0">
-        <v>8062.31</v>
+        <v>8258.26</v>
       </c>
       <c r="E719" s="0">
-        <v>3.43</v>
+        <v>3.04</v>
       </c>
     </row>
     <row r="720" spans="1:5" customHeight="0">
       <c r="A720" s="0" t="inlineStr">
         <is>
-          <t>05-06-2026</t>
+          <t>05-26-2026</t>
         </is>
       </c>
       <c r="B720" s="0">
-        <v>163.89091</v>
+        <v>165.41818</v>
       </c>
       <c r="C720" s="0">
-        <v>6.35</v>
+        <v>3.21</v>
       </c>
       <c r="D720" s="0">
-        <v>8299.42</v>
+        <v>8173.11</v>
       </c>
       <c r="E720" s="0">
-        <v>0.48</v>
+        <v>4.12</v>
       </c>
     </row>
     <row r="721" spans="1:5" customHeight="0">
       <c r="A721" s="0" t="inlineStr">
         <is>
-          <t>05-07-2026</t>
+          <t>05-27-2026</t>
         </is>
       </c>
       <c r="B721" s="0">
-        <v>160.63636</v>
+        <v>166.30909</v>
       </c>
       <c r="C721" s="0">
-        <v>8.51</v>
+        <v>2.65</v>
       </c>
       <c r="D721" s="0">
-        <v>8202.08</v>
+        <v>8207.89</v>
       </c>
       <c r="E721" s="0">
-        <v>1.67</v>
+        <v>3.68</v>
       </c>
     </row>
     <row r="722" spans="1:5" customHeight="0">
       <c r="A722" s="0" t="inlineStr">
         <is>
-          <t>05-08-2026</t>
+          <t>05-28-2026</t>
         </is>
       </c>
       <c r="B722" s="0">
-        <v>159.2</v>
+        <v>165.45455</v>
       </c>
       <c r="C722" s="0">
-        <v>9.48</v>
+        <v>3.18</v>
       </c>
       <c r="D722" s="0">
-        <v>8112.57</v>
+        <v>8188.87</v>
       </c>
       <c r="E722" s="0">
-        <v>2.79</v>
+        <v>3.92</v>
       </c>
     </row>
     <row r="723" spans="1:5" customHeight="0">
       <c r="A723" s="0" t="inlineStr">
         <is>
-          <t>05-11-2026</t>
+          <t>05-29-2026</t>
         </is>
       </c>
       <c r="B723" s="0">
-        <v>160</v>
+        <v>161.89091</v>
       </c>
       <c r="C723" s="0">
-        <v>8.94</v>
+        <v>5.45</v>
       </c>
       <c r="D723" s="0">
-        <v>8056.38</v>
+        <v>8183.34</v>
       </c>
       <c r="E723" s="0">
-        <v>3.51</v>
+        <v>3.99</v>
       </c>
     </row>
     <row r="724" spans="1:5" customHeight="0">
       <c r="A724" s="0" t="inlineStr">
         <is>
-          <t>05-12-2026</t>
+          <t>06-01-2026</t>
         </is>
       </c>
       <c r="B724" s="0">
-        <v>159.83636</v>
+        <v>161.29091</v>
       </c>
       <c r="C724" s="0">
-        <v>9.05</v>
+        <v>5.85</v>
       </c>
       <c r="D724" s="0">
-        <v>7979.92</v>
+        <v>8146.59</v>
       </c>
       <c r="E724" s="0">
-        <v>4.5</v>
+        <v>4.46</v>
       </c>
     </row>
     <row r="725" spans="1:5" customHeight="0">
       <c r="A725" s="0" t="inlineStr">
         <is>
-          <t>05-13-2026</t>
+          <t>06-02-2026</t>
         </is>
       </c>
       <c r="B725" s="0">
-        <v>160.92727</v>
+        <v>160.49091</v>
       </c>
       <c r="C725" s="0">
-        <v>8.31</v>
+        <v>6.37</v>
       </c>
       <c r="D725" s="0">
-        <v>8007.97</v>
+        <v>8209.09</v>
       </c>
       <c r="E725" s="0">
-        <v>4.13</v>
+        <v>3.66</v>
       </c>
     </row>
     <row r="726" spans="1:5" customHeight="0">
       <c r="A726" s="0" t="inlineStr">
         <is>
-          <t>05-14-2026</t>
+          <t>06-03-2026</t>
         </is>
       </c>
       <c r="B726" s="0">
-        <v>162.69091</v>
+        <v>163.54545</v>
       </c>
       <c r="C726" s="0">
-        <v>7.14</v>
+        <v>4.39</v>
       </c>
       <c r="D726" s="0">
-        <v>8082.27</v>
+        <v>8150.42</v>
       </c>
       <c r="E726" s="0">
-        <v>3.18</v>
+        <v>4.41</v>
       </c>
     </row>
     <row r="727" spans="1:5" customHeight="0">
       <c r="A727" s="0" t="inlineStr">
         <is>
-          <t>05-15-2026</t>
+          <t>06-04-2026</t>
         </is>
       </c>
       <c r="B727" s="0">
-        <v>160.21818</v>
+        <v>165.16364</v>
       </c>
       <c r="C727" s="0">
-        <v>8.79</v>
+        <v>3.36</v>
       </c>
       <c r="D727" s="0">
-        <v>7952.55</v>
+        <v>8244.29</v>
       </c>
       <c r="E727" s="0">
-        <v>4.86</v>
+        <v>3.22</v>
       </c>
     </row>
     <row r="728" spans="1:5" customHeight="0">
       <c r="A728" s="0" t="inlineStr">
         <is>
-          <t>05-18-2026</t>
+          <t>06-05-2026</t>
         </is>
       </c>
       <c r="B728" s="0">
-        <v>158.63636</v>
+        <v>166.72727</v>
       </c>
       <c r="C728" s="0">
-        <v>9.87</v>
+        <v>2.39</v>
       </c>
       <c r="D728" s="0">
-        <v>7987.49</v>
+        <v>8218.24</v>
       </c>
       <c r="E728" s="0">
-        <v>4.4</v>
+        <v>3.55</v>
       </c>
     </row>
     <row r="729" spans="1:5" customHeight="0">
       <c r="A729" s="0" t="inlineStr">
         <is>
-          <t>05-19-2026</t>
+          <t>06-08-2026</t>
         </is>
       </c>
       <c r="B729" s="0">
-        <v>158.27273</v>
+        <v>165.38</v>
       </c>
       <c r="C729" s="0">
-        <v>10.13</v>
+        <v>3.23</v>
       </c>
       <c r="D729" s="0">
-        <v>7981.76</v>
+        <v>8199.29</v>
       </c>
       <c r="E729" s="0">
-        <v>4.48</v>
+        <v>3.79</v>
       </c>
     </row>
     <row r="730" spans="1:5" customHeight="0">
       <c r="A730" s="0" t="inlineStr">
         <is>
-          <t>05-20-2026</t>
+          <t>06-09-2026</t>
         </is>
       </c>
       <c r="B730" s="0">
-        <v>160.92727</v>
+        <v>168.42</v>
       </c>
       <c r="C730" s="0">
-        <v>8.31</v>
+        <v>1.37</v>
       </c>
       <c r="D730" s="0">
-        <v>8117.42</v>
+        <v>8203.43</v>
       </c>
       <c r="E730" s="0">
-        <v>2.73</v>
+        <v>3.73</v>
       </c>
     </row>
     <row r="731" spans="1:5" customHeight="0">
       <c r="A731" s="0" t="inlineStr">
         <is>
-          <t>05-21-2026</t>
+          <t>06-10-2026</t>
         </is>
       </c>
       <c r="B731" s="0">
-        <v>163.38182</v>
+        <v>167.72</v>
       </c>
       <c r="C731" s="0">
-        <v>6.68</v>
+        <v>1.79</v>
       </c>
       <c r="D731" s="0">
-        <v>8086</v>
+        <v>8161.83</v>
       </c>
       <c r="E731" s="0">
-        <v>3.13</v>
+        <v>4.26</v>
       </c>
     </row>
     <row r="732" spans="1:5" customHeight="0">
       <c r="A732" s="0" t="inlineStr">
         <is>
-          <t>05-22-2026</t>
+          <t>06-11-2026</t>
         </is>
       </c>
       <c r="B732" s="0">
-        <v>163.98182</v>
+        <v>165.02</v>
       </c>
       <c r="C732" s="0">
-        <v>6.29</v>
+        <v>3.45</v>
       </c>
       <c r="D732" s="0">
-        <v>8115.75</v>
+        <v>8200.8</v>
       </c>
       <c r="E732" s="0">
-        <v>2.75</v>
+        <v>3.77</v>
       </c>
     </row>
     <row r="733" spans="1:5" customHeight="0">
       <c r="A733" s="0" t="inlineStr">
         <is>
-          <t>05-25-2026</t>
+          <t>06-12-2026</t>
         </is>
       </c>
       <c r="B733" s="0">
-        <v>167.41818</v>
+        <v>168.3</v>
       </c>
       <c r="C733" s="0">
-        <v>4.11</v>
+        <v>1.44</v>
       </c>
       <c r="D733" s="0">
-        <v>8258.26</v>
+        <v>8350.87</v>
       </c>
       <c r="E733" s="0">
-        <v>0.98</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="734" spans="1:5" customHeight="0">
       <c r="A734" s="0" t="inlineStr">
         <is>
-          <t>05-26-2026</t>
+          <t>06-15-2026</t>
         </is>
       </c>
       <c r="B734" s="0">
-        <v>165.41818</v>
+        <v>165.86</v>
       </c>
       <c r="C734" s="0">
-        <v>5.37</v>
+        <v>2.93</v>
       </c>
       <c r="D734" s="0">
-        <v>8173.11</v>
+        <v>8384.01</v>
       </c>
       <c r="E734" s="0">
-        <v>2.03</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="735" spans="1:5" customHeight="0">
       <c r="A735" s="0" t="inlineStr">
         <is>
-          <t>05-27-2026</t>
+          <t>06-16-2026</t>
         </is>
       </c>
       <c r="B735" s="0">
-        <v>166.30909</v>
+        <v>167.38</v>
       </c>
       <c r="C735" s="0">
-        <v>4.8</v>
+        <v>2</v>
       </c>
       <c r="D735" s="0">
-        <v>8207.89</v>
+        <v>8447.27</v>
       </c>
       <c r="E735" s="0">
-        <v>1.6</v>
+        <v>0.74</v>
       </c>
     </row>
     <row r="736" spans="1:5" customHeight="0">
       <c r="A736" s="0" t="inlineStr">
         <is>
-          <t>05-28-2026</t>
+          <t>06-17-2026</t>
         </is>
       </c>
       <c r="B736" s="0">
-        <v>165.45455</v>
+        <v>166.9</v>
       </c>
       <c r="C736" s="0">
-        <v>5.35</v>
+        <v>2.29</v>
       </c>
       <c r="D736" s="0">
-        <v>8188.87</v>
+        <v>8430.79</v>
       </c>
       <c r="E736" s="0">
-        <v>1.83</v>
+        <v>0.94</v>
       </c>
     </row>
     <row r="737" spans="1:5" customHeight="0">
       <c r="A737" s="0" t="inlineStr">
         <is>
-          <t>05-29-2026</t>
+          <t>06-18-2026</t>
         </is>
       </c>
       <c r="B737" s="0">
-        <v>161.89091</v>
+        <v>167.12</v>
       </c>
       <c r="C737" s="0">
-        <v>7.67</v>
+        <v>2.15</v>
       </c>
       <c r="D737" s="0">
-        <v>8183.34</v>
+        <v>8467.98</v>
       </c>
       <c r="E737" s="0">
-        <v>1.9</v>
+        <v>0.49</v>
       </c>
     </row>
     <row r="738" spans="1:5" customHeight="0">
       <c r="A738" s="0" t="inlineStr">
         <is>
-          <t>06-01-2026</t>
+          <t>06-19-2026</t>
         </is>
       </c>
       <c r="B738" s="0">
-        <v>161.29091</v>
+        <v>164.16</v>
       </c>
       <c r="C738" s="0">
-        <v>8.07</v>
+        <v>4</v>
       </c>
       <c r="D738" s="0">
-        <v>8146.59</v>
+        <v>8421.14</v>
       </c>
       <c r="E738" s="0">
-        <v>2.36</v>
+        <v>1.05</v>
       </c>
     </row>
     <row r="739" spans="1:5" customHeight="0">
       <c r="A739" s="0" t="inlineStr">
         <is>
-          <t>06-02-2026</t>
+          <t>06-22-2026</t>
         </is>
       </c>
       <c r="B739" s="0">
-        <v>160.49091</v>
+        <v>165.7</v>
       </c>
       <c r="C739" s="0">
-        <v>8.6</v>
+        <v>3.03</v>
       </c>
       <c r="D739" s="0">
-        <v>8209.09</v>
+        <v>8400.11</v>
       </c>
       <c r="E739" s="0">
-        <v>1.58</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="740" spans="1:5" customHeight="0">
       <c r="A740" s="0" t="inlineStr">
         <is>
-          <t>06-03-2026</t>
+          <t>06-23-2026</t>
         </is>
       </c>
       <c r="B740" s="0">
-        <v>163.54545</v>
+        <v>166.44</v>
       </c>
       <c r="C740" s="0">
-        <v>6.58</v>
+        <v>2.57</v>
       </c>
       <c r="D740" s="0">
-        <v>8150.42</v>
+        <v>8340.71</v>
       </c>
       <c r="E740" s="0">
-        <v>2.31</v>
+        <v>2.03</v>
       </c>
     </row>
     <row r="741" spans="1:5" customHeight="0">
       <c r="A741" s="0" t="inlineStr">
         <is>
-          <t>06-04-2026</t>
+          <t>06-24-2026</t>
         </is>
       </c>
       <c r="B741" s="0">
-        <v>165.16364</v>
+        <v>169.76</v>
       </c>
       <c r="C741" s="0">
-        <v>5.53</v>
+        <v>0.57</v>
       </c>
       <c r="D741" s="0">
-        <v>8244.29</v>
+        <v>8385.49</v>
       </c>
       <c r="E741" s="0">
-        <v>1.15</v>
+        <v>1.48</v>
       </c>
     </row>
     <row r="742" spans="1:5" customHeight="0">
       <c r="A742" s="0" t="inlineStr">
         <is>
-          <t>06-05-2026</t>
+          <t>06-25-2026</t>
         </is>
       </c>
       <c r="B742" s="0">
-        <v>166.72727</v>
+        <v>171.4</v>
       </c>
       <c r="C742" s="0">
-        <v>4.54</v>
+        <v>-0.4</v>
       </c>
       <c r="D742" s="0">
-        <v>8218.24</v>
+        <v>8431.61</v>
       </c>
       <c r="E742" s="0">
-        <v>1.47</v>
+        <v>0.93</v>
       </c>
     </row>
     <row r="743" spans="1:5" customHeight="0">
       <c r="A743" s="0" t="inlineStr">
         <is>
-          <t>06-08-2026</t>
+          <t>06-26-2026</t>
         </is>
       </c>
       <c r="B743" s="0">
-        <v>165.38</v>
+        <v>172.86</v>
       </c>
       <c r="C743" s="0">
-        <v>5.39</v>
+        <v>-1.24</v>
       </c>
       <c r="D743" s="0">
-        <v>8199.29</v>
+        <v>8384.87</v>
       </c>
       <c r="E743" s="0">
-        <v>1.7</v>
+        <v>1.49</v>
       </c>
     </row>
     <row r="744" spans="1:5" customHeight="0">
       <c r="A744" s="0" t="inlineStr">
         <is>
-          <t>06-09-2026</t>
+          <t>06-29-2026</t>
         </is>
       </c>
       <c r="B744" s="0">
-        <v>168.42</v>
+        <v>172.72</v>
       </c>
       <c r="C744" s="0">
-        <v>3.49</v>
+        <v>-1.16</v>
       </c>
       <c r="D744" s="0">
-        <v>8203.43</v>
+        <v>8367.33</v>
       </c>
       <c r="E744" s="0">
-        <v>1.65</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="745" spans="1:5" customHeight="0">
       <c r="A745" s="0" t="inlineStr">
         <is>
-          <t>06-10-2026</t>
+          <t>06-30-2026</t>
         </is>
       </c>
       <c r="B745" s="0">
-        <v>167.72</v>
+        <v>173.28</v>
       </c>
       <c r="C745" s="0">
-        <v>3.92</v>
+        <v>-1.48</v>
       </c>
       <c r="D745" s="0">
-        <v>8161.83</v>
+        <v>8403.99</v>
       </c>
       <c r="E745" s="0">
-        <v>2.17</v>
+        <v>1.26</v>
       </c>
     </row>
     <row r="746" spans="1:5" customHeight="0">
       <c r="A746" s="0" t="inlineStr">
         <is>
-          <t>06-11-2026</t>
+          <t>07-01-2026</t>
         </is>
       </c>
       <c r="B746" s="0">
-        <v>165.02</v>
+        <v>176.3</v>
       </c>
       <c r="C746" s="0">
-        <v>5.62</v>
+        <v>-3.17</v>
       </c>
       <c r="D746" s="0">
-        <v>8200.8</v>
+        <v>8337.29</v>
       </c>
       <c r="E746" s="0">
-        <v>1.68</v>
+        <v>2.07</v>
       </c>
     </row>
     <row r="747" spans="1:5" customHeight="0">
       <c r="A747" s="0" t="inlineStr">
         <is>
-          <t>06-12-2026</t>
+          <t>07-02-2026</t>
         </is>
       </c>
       <c r="B747" s="0">
-        <v>168.3</v>
+        <v>180.02</v>
       </c>
       <c r="C747" s="0">
-        <v>3.57</v>
+        <v>-5.17</v>
       </c>
       <c r="D747" s="0">
-        <v>8350.87</v>
+        <v>8474.86</v>
       </c>
       <c r="E747" s="0">
-        <v>-0.14</v>
+        <v>0.41</v>
       </c>
     </row>
     <row r="748" spans="1:5" customHeight="0">
       <c r="A748" s="0" t="inlineStr">
         <is>
-          <t>06-15-2026</t>
+          <t>07-03-2026</t>
         </is>
       </c>
       <c r="B748" s="0">
-        <v>165.86</v>
+        <v>180.3</v>
       </c>
       <c r="C748" s="0">
-        <v>5.09</v>
+        <v>-5.31</v>
       </c>
       <c r="D748" s="0">
-        <v>8384.01</v>
+        <v>8508.07</v>
       </c>
       <c r="E748" s="0">
-        <v>-0.54</v>
+        <v>0.02</v>
       </c>
     </row>
     <row r="749" spans="1:5" customHeight="0">
       <c r="A749" s="0" t="inlineStr">
         <is>
-          <t>06-16-2026</t>
+          <t>07-06-2026</t>
         </is>
       </c>
       <c r="B749" s="0">
-        <v>167.38</v>
+        <v>177.6</v>
       </c>
       <c r="C749" s="0">
-        <v>4.13</v>
+        <v>-3.87</v>
       </c>
       <c r="D749" s="0">
-        <v>8447.27</v>
+        <v>8479.87</v>
       </c>
       <c r="E749" s="0">
-        <v>-1.28</v>
+        <v>0.35</v>
       </c>
     </row>
     <row r="750" spans="1:5" customHeight="0">
       <c r="A750" s="0" t="inlineStr">
         <is>
-          <t>06-17-2026</t>
+          <t>07-07-2026</t>
         </is>
       </c>
       <c r="B750" s="0">
-        <v>166.9</v>
+        <v>178.18</v>
       </c>
       <c r="C750" s="0">
-        <v>4.43</v>
+        <v>-4.19</v>
       </c>
       <c r="D750" s="0">
-        <v>8430.79</v>
+        <v>8436.24</v>
       </c>
       <c r="E750" s="0">
-        <v>-1.09</v>
+        <v>0.87</v>
       </c>
     </row>
     <row r="751" spans="1:5" customHeight="0">
       <c r="A751" s="0" t="inlineStr">
         <is>
-          <t>06-18-2026</t>
+          <t>07-08-2026</t>
         </is>
       </c>
       <c r="B751" s="0">
-        <v>167.12</v>
+        <v>173.68</v>
       </c>
       <c r="C751" s="0">
-        <v>4.3</v>
+        <v>-1.7</v>
       </c>
       <c r="D751" s="0">
-        <v>8467.98</v>
+        <v>8252.66</v>
       </c>
       <c r="E751" s="0">
-        <v>-1.52</v>
+        <v>3.11</v>
       </c>
     </row>
     <row r="752" spans="1:5" customHeight="0">
       <c r="A752" s="0" t="inlineStr">
         <is>
-          <t>06-19-2026</t>
+          <t>07-09-2026</t>
         </is>
       </c>
       <c r="B752" s="0">
-        <v>164.16</v>
+        <v>172.96</v>
       </c>
       <c r="C752" s="0">
-        <v>6.18</v>
+        <v>-1.3</v>
       </c>
       <c r="D752" s="0">
-        <v>8421.14</v>
+        <v>8326.62</v>
       </c>
       <c r="E752" s="0">
-        <v>-0.98</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="753" spans="1:5" customHeight="0">
       <c r="A753" s="0" t="inlineStr">
         <is>
-          <t>06-22-2026</t>
+          <t>07-10-2026</t>
         </is>
       </c>
       <c r="B753" s="0">
-        <v>165.7</v>
+        <v>174.3</v>
       </c>
       <c r="C753" s="0">
-        <v>5.19</v>
+        <v>-2.05</v>
       </c>
       <c r="D753" s="0">
-        <v>8400.11</v>
+        <v>8338.97</v>
       </c>
       <c r="E753" s="0">
-        <v>-0.73</v>
+        <v>2.05</v>
       </c>
     </row>
     <row r="754" spans="1:5" customHeight="0">
       <c r="A754" s="0" t="inlineStr">
         <is>
-          <t>06-23-2026</t>
+          <t>07-13-2026</t>
         </is>
       </c>
       <c r="B754" s="0">
-        <v>166.44</v>
+        <v>176.74</v>
       </c>
       <c r="C754" s="0">
-        <v>4.72</v>
+        <v>-3.41</v>
       </c>
       <c r="D754" s="0">
-        <v>8340.71</v>
+        <v>8364.65</v>
       </c>
       <c r="E754" s="0">
-        <v>-0.02</v>
+        <v>1.73</v>
       </c>
     </row>
     <row r="755" spans="1:5" customHeight="0">
       <c r="A755" s="0" t="inlineStr">
         <is>
-          <t>06-24-2026</t>
+          <t>07-14-2026</t>
         </is>
       </c>
       <c r="B755" s="0">
-        <v>169.76</v>
+        <v>178.52</v>
       </c>
       <c r="C755" s="0">
-        <v>2.67</v>
+        <v>-4.37</v>
       </c>
       <c r="D755" s="0">
-        <v>8385.49</v>
+        <v>8366.85</v>
       </c>
       <c r="E755" s="0">
-        <v>-0.55</v>
+        <v>1.71</v>
       </c>
     </row>
     <row r="756" spans="1:5" customHeight="0">
       <c r="A756" s="0" t="inlineStr">
         <is>
-          <t>06-25-2026</t>
+          <t>07-15-2026</t>
         </is>
       </c>
       <c r="B756" s="0">
-        <v>171.4</v>
+        <v>175.14</v>
       </c>
       <c r="C756" s="0">
-        <v>1.69</v>
+        <v>-2.52</v>
       </c>
       <c r="D756" s="0">
-        <v>8431.61</v>
+        <v>8382.43</v>
       </c>
       <c r="E756" s="0">
-        <v>-1.1</v>
+        <v>1.52</v>
       </c>
     </row>
     <row r="757" spans="1:5" customHeight="0">
       <c r="A757" s="0" t="inlineStr">
         <is>
-          <t>06-26-2026</t>
+          <t>07-16-2026</t>
         </is>
       </c>
       <c r="B757" s="0">
-        <v>172.86</v>
+        <v>177.08</v>
       </c>
       <c r="C757" s="0">
-        <v>0.83</v>
+        <v>-3.59</v>
       </c>
       <c r="D757" s="0">
-        <v>8384.87</v>
+        <v>8377.86</v>
       </c>
       <c r="E757" s="0">
-        <v>-0.55</v>
+        <v>1.57</v>
       </c>
     </row>
     <row r="758" spans="1:5" customHeight="0">
       <c r="A758" s="0" t="inlineStr">
         <is>
-          <t>06-29-2026</t>
+          <t>07-17-2026</t>
         </is>
       </c>
       <c r="B758" s="0">
-        <v>172.72</v>
+        <v>176.46</v>
       </c>
       <c r="C758" s="0">
-        <v>0.91</v>
+        <v>-3.25</v>
       </c>
       <c r="D758" s="0">
-        <v>8367.33</v>
+        <v>8338.81</v>
       </c>
       <c r="E758" s="0">
-        <v>-0.34</v>
+        <v>2.05</v>
       </c>
     </row>
     <row r="759" spans="1:5" customHeight="0">
       <c r="A759" s="0" t="inlineStr">
         <is>
-          <t>06-30-2026</t>
+          <t>07-20-2026</t>
         </is>
       </c>
       <c r="B759" s="0">
-        <v>173.28</v>
+        <v>177.7</v>
       </c>
       <c r="C759" s="0">
-        <v>0.59</v>
+        <v>-3.93</v>
       </c>
       <c r="D759" s="0">
-        <v>8403.99</v>
+        <v>8340.11</v>
       </c>
       <c r="E759" s="0">
-        <v>-0.77</v>
+        <v>2.03</v>
       </c>
     </row>
     <row r="760" spans="1:5" customHeight="0">
       <c r="A760" s="0" t="inlineStr">
         <is>
-          <t>07-01-2026</t>
+          <t>07-21-2026</t>
         </is>
       </c>
       <c r="B760" s="0">
-        <v>176.3</v>
+        <v>176.52</v>
       </c>
       <c r="C760" s="0">
-        <v>-1.13</v>
+        <v>-3.29</v>
       </c>
       <c r="D760" s="0">
-        <v>8337.29</v>
+        <v>8363.14</v>
       </c>
       <c r="E760" s="0">
-        <v>0.02</v>
+        <v>1.75</v>
       </c>
     </row>
     <row r="761" spans="1:5" customHeight="0">
       <c r="A761" s="0" t="inlineStr">
         <is>
-          <t>07-02-2026</t>
+          <t>07-22-2026</t>
         </is>
       </c>
       <c r="B761" s="0">
-        <v>180.02</v>
+        <v>176.74</v>
       </c>
       <c r="C761" s="0">
-        <v>-3.18</v>
+        <v>-3.41</v>
       </c>
       <c r="D761" s="0">
-        <v>8474.86</v>
+        <v>8437.89</v>
       </c>
       <c r="E761" s="0">
-        <v>-1.6</v>
+        <v>0.85</v>
       </c>
     </row>
     <row r="762" spans="1:5" customHeight="0">
       <c r="A762" s="0" t="inlineStr">
         <is>
-          <t>07-03-2026</t>
+          <t>07-23-2026</t>
         </is>
       </c>
       <c r="B762" s="0">
-        <v>180.3</v>
+        <v>175.58</v>
       </c>
       <c r="C762" s="0">
-        <v>-3.33</v>
+        <v>-2.77</v>
       </c>
       <c r="D762" s="0">
-        <v>8508.07</v>
+        <v>8299.09</v>
       </c>
       <c r="E762" s="0">
-        <v>-1.99</v>
+        <v>2.54</v>
       </c>
     </row>
     <row r="763" spans="1:5" customHeight="0">
       <c r="A763" s="0" t="inlineStr">
         <is>
-          <t>07-06-2026</t>
+          <t>07-24-2026</t>
         </is>
       </c>
       <c r="B763" s="0">
-        <v>177.6</v>
+        <v>176.52</v>
       </c>
       <c r="C763" s="0">
-        <v>-1.86</v>
+        <v>-3.29</v>
       </c>
       <c r="D763" s="0">
-        <v>8479.87</v>
+        <v>8372.28</v>
       </c>
       <c r="E763" s="0">
-        <v>-1.66</v>
+        <v>1.64</v>
       </c>
     </row>
     <row r="764" spans="1:5" customHeight="0">
       <c r="A764" s="0" t="inlineStr">
         <is>
-          <t>07-07-2026</t>
+          <t>07-27-2026</t>
         </is>
       </c>
       <c r="B764" s="0">
-        <v>178.18</v>
+        <v>177.18</v>
       </c>
       <c r="C764" s="0">
-        <v>-2.18</v>
+        <v>-3.65</v>
       </c>
       <c r="D764" s="0">
-        <v>8436.24</v>
+        <v>8406.06</v>
       </c>
       <c r="E764" s="0">
-        <v>-1.15</v>
+        <v>1.23</v>
       </c>
     </row>
     <row r="765" spans="1:5" customHeight="0">
       <c r="A765" s="0" t="inlineStr">
         <is>
-          <t>07-08-2026</t>
+          <t>07-28-2026</t>
         </is>
       </c>
       <c r="B765" s="0">
-        <v>173.68</v>
+        <v>173.54</v>
       </c>
       <c r="C765" s="0">
-        <v>0.36</v>
+        <v>-1.62</v>
       </c>
       <c r="D765" s="0">
-        <v>8252.66</v>
+        <v>8458.78</v>
       </c>
       <c r="E765" s="0">
-        <v>1.05</v>
+        <v>0.6</v>
       </c>
     </row>
     <row r="766" spans="1:5" customHeight="0">
       <c r="A766" s="0" t="inlineStr">
         <is>
-          <t>07-09-2026</t>
+          <t>07-29-2026</t>
         </is>
       </c>
       <c r="B766" s="0">
-        <v>172.96</v>
+        <v>171.48</v>
       </c>
       <c r="C766" s="0">
-        <v>0.77</v>
+        <v>-0.44</v>
       </c>
       <c r="D766" s="0">
-        <v>8326.62</v>
+        <v>8408.27</v>
       </c>
       <c r="E766" s="0">
-        <v>0.15</v>
+        <v>1.21</v>
       </c>
     </row>
     <row r="767" spans="1:5" customHeight="0">
       <c r="A767" s="0" t="inlineStr">
         <is>
-          <t>07-10-2026</t>
+          <t>07-30-2026</t>
         </is>
       </c>
       <c r="B767" s="0">
-        <v>174.3</v>
+        <v>171.74</v>
       </c>
       <c r="C767" s="0">
+        <v>-0.59</v>
+      </c>
+      <c r="D767" s="0">
+        <v>8485.64</v>
+      </c>
+      <c r="E767" s="0">
+        <v>0.28</v>
+      </c>
+    </row>
+    <row r="768" spans="1:5" customHeight="0">
+      <c r="A768" s="0" t="inlineStr">
+        <is>
+          <t>07-31-2026</t>
+        </is>
+      </c>
+      <c r="B768" s="0">
+        <v>170.72</v>
+      </c>
+      <c r="C768" s="0">
         <v>0</v>
       </c>
-      <c r="D767" s="0">
-[...2 lines deleted...]
-      <c r="E767" s="0">
+      <c r="D768" s="0">
+        <v>8509.64</v>
+      </c>
+      <c r="E768" s="0">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>