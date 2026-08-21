--- v5 (2026-08-01)
+++ v6 (2026-08-21)
@@ -87,14632 +87,14632 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E768"/>
   <sheetData>
     <row r="1" spans="1:5" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Date</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Air Liquide share (€)</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
-          <t>Air Liquide performance until 07-31-2026 (%)</t>
+          <t>Air Liquide performance until 08-21-2026 (%)</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>CAC 40 index (points)</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
-          <t>CAC 40 performance until 07-31-2026 (%)</t>
+          <t>CAC 40 performance until 08-21-2026 (%)</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:5" customHeight="0">
       <c r="A2" s="0" t="inlineStr">
         <is>
-          <t>07-31-2023</t>
+          <t>08-21-2023</t>
         </is>
       </c>
       <c r="B2" s="0">
-        <v>135.00826</v>
+        <v>132.26446</v>
       </c>
       <c r="C2" s="0">
-        <v>26.45</v>
+        <v>26.35</v>
       </c>
       <c r="D2" s="0">
-        <v>7497.78</v>
+        <v>7198.06</v>
       </c>
       <c r="E2" s="0">
-        <v>13.5</v>
+        <v>17.87</v>
       </c>
     </row>
     <row r="3" spans="1:5" customHeight="0">
       <c r="A3" s="0" t="inlineStr">
         <is>
-          <t>08-01-2023</t>
+          <t>08-22-2023</t>
         </is>
       </c>
       <c r="B3" s="0">
-        <v>133.90083</v>
+        <v>132.95868</v>
       </c>
       <c r="C3" s="0">
-        <v>27.5</v>
+        <v>25.69</v>
       </c>
       <c r="D3" s="0">
-        <v>7406.08</v>
+        <v>7240.88</v>
       </c>
       <c r="E3" s="0">
-        <v>14.9</v>
+        <v>17.17</v>
       </c>
     </row>
     <row r="4" spans="1:5" customHeight="0">
       <c r="A4" s="0" t="inlineStr">
         <is>
-          <t>08-02-2023</t>
+          <t>08-23-2023</t>
         </is>
       </c>
       <c r="B4" s="0">
-        <v>132.18182</v>
+        <v>133.75207</v>
       </c>
       <c r="C4" s="0">
-        <v>29.16</v>
+        <v>24.95</v>
       </c>
       <c r="D4" s="0">
-        <v>7312.84</v>
+        <v>7246.62</v>
       </c>
       <c r="E4" s="0">
-        <v>16.37</v>
+        <v>17.08</v>
       </c>
     </row>
     <row r="5" spans="1:5" customHeight="0">
       <c r="A5" s="0" t="inlineStr">
         <is>
-          <t>08-03-2023</t>
+          <t>08-24-2023</t>
         </is>
       </c>
       <c r="B5" s="0">
-        <v>130.49587</v>
+        <v>134.46281</v>
       </c>
       <c r="C5" s="0">
-        <v>30.82</v>
+        <v>24.29</v>
       </c>
       <c r="D5" s="0">
-        <v>7260.53</v>
+        <v>7214.46</v>
       </c>
       <c r="E5" s="0">
-        <v>17.2</v>
+        <v>17.6</v>
       </c>
     </row>
     <row r="6" spans="1:5" customHeight="0">
       <c r="A6" s="0" t="inlineStr">
         <is>
-          <t>08-04-2023</t>
+          <t>08-25-2023</t>
         </is>
       </c>
       <c r="B6" s="0">
-        <v>131.42149</v>
+        <v>134.57851</v>
       </c>
       <c r="C6" s="0">
-        <v>29.9</v>
+        <v>24.18</v>
       </c>
       <c r="D6" s="0">
-        <v>7315.07</v>
+        <v>7229.6</v>
       </c>
       <c r="E6" s="0">
-        <v>16.33</v>
+        <v>17.36</v>
       </c>
     </row>
     <row r="7" spans="1:5" customHeight="0">
       <c r="A7" s="0" t="inlineStr">
         <is>
-          <t>08-07-2023</t>
+          <t>08-28-2023</t>
         </is>
       </c>
       <c r="B7" s="0">
-        <v>131.91736</v>
+        <v>136.61157</v>
       </c>
       <c r="C7" s="0">
-        <v>29.41</v>
+        <v>22.33</v>
       </c>
       <c r="D7" s="0">
-        <v>7319.76</v>
+        <v>7324.71</v>
       </c>
       <c r="E7" s="0">
-        <v>16.26</v>
+        <v>15.83</v>
       </c>
     </row>
     <row r="8" spans="1:5" customHeight="0">
       <c r="A8" s="0" t="inlineStr">
         <is>
-          <t>08-08-2023</t>
+          <t>08-29-2023</t>
         </is>
       </c>
       <c r="B8" s="0">
-        <v>131.68595</v>
+        <v>136.79339</v>
       </c>
       <c r="C8" s="0">
-        <v>29.64</v>
+        <v>22.17</v>
       </c>
       <c r="D8" s="0">
-        <v>7269.47</v>
+        <v>7373.43</v>
       </c>
       <c r="E8" s="0">
-        <v>17.06</v>
+        <v>15.07</v>
       </c>
     </row>
     <row r="9" spans="1:5" customHeight="0">
       <c r="A9" s="0" t="inlineStr">
         <is>
-          <t>08-09-2023</t>
+          <t>08-30-2023</t>
         </is>
       </c>
       <c r="B9" s="0">
-        <v>132.7438</v>
+        <v>137.38843</v>
       </c>
       <c r="C9" s="0">
-        <v>28.61</v>
+        <v>21.64</v>
       </c>
       <c r="D9" s="0">
-        <v>7322.04</v>
+        <v>7364.4</v>
       </c>
       <c r="E9" s="0">
-        <v>16.22</v>
+        <v>15.21</v>
       </c>
     </row>
     <row r="10" spans="1:5" customHeight="0">
       <c r="A10" s="0" t="inlineStr">
         <is>
-          <t>08-10-2023</t>
+          <t>08-31-2023</t>
         </is>
       </c>
       <c r="B10" s="0">
-        <v>134.82645</v>
+        <v>137.90083</v>
       </c>
       <c r="C10" s="0">
-        <v>26.62</v>
+        <v>21.19</v>
       </c>
       <c r="D10" s="0">
-        <v>7433.62</v>
+        <v>7316.7</v>
       </c>
       <c r="E10" s="0">
-        <v>14.48</v>
+        <v>15.96</v>
       </c>
     </row>
     <row r="11" spans="1:5" customHeight="0">
       <c r="A11" s="0" t="inlineStr">
         <is>
-          <t>08-11-2023</t>
+          <t>09-01-2023</t>
         </is>
       </c>
       <c r="B11" s="0">
-        <v>133.57025</v>
+        <v>138.19835</v>
       </c>
       <c r="C11" s="0">
-        <v>27.81</v>
+        <v>20.93</v>
       </c>
       <c r="D11" s="0">
-        <v>7340.19</v>
+        <v>7296.77</v>
       </c>
       <c r="E11" s="0">
-        <v>15.93</v>
+        <v>16.28</v>
       </c>
     </row>
     <row r="12" spans="1:5" customHeight="0">
       <c r="A12" s="0" t="inlineStr">
         <is>
-          <t>08-14-2023</t>
+          <t>09-04-2023</t>
         </is>
       </c>
       <c r="B12" s="0">
-        <v>134.5124</v>
+        <v>137.57025</v>
       </c>
       <c r="C12" s="0">
-        <v>26.92</v>
+        <v>21.48</v>
       </c>
       <c r="D12" s="0">
-        <v>7348.84</v>
+        <v>7279.51</v>
       </c>
       <c r="E12" s="0">
-        <v>15.8</v>
+        <v>16.55</v>
       </c>
     </row>
     <row r="13" spans="1:5" customHeight="0">
       <c r="A13" s="0" t="inlineStr">
         <is>
-          <t>08-15-2023</t>
+          <t>09-05-2023</t>
         </is>
       </c>
       <c r="B13" s="0">
-        <v>133.53719</v>
+        <v>135.35537</v>
       </c>
       <c r="C13" s="0">
-        <v>27.84</v>
+        <v>23.47</v>
       </c>
       <c r="D13" s="0">
-        <v>7267.7</v>
+        <v>7254.72</v>
       </c>
       <c r="E13" s="0">
-        <v>17.09</v>
+        <v>16.95</v>
       </c>
     </row>
     <row r="14" spans="1:5" customHeight="0">
       <c r="A14" s="0" t="inlineStr">
         <is>
-          <t>08-16-2023</t>
+          <t>09-06-2023</t>
         </is>
       </c>
       <c r="B14" s="0">
-        <v>133.52066</v>
+        <v>136.08264</v>
       </c>
       <c r="C14" s="0">
-        <v>27.86</v>
+        <v>22.81</v>
       </c>
       <c r="D14" s="0">
-        <v>7260.25</v>
+        <v>7194.09</v>
       </c>
       <c r="E14" s="0">
-        <v>17.21</v>
+        <v>17.94</v>
       </c>
     </row>
     <row r="15" spans="1:5" customHeight="0">
       <c r="A15" s="0" t="inlineStr">
         <is>
-          <t>08-17-2023</t>
+          <t>09-07-2023</t>
         </is>
       </c>
       <c r="B15" s="0">
-        <v>132.80992</v>
+        <v>136.87603</v>
       </c>
       <c r="C15" s="0">
-        <v>28.54</v>
+        <v>22.1</v>
       </c>
       <c r="D15" s="0">
-        <v>7191.74</v>
+        <v>7196.1</v>
       </c>
       <c r="E15" s="0">
-        <v>18.33</v>
+        <v>17.9</v>
       </c>
     </row>
     <row r="16" spans="1:5" customHeight="0">
       <c r="A16" s="0" t="inlineStr">
         <is>
-          <t>08-18-2023</t>
+          <t>09-08-2023</t>
         </is>
       </c>
       <c r="B16" s="0">
-        <v>132.76033</v>
+        <v>136.76033</v>
       </c>
       <c r="C16" s="0">
-        <v>28.59</v>
+        <v>22.2</v>
       </c>
       <c r="D16" s="0">
-        <v>7164.11</v>
+        <v>7240.77</v>
       </c>
       <c r="E16" s="0">
-        <v>18.78</v>
+        <v>17.18</v>
       </c>
     </row>
     <row r="17" spans="1:5" customHeight="0">
       <c r="A17" s="0" t="inlineStr">
         <is>
-          <t>08-21-2023</t>
+          <t>09-11-2023</t>
         </is>
       </c>
       <c r="B17" s="0">
-        <v>132.26446</v>
+        <v>137.81818</v>
       </c>
       <c r="C17" s="0">
-        <v>29.07</v>
+        <v>21.26</v>
       </c>
       <c r="D17" s="0">
-        <v>7198.06</v>
+        <v>7278.27</v>
       </c>
       <c r="E17" s="0">
-        <v>18.22</v>
+        <v>16.57</v>
       </c>
     </row>
     <row r="18" spans="1:5" customHeight="0">
       <c r="A18" s="0" t="inlineStr">
         <is>
-          <t>08-22-2023</t>
+          <t>09-12-2023</t>
         </is>
       </c>
       <c r="B18" s="0">
-        <v>132.95868</v>
+        <v>136.44628</v>
       </c>
       <c r="C18" s="0">
-        <v>28.4</v>
+        <v>22.48</v>
       </c>
       <c r="D18" s="0">
-        <v>7240.88</v>
+        <v>7252.88</v>
       </c>
       <c r="E18" s="0">
-        <v>17.52</v>
+        <v>16.98</v>
       </c>
     </row>
     <row r="19" spans="1:5" customHeight="0">
       <c r="A19" s="0" t="inlineStr">
         <is>
-          <t>08-23-2023</t>
+          <t>09-13-2023</t>
         </is>
       </c>
       <c r="B19" s="0">
-        <v>133.75207</v>
+        <v>135.83471</v>
       </c>
       <c r="C19" s="0">
-        <v>27.64</v>
+        <v>23.03</v>
       </c>
       <c r="D19" s="0">
-        <v>7246.62</v>
+        <v>7222.57</v>
       </c>
       <c r="E19" s="0">
-        <v>17.43</v>
+        <v>17.47</v>
       </c>
     </row>
     <row r="20" spans="1:5" customHeight="0">
       <c r="A20" s="0" t="inlineStr">
         <is>
-          <t>08-24-2023</t>
+          <t>09-14-2023</t>
         </is>
       </c>
       <c r="B20" s="0">
-        <v>134.46281</v>
+        <v>137.19008</v>
       </c>
       <c r="C20" s="0">
-        <v>26.96</v>
+        <v>21.82</v>
       </c>
       <c r="D20" s="0">
-        <v>7214.46</v>
+        <v>7308.67</v>
       </c>
       <c r="E20" s="0">
-        <v>17.95</v>
+        <v>16.09</v>
       </c>
     </row>
     <row r="21" spans="1:5" customHeight="0">
       <c r="A21" s="0" t="inlineStr">
         <is>
-          <t>08-25-2023</t>
+          <t>09-15-2023</t>
         </is>
       </c>
       <c r="B21" s="0">
-        <v>134.57851</v>
+        <v>138.89256</v>
       </c>
       <c r="C21" s="0">
-        <v>26.86</v>
+        <v>20.32</v>
       </c>
       <c r="D21" s="0">
-        <v>7229.6</v>
+        <v>7378.82</v>
       </c>
       <c r="E21" s="0">
-        <v>17.71</v>
+        <v>14.98</v>
       </c>
     </row>
     <row r="22" spans="1:5" customHeight="0">
       <c r="A22" s="0" t="inlineStr">
         <is>
-          <t>08-28-2023</t>
+          <t>09-18-2023</t>
         </is>
       </c>
       <c r="B22" s="0">
-        <v>136.61157</v>
+        <v>135.81818</v>
       </c>
       <c r="C22" s="0">
-        <v>24.97</v>
+        <v>23.05</v>
       </c>
       <c r="D22" s="0">
-        <v>7324.71</v>
+        <v>7276.14</v>
       </c>
       <c r="E22" s="0">
-        <v>16.18</v>
+        <v>16.61</v>
       </c>
     </row>
     <row r="23" spans="1:5" customHeight="0">
       <c r="A23" s="0" t="inlineStr">
         <is>
-          <t>08-29-2023</t>
+          <t>09-19-2023</t>
         </is>
       </c>
       <c r="B23" s="0">
-        <v>136.79339</v>
+        <v>136.21488</v>
       </c>
       <c r="C23" s="0">
-        <v>24.8</v>
+        <v>22.69</v>
       </c>
       <c r="D23" s="0">
-        <v>7373.43</v>
+        <v>7282.12</v>
       </c>
       <c r="E23" s="0">
-        <v>15.41</v>
+        <v>16.51</v>
       </c>
     </row>
     <row r="24" spans="1:5" customHeight="0">
       <c r="A24" s="0" t="inlineStr">
         <is>
-          <t>08-30-2023</t>
+          <t>09-20-2023</t>
         </is>
       </c>
       <c r="B24" s="0">
-        <v>137.38843</v>
+        <v>134.01653</v>
       </c>
       <c r="C24" s="0">
-        <v>24.26</v>
+        <v>24.7</v>
       </c>
       <c r="D24" s="0">
-        <v>7364.4</v>
+        <v>7330.79</v>
       </c>
       <c r="E24" s="0">
-        <v>15.55</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="25" spans="1:5" customHeight="0">
       <c r="A25" s="0" t="inlineStr">
         <is>
-          <t>08-31-2023</t>
+          <t>09-21-2023</t>
         </is>
       </c>
       <c r="B25" s="0">
-        <v>137.90083</v>
+        <v>132.72727</v>
       </c>
       <c r="C25" s="0">
-        <v>23.8</v>
+        <v>25.91</v>
       </c>
       <c r="D25" s="0">
-        <v>7316.7</v>
+        <v>7213.9</v>
       </c>
       <c r="E25" s="0">
-        <v>16.3</v>
+        <v>17.61</v>
       </c>
     </row>
     <row r="26" spans="1:5" customHeight="0">
       <c r="A26" s="0" t="inlineStr">
         <is>
-          <t>09-01-2023</t>
+          <t>09-22-2023</t>
         </is>
       </c>
       <c r="B26" s="0">
-        <v>138.19835</v>
+        <v>132.67769</v>
       </c>
       <c r="C26" s="0">
-        <v>23.53</v>
+        <v>25.96</v>
       </c>
       <c r="D26" s="0">
-        <v>7296.77</v>
+        <v>7184.82</v>
       </c>
       <c r="E26" s="0">
-        <v>16.62</v>
+        <v>18.09</v>
       </c>
     </row>
     <row r="27" spans="1:5" customHeight="0">
       <c r="A27" s="0" t="inlineStr">
         <is>
-          <t>09-04-2023</t>
+          <t>09-25-2023</t>
         </is>
       </c>
       <c r="B27" s="0">
-        <v>137.57025</v>
+        <v>132.44628</v>
       </c>
       <c r="C27" s="0">
-        <v>24.1</v>
+        <v>26.18</v>
       </c>
       <c r="D27" s="0">
-        <v>7279.51</v>
+        <v>7123.88</v>
       </c>
       <c r="E27" s="0">
-        <v>16.9</v>
+        <v>19.1</v>
       </c>
     </row>
     <row r="28" spans="1:5" customHeight="0">
       <c r="A28" s="0" t="inlineStr">
         <is>
-          <t>09-05-2023</t>
+          <t>09-26-2023</t>
         </is>
       </c>
       <c r="B28" s="0">
-        <v>135.35537</v>
+        <v>131.4876</v>
       </c>
       <c r="C28" s="0">
-        <v>26.13</v>
+        <v>27.1</v>
       </c>
       <c r="D28" s="0">
-        <v>7254.72</v>
+        <v>7074.02</v>
       </c>
       <c r="E28" s="0">
-        <v>17.3</v>
+        <v>19.94</v>
       </c>
     </row>
     <row r="29" spans="1:5" customHeight="0">
       <c r="A29" s="0" t="inlineStr">
         <is>
-          <t>09-06-2023</t>
+          <t>09-27-2023</t>
         </is>
       </c>
       <c r="B29" s="0">
-        <v>136.08264</v>
+        <v>130.97521</v>
       </c>
       <c r="C29" s="0">
-        <v>25.45</v>
+        <v>27.6</v>
       </c>
       <c r="D29" s="0">
-        <v>7194.09</v>
+        <v>7071.79</v>
       </c>
       <c r="E29" s="0">
-        <v>18.29</v>
+        <v>19.98</v>
       </c>
     </row>
     <row r="30" spans="1:5" customHeight="0">
       <c r="A30" s="0" t="inlineStr">
         <is>
-          <t>09-07-2023</t>
+          <t>09-28-2023</t>
         </is>
       </c>
       <c r="B30" s="0">
-        <v>136.87603</v>
+        <v>132.18182</v>
       </c>
       <c r="C30" s="0">
-        <v>24.73</v>
+        <v>26.43</v>
       </c>
       <c r="D30" s="0">
-        <v>7196.1</v>
+        <v>7116.24</v>
       </c>
       <c r="E30" s="0">
-        <v>18.25</v>
+        <v>19.23</v>
       </c>
     </row>
     <row r="31" spans="1:5" customHeight="0">
       <c r="A31" s="0" t="inlineStr">
         <is>
-          <t>09-08-2023</t>
+          <t>09-29-2023</t>
         </is>
       </c>
       <c r="B31" s="0">
-        <v>136.76033</v>
+        <v>132.09917</v>
       </c>
       <c r="C31" s="0">
-        <v>24.83</v>
+        <v>26.51</v>
       </c>
       <c r="D31" s="0">
-        <v>7240.77</v>
+        <v>7135.06</v>
       </c>
       <c r="E31" s="0">
-        <v>17.52</v>
+        <v>18.91</v>
       </c>
     </row>
     <row r="32" spans="1:5" customHeight="0">
       <c r="A32" s="0" t="inlineStr">
         <is>
-          <t>09-11-2023</t>
+          <t>10-02-2023</t>
         </is>
       </c>
       <c r="B32" s="0">
-        <v>137.81818</v>
+        <v>129.98347</v>
       </c>
       <c r="C32" s="0">
-        <v>23.87</v>
+        <v>28.57</v>
       </c>
       <c r="D32" s="0">
-        <v>7278.27</v>
+        <v>7068.16</v>
       </c>
       <c r="E32" s="0">
-        <v>16.92</v>
+        <v>20.04</v>
       </c>
     </row>
     <row r="33" spans="1:5" customHeight="0">
       <c r="A33" s="0" t="inlineStr">
         <is>
-          <t>09-12-2023</t>
+          <t>10-03-2023</t>
         </is>
       </c>
       <c r="B33" s="0">
-        <v>136.44628</v>
+        <v>129.05785</v>
       </c>
       <c r="C33" s="0">
-        <v>25.12</v>
+        <v>29.49</v>
       </c>
       <c r="D33" s="0">
-        <v>7252.88</v>
+        <v>6997.05</v>
       </c>
       <c r="E33" s="0">
-        <v>17.33</v>
+        <v>21.26</v>
       </c>
     </row>
     <row r="34" spans="1:5" customHeight="0">
       <c r="A34" s="0" t="inlineStr">
         <is>
-          <t>09-13-2023</t>
+          <t>10-04-2023</t>
         </is>
       </c>
       <c r="B34" s="0">
-        <v>135.83471</v>
+        <v>129.40496</v>
       </c>
       <c r="C34" s="0">
-        <v>25.68</v>
+        <v>29.14</v>
       </c>
       <c r="D34" s="0">
-        <v>7222.57</v>
+        <v>6996.73</v>
       </c>
       <c r="E34" s="0">
-        <v>17.82</v>
+        <v>21.26</v>
       </c>
     </row>
     <row r="35" spans="1:5" customHeight="0">
       <c r="A35" s="0" t="inlineStr">
         <is>
-          <t>09-14-2023</t>
+          <t>10-05-2023</t>
         </is>
       </c>
       <c r="B35" s="0">
-        <v>137.19008</v>
+        <v>129.45455</v>
       </c>
       <c r="C35" s="0">
-        <v>24.44</v>
+        <v>29.1</v>
       </c>
       <c r="D35" s="0">
-        <v>7308.67</v>
+        <v>6998.25</v>
       </c>
       <c r="E35" s="0">
-        <v>16.43</v>
+        <v>21.24</v>
       </c>
     </row>
     <row r="36" spans="1:5" customHeight="0">
       <c r="A36" s="0" t="inlineStr">
         <is>
-          <t>09-15-2023</t>
+          <t>10-06-2023</t>
         </is>
       </c>
       <c r="B36" s="0">
-        <v>138.89256</v>
+        <v>130.44628</v>
       </c>
       <c r="C36" s="0">
-        <v>22.92</v>
+        <v>28.11</v>
       </c>
       <c r="D36" s="0">
-        <v>7378.82</v>
+        <v>7060.15</v>
       </c>
       <c r="E36" s="0">
-        <v>15.33</v>
+        <v>20.17</v>
       </c>
     </row>
     <row r="37" spans="1:5" customHeight="0">
       <c r="A37" s="0" t="inlineStr">
         <is>
-          <t>09-18-2023</t>
+          <t>10-09-2023</t>
         </is>
       </c>
       <c r="B37" s="0">
-        <v>135.81818</v>
+        <v>130.82645</v>
       </c>
       <c r="C37" s="0">
-        <v>25.7</v>
+        <v>27.74</v>
       </c>
       <c r="D37" s="0">
-        <v>7276.14</v>
+        <v>7021.4</v>
       </c>
       <c r="E37" s="0">
-        <v>16.95</v>
+        <v>20.84</v>
       </c>
     </row>
     <row r="38" spans="1:5" customHeight="0">
       <c r="A38" s="0" t="inlineStr">
         <is>
-          <t>09-19-2023</t>
+          <t>10-10-2023</t>
         </is>
       </c>
       <c r="B38" s="0">
-        <v>136.21488</v>
+        <v>133.66942</v>
       </c>
       <c r="C38" s="0">
-        <v>25.33</v>
+        <v>25.02</v>
       </c>
       <c r="D38" s="0">
-        <v>7282.12</v>
+        <v>7162.43</v>
       </c>
       <c r="E38" s="0">
-        <v>16.86</v>
+        <v>18.46</v>
       </c>
     </row>
     <row r="39" spans="1:5" customHeight="0">
       <c r="A39" s="0" t="inlineStr">
         <is>
-          <t>09-20-2023</t>
+          <t>10-11-2023</t>
         </is>
       </c>
       <c r="B39" s="0">
-        <v>134.01653</v>
+        <v>134.95868</v>
       </c>
       <c r="C39" s="0">
-        <v>27.39</v>
+        <v>23.83</v>
       </c>
       <c r="D39" s="0">
-        <v>7330.79</v>
+        <v>7131.21</v>
       </c>
       <c r="E39" s="0">
-        <v>16.08</v>
+        <v>18.98</v>
       </c>
     </row>
     <row r="40" spans="1:5" customHeight="0">
       <c r="A40" s="0" t="inlineStr">
         <is>
-          <t>09-21-2023</t>
+          <t>10-12-2023</t>
         </is>
       </c>
       <c r="B40" s="0">
-        <v>132.72727</v>
+        <v>135.19008</v>
       </c>
       <c r="C40" s="0">
-        <v>28.62</v>
+        <v>23.62</v>
       </c>
       <c r="D40" s="0">
-        <v>7213.9</v>
+        <v>7104.53</v>
       </c>
       <c r="E40" s="0">
-        <v>17.96</v>
+        <v>19.42</v>
       </c>
     </row>
     <row r="41" spans="1:5" customHeight="0">
       <c r="A41" s="0" t="inlineStr">
         <is>
-          <t>09-22-2023</t>
+          <t>10-13-2023</t>
         </is>
       </c>
       <c r="B41" s="0">
-        <v>132.67769</v>
+        <v>133.35537</v>
       </c>
       <c r="C41" s="0">
-        <v>28.67</v>
+        <v>25.32</v>
       </c>
       <c r="D41" s="0">
-        <v>7184.82</v>
+        <v>7003.53</v>
       </c>
       <c r="E41" s="0">
-        <v>18.44</v>
+        <v>21.15</v>
       </c>
     </row>
     <row r="42" spans="1:5" customHeight="0">
       <c r="A42" s="0" t="inlineStr">
         <is>
-          <t>09-25-2023</t>
+          <t>10-16-2023</t>
         </is>
       </c>
       <c r="B42" s="0">
-        <v>132.44628</v>
+        <v>132.72727</v>
       </c>
       <c r="C42" s="0">
-        <v>28.9</v>
+        <v>25.91</v>
       </c>
       <c r="D42" s="0">
-        <v>7123.88</v>
+        <v>7022.19</v>
       </c>
       <c r="E42" s="0">
-        <v>19.45</v>
+        <v>20.82</v>
       </c>
     </row>
     <row r="43" spans="1:5" customHeight="0">
       <c r="A43" s="0" t="inlineStr">
         <is>
-          <t>09-26-2023</t>
+          <t>10-17-2023</t>
         </is>
       </c>
       <c r="B43" s="0">
-        <v>131.4876</v>
+        <v>131.68595</v>
       </c>
       <c r="C43" s="0">
-        <v>29.84</v>
+        <v>26.91</v>
       </c>
       <c r="D43" s="0">
-        <v>7074.02</v>
+        <v>7029.7</v>
       </c>
       <c r="E43" s="0">
-        <v>20.29</v>
+        <v>20.69</v>
       </c>
     </row>
     <row r="44" spans="1:5" customHeight="0">
       <c r="A44" s="0" t="inlineStr">
         <is>
-          <t>09-27-2023</t>
+          <t>10-18-2023</t>
         </is>
       </c>
       <c r="B44" s="0">
-        <v>130.97521</v>
+        <v>130.01653</v>
       </c>
       <c r="C44" s="0">
-        <v>30.35</v>
+        <v>28.54</v>
       </c>
       <c r="D44" s="0">
-        <v>7071.79</v>
+        <v>6965.99</v>
       </c>
       <c r="E44" s="0">
-        <v>20.33</v>
+        <v>21.8</v>
       </c>
     </row>
     <row r="45" spans="1:5" customHeight="0">
       <c r="A45" s="0" t="inlineStr">
         <is>
-          <t>09-28-2023</t>
+          <t>10-19-2023</t>
         </is>
       </c>
       <c r="B45" s="0">
-        <v>132.18182</v>
+        <v>129.78512</v>
       </c>
       <c r="C45" s="0">
-        <v>29.16</v>
+        <v>28.77</v>
       </c>
       <c r="D45" s="0">
-        <v>7116.24</v>
+        <v>6921.37</v>
       </c>
       <c r="E45" s="0">
-        <v>19.58</v>
+        <v>22.58</v>
       </c>
     </row>
     <row r="46" spans="1:5" customHeight="0">
       <c r="A46" s="0" t="inlineStr">
         <is>
-          <t>09-29-2023</t>
+          <t>10-20-2023</t>
         </is>
       </c>
       <c r="B46" s="0">
-        <v>132.09917</v>
+        <v>126.13223</v>
       </c>
       <c r="C46" s="0">
-        <v>29.24</v>
+        <v>32.5</v>
       </c>
       <c r="D46" s="0">
-        <v>7135.06</v>
+        <v>6816.22</v>
       </c>
       <c r="E46" s="0">
-        <v>19.27</v>
+        <v>24.47</v>
       </c>
     </row>
     <row r="47" spans="1:5" customHeight="0">
       <c r="A47" s="0" t="inlineStr">
         <is>
-          <t>10-02-2023</t>
+          <t>10-23-2023</t>
         </is>
       </c>
       <c r="B47" s="0">
-        <v>129.98347</v>
+        <v>126.38017</v>
       </c>
       <c r="C47" s="0">
-        <v>31.34</v>
+        <v>32.24</v>
       </c>
       <c r="D47" s="0">
-        <v>7068.16</v>
+        <v>6850.47</v>
       </c>
       <c r="E47" s="0">
-        <v>20.39</v>
+        <v>23.85</v>
       </c>
     </row>
     <row r="48" spans="1:5" customHeight="0">
       <c r="A48" s="0" t="inlineStr">
         <is>
-          <t>10-03-2023</t>
+          <t>10-24-2023</t>
         </is>
       </c>
       <c r="B48" s="0">
-        <v>129.05785</v>
+        <v>127.12397</v>
       </c>
       <c r="C48" s="0">
-        <v>32.28</v>
+        <v>31.46</v>
       </c>
       <c r="D48" s="0">
-        <v>6997.05</v>
+        <v>6893.65</v>
       </c>
       <c r="E48" s="0">
-        <v>21.62</v>
+        <v>23.08</v>
       </c>
     </row>
     <row r="49" spans="1:5" customHeight="0">
       <c r="A49" s="0" t="inlineStr">
         <is>
-          <t>10-04-2023</t>
+          <t>10-25-2023</t>
         </is>
       </c>
       <c r="B49" s="0">
-        <v>129.40496</v>
+        <v>129.53719</v>
       </c>
       <c r="C49" s="0">
-        <v>31.93</v>
+        <v>29.01</v>
       </c>
       <c r="D49" s="0">
-        <v>6996.73</v>
+        <v>6915.07</v>
       </c>
       <c r="E49" s="0">
-        <v>21.62</v>
+        <v>22.69</v>
       </c>
     </row>
     <row r="50" spans="1:5" customHeight="0">
       <c r="A50" s="0" t="inlineStr">
         <is>
-          <t>10-05-2023</t>
+          <t>10-26-2023</t>
         </is>
       </c>
       <c r="B50" s="0">
-        <v>129.45455</v>
+        <v>131.05785</v>
       </c>
       <c r="C50" s="0">
-        <v>31.88</v>
+        <v>27.52</v>
       </c>
       <c r="D50" s="0">
-        <v>6998.25</v>
+        <v>6888.96</v>
       </c>
       <c r="E50" s="0">
-        <v>21.6</v>
+        <v>23.16</v>
       </c>
     </row>
     <row r="51" spans="1:5" customHeight="0">
       <c r="A51" s="0" t="inlineStr">
         <is>
-          <t>10-06-2023</t>
+          <t>10-27-2023</t>
         </is>
       </c>
       <c r="B51" s="0">
-        <v>130.44628</v>
+        <v>132.42975</v>
       </c>
       <c r="C51" s="0">
-        <v>30.87</v>
+        <v>26.2</v>
       </c>
       <c r="D51" s="0">
-        <v>7060.15</v>
+        <v>6795.38</v>
       </c>
       <c r="E51" s="0">
-        <v>20.53</v>
+        <v>24.86</v>
       </c>
     </row>
     <row r="52" spans="1:5" customHeight="0">
       <c r="A52" s="0" t="inlineStr">
         <is>
-          <t>10-09-2023</t>
+          <t>10-30-2023</t>
         </is>
       </c>
       <c r="B52" s="0">
-        <v>130.82645</v>
+        <v>132.04959</v>
       </c>
       <c r="C52" s="0">
-        <v>30.49</v>
+        <v>26.56</v>
       </c>
       <c r="D52" s="0">
-        <v>7021.4</v>
+        <v>6825.07</v>
       </c>
       <c r="E52" s="0">
-        <v>21.2</v>
+        <v>24.31</v>
       </c>
     </row>
     <row r="53" spans="1:5" customHeight="0">
       <c r="A53" s="0" t="inlineStr">
         <is>
-          <t>10-10-2023</t>
+          <t>10-31-2023</t>
         </is>
       </c>
       <c r="B53" s="0">
-        <v>133.66942</v>
+        <v>133.61983</v>
       </c>
       <c r="C53" s="0">
-        <v>27.72</v>
+        <v>25.07</v>
       </c>
       <c r="D53" s="0">
-        <v>7162.43</v>
+        <v>6885.65</v>
       </c>
       <c r="E53" s="0">
-        <v>18.81</v>
+        <v>23.22</v>
       </c>
     </row>
     <row r="54" spans="1:5" customHeight="0">
       <c r="A54" s="0" t="inlineStr">
         <is>
-          <t>10-11-2023</t>
+          <t>11-01-2023</t>
         </is>
       </c>
       <c r="B54" s="0">
-        <v>134.95868</v>
+        <v>134.59504</v>
       </c>
       <c r="C54" s="0">
-        <v>26.5</v>
+        <v>24.17</v>
       </c>
       <c r="D54" s="0">
-        <v>7131.21</v>
+        <v>6932.63</v>
       </c>
       <c r="E54" s="0">
-        <v>19.33</v>
+        <v>22.38</v>
       </c>
     </row>
     <row r="55" spans="1:5" customHeight="0">
       <c r="A55" s="0" t="inlineStr">
         <is>
-          <t>10-12-2023</t>
+          <t>11-02-2023</t>
         </is>
       </c>
       <c r="B55" s="0">
-        <v>135.19008</v>
+        <v>136.36364</v>
       </c>
       <c r="C55" s="0">
-        <v>26.28</v>
+        <v>22.55</v>
       </c>
       <c r="D55" s="0">
-        <v>7104.53</v>
+        <v>7060.69</v>
       </c>
       <c r="E55" s="0">
-        <v>19.78</v>
+        <v>20.16</v>
       </c>
     </row>
     <row r="56" spans="1:5" customHeight="0">
       <c r="A56" s="0" t="inlineStr">
         <is>
-          <t>10-13-2023</t>
+          <t>11-03-2023</t>
         </is>
       </c>
       <c r="B56" s="0">
-        <v>133.35537</v>
+        <v>134.8595</v>
       </c>
       <c r="C56" s="0">
-        <v>28.02</v>
+        <v>23.92</v>
       </c>
       <c r="D56" s="0">
-        <v>7003.53</v>
+        <v>7047.5</v>
       </c>
       <c r="E56" s="0">
-        <v>21.51</v>
+        <v>20.39</v>
       </c>
     </row>
     <row r="57" spans="1:5" customHeight="0">
       <c r="A57" s="0" t="inlineStr">
         <is>
-          <t>10-16-2023</t>
+          <t>11-06-2023</t>
         </is>
       </c>
       <c r="B57" s="0">
-        <v>132.72727</v>
+        <v>135.07438</v>
       </c>
       <c r="C57" s="0">
-        <v>28.62</v>
+        <v>23.72</v>
       </c>
       <c r="D57" s="0">
-        <v>7022.19</v>
+        <v>7013.73</v>
       </c>
       <c r="E57" s="0">
-        <v>21.18</v>
+        <v>20.97</v>
       </c>
     </row>
     <row r="58" spans="1:5" customHeight="0">
       <c r="A58" s="0" t="inlineStr">
         <is>
-          <t>10-17-2023</t>
+          <t>11-07-2023</t>
         </is>
       </c>
       <c r="B58" s="0">
-        <v>131.68595</v>
+        <v>134.38017</v>
       </c>
       <c r="C58" s="0">
-        <v>29.64</v>
+        <v>24.36</v>
       </c>
       <c r="D58" s="0">
-        <v>7029.7</v>
+        <v>6986.23</v>
       </c>
       <c r="E58" s="0">
-        <v>21.05</v>
+        <v>21.45</v>
       </c>
     </row>
     <row r="59" spans="1:5" customHeight="0">
       <c r="A59" s="0" t="inlineStr">
         <is>
-          <t>10-18-2023</t>
+          <t>11-08-2023</t>
         </is>
       </c>
       <c r="B59" s="0">
-        <v>130.01653</v>
+        <v>135.05785</v>
       </c>
       <c r="C59" s="0">
-        <v>31.31</v>
+        <v>23.74</v>
       </c>
       <c r="D59" s="0">
-        <v>6965.99</v>
+        <v>7034.16</v>
       </c>
       <c r="E59" s="0">
-        <v>22.16</v>
+        <v>20.62</v>
       </c>
     </row>
     <row r="60" spans="1:5" customHeight="0">
       <c r="A60" s="0" t="inlineStr">
         <is>
-          <t>10-19-2023</t>
+          <t>11-09-2023</t>
         </is>
       </c>
       <c r="B60" s="0">
-        <v>129.78512</v>
+        <v>137.28926</v>
       </c>
       <c r="C60" s="0">
-        <v>31.54</v>
+        <v>21.73</v>
       </c>
       <c r="D60" s="0">
-        <v>6921.37</v>
+        <v>7113.66</v>
       </c>
       <c r="E60" s="0">
-        <v>22.95</v>
+        <v>19.27</v>
       </c>
     </row>
     <row r="61" spans="1:5" customHeight="0">
       <c r="A61" s="0" t="inlineStr">
         <is>
-          <t>10-20-2023</t>
+          <t>11-10-2023</t>
         </is>
       </c>
       <c r="B61" s="0">
-        <v>126.13223</v>
+        <v>137.68595</v>
       </c>
       <c r="C61" s="0">
-        <v>35.35</v>
+        <v>21.38</v>
       </c>
       <c r="D61" s="0">
-        <v>6816.22</v>
+        <v>7045.04</v>
       </c>
       <c r="E61" s="0">
-        <v>24.84</v>
+        <v>20.43</v>
       </c>
     </row>
     <row r="62" spans="1:5" customHeight="0">
       <c r="A62" s="0" t="inlineStr">
         <is>
-          <t>10-23-2023</t>
+          <t>11-13-2023</t>
         </is>
       </c>
       <c r="B62" s="0">
-        <v>126.38017</v>
+        <v>138.56198</v>
       </c>
       <c r="C62" s="0">
-        <v>35.08</v>
+        <v>20.61</v>
       </c>
       <c r="D62" s="0">
-        <v>6850.47</v>
+        <v>7087.06</v>
       </c>
       <c r="E62" s="0">
-        <v>24.22</v>
+        <v>19.72</v>
       </c>
     </row>
     <row r="63" spans="1:5" customHeight="0">
       <c r="A63" s="0" t="inlineStr">
         <is>
-          <t>10-24-2023</t>
+          <t>11-14-2023</t>
         </is>
       </c>
       <c r="B63" s="0">
-        <v>127.12397</v>
+        <v>139.66942</v>
       </c>
       <c r="C63" s="0">
-        <v>34.29</v>
+        <v>19.65</v>
       </c>
       <c r="D63" s="0">
-        <v>6893.65</v>
+        <v>7185.68</v>
       </c>
       <c r="E63" s="0">
-        <v>23.44</v>
+        <v>18.07</v>
       </c>
     </row>
     <row r="64" spans="1:5" customHeight="0">
       <c r="A64" s="0" t="inlineStr">
         <is>
-          <t>10-25-2023</t>
+          <t>11-15-2023</t>
         </is>
       </c>
       <c r="B64" s="0">
-        <v>129.53719</v>
+        <v>138.8595</v>
       </c>
       <c r="C64" s="0">
-        <v>31.79</v>
+        <v>20.35</v>
       </c>
       <c r="D64" s="0">
-        <v>6915.07</v>
+        <v>7209.61</v>
       </c>
       <c r="E64" s="0">
-        <v>23.06</v>
+        <v>17.68</v>
       </c>
     </row>
     <row r="65" spans="1:5" customHeight="0">
       <c r="A65" s="0" t="inlineStr">
         <is>
-          <t>10-26-2023</t>
+          <t>11-16-2023</t>
         </is>
       </c>
       <c r="B65" s="0">
-        <v>131.05785</v>
+        <v>139.58678</v>
       </c>
       <c r="C65" s="0">
-        <v>30.26</v>
+        <v>19.72</v>
       </c>
       <c r="D65" s="0">
-        <v>6888.96</v>
+        <v>7168.4</v>
       </c>
       <c r="E65" s="0">
-        <v>23.53</v>
+        <v>18.36</v>
       </c>
     </row>
     <row r="66" spans="1:5" customHeight="0">
       <c r="A66" s="0" t="inlineStr">
         <is>
-          <t>10-27-2023</t>
+          <t>11-17-2023</t>
         </is>
       </c>
       <c r="B66" s="0">
-        <v>132.42975</v>
+        <v>140.71074</v>
       </c>
       <c r="C66" s="0">
-        <v>28.91</v>
+        <v>18.77</v>
       </c>
       <c r="D66" s="0">
-        <v>6795.38</v>
+        <v>7233.91</v>
       </c>
       <c r="E66" s="0">
-        <v>25.23</v>
+        <v>17.29</v>
       </c>
     </row>
     <row r="67" spans="1:5" customHeight="0">
       <c r="A67" s="0" t="inlineStr">
         <is>
-          <t>10-30-2023</t>
+          <t>11-20-2023</t>
         </is>
       </c>
       <c r="B67" s="0">
-        <v>132.04959</v>
+        <v>140.87603</v>
       </c>
       <c r="C67" s="0">
-        <v>29.28</v>
+        <v>18.63</v>
       </c>
       <c r="D67" s="0">
-        <v>6825.07</v>
+        <v>7246.93</v>
       </c>
       <c r="E67" s="0">
-        <v>24.68</v>
+        <v>17.08</v>
       </c>
     </row>
     <row r="68" spans="1:5" customHeight="0">
       <c r="A68" s="0" t="inlineStr">
         <is>
-          <t>10-31-2023</t>
+          <t>11-21-2023</t>
         </is>
       </c>
       <c r="B68" s="0">
-        <v>133.61983</v>
+        <v>141.80165</v>
       </c>
       <c r="C68" s="0">
-        <v>27.77</v>
+        <v>17.85</v>
       </c>
       <c r="D68" s="0">
-        <v>6885.65</v>
+        <v>7229.45</v>
       </c>
       <c r="E68" s="0">
-        <v>23.59</v>
+        <v>17.36</v>
       </c>
     </row>
     <row r="69" spans="1:5" customHeight="0">
       <c r="A69" s="0" t="inlineStr">
         <is>
-          <t>11-01-2023</t>
+          <t>11-22-2023</t>
         </is>
       </c>
       <c r="B69" s="0">
-        <v>134.59504</v>
+        <v>142.84298</v>
       </c>
       <c r="C69" s="0">
-        <v>26.84</v>
+        <v>17</v>
       </c>
       <c r="D69" s="0">
-        <v>6932.63</v>
+        <v>7260.73</v>
       </c>
       <c r="E69" s="0">
-        <v>22.75</v>
+        <v>16.85</v>
       </c>
     </row>
     <row r="70" spans="1:5" customHeight="0">
       <c r="A70" s="0" t="inlineStr">
         <is>
-          <t>11-02-2023</t>
+          <t>11-23-2023</t>
         </is>
       </c>
       <c r="B70" s="0">
-        <v>136.36364</v>
+        <v>142.92562</v>
       </c>
       <c r="C70" s="0">
-        <v>25.19</v>
+        <v>16.93</v>
       </c>
       <c r="D70" s="0">
-        <v>7060.69</v>
+        <v>7277.93</v>
       </c>
       <c r="E70" s="0">
-        <v>20.52</v>
+        <v>16.58</v>
       </c>
     </row>
     <row r="71" spans="1:5" customHeight="0">
       <c r="A71" s="0" t="inlineStr">
         <is>
-          <t>11-03-2023</t>
+          <t>11-24-2023</t>
         </is>
       </c>
       <c r="B71" s="0">
-        <v>134.8595</v>
+        <v>143.52066</v>
       </c>
       <c r="C71" s="0">
-        <v>26.59</v>
+        <v>16.44</v>
       </c>
       <c r="D71" s="0">
-        <v>7047.5</v>
+        <v>7292.8</v>
       </c>
       <c r="E71" s="0">
-        <v>20.75</v>
+        <v>16.34</v>
       </c>
     </row>
     <row r="72" spans="1:5" customHeight="0">
       <c r="A72" s="0" t="inlineStr">
         <is>
-          <t>11-06-2023</t>
+          <t>11-27-2023</t>
         </is>
       </c>
       <c r="B72" s="0">
-        <v>135.07438</v>
+        <v>143.61983</v>
       </c>
       <c r="C72" s="0">
-        <v>26.39</v>
+        <v>16.36</v>
       </c>
       <c r="D72" s="0">
-        <v>7013.73</v>
+        <v>7265.49</v>
       </c>
       <c r="E72" s="0">
-        <v>21.33</v>
+        <v>16.78</v>
       </c>
     </row>
     <row r="73" spans="1:5" customHeight="0">
       <c r="A73" s="0" t="inlineStr">
         <is>
-          <t>11-07-2023</t>
+          <t>11-28-2023</t>
         </is>
       </c>
       <c r="B73" s="0">
-        <v>134.38017</v>
+        <v>144.09917</v>
       </c>
       <c r="C73" s="0">
-        <v>27.04</v>
+        <v>15.98</v>
       </c>
       <c r="D73" s="0">
-        <v>6986.23</v>
+        <v>7250.13</v>
       </c>
       <c r="E73" s="0">
-        <v>21.81</v>
+        <v>17.02</v>
       </c>
     </row>
     <row r="74" spans="1:5" customHeight="0">
       <c r="A74" s="0" t="inlineStr">
         <is>
-          <t>11-08-2023</t>
+          <t>11-29-2023</t>
         </is>
       </c>
       <c r="B74" s="0">
-        <v>135.05785</v>
+        <v>143.60331</v>
       </c>
       <c r="C74" s="0">
-        <v>26.41</v>
+        <v>16.38</v>
       </c>
       <c r="D74" s="0">
-        <v>7034.16</v>
+        <v>7267.64</v>
       </c>
       <c r="E74" s="0">
-        <v>20.98</v>
+        <v>16.74</v>
       </c>
     </row>
     <row r="75" spans="1:5" customHeight="0">
       <c r="A75" s="0" t="inlineStr">
         <is>
-          <t>11-09-2023</t>
+          <t>11-30-2023</t>
         </is>
       </c>
       <c r="B75" s="0">
-        <v>137.28926</v>
+        <v>143.63636</v>
       </c>
       <c r="C75" s="0">
-        <v>24.35</v>
+        <v>16.35</v>
       </c>
       <c r="D75" s="0">
-        <v>7113.66</v>
+        <v>7310.77</v>
       </c>
       <c r="E75" s="0">
-        <v>19.62</v>
+        <v>16.05</v>
       </c>
     </row>
     <row r="76" spans="1:5" customHeight="0">
       <c r="A76" s="0" t="inlineStr">
         <is>
-          <t>11-10-2023</t>
+          <t>12-01-2023</t>
         </is>
       </c>
       <c r="B76" s="0">
-        <v>137.68595</v>
+        <v>143.1405</v>
       </c>
       <c r="C76" s="0">
-        <v>23.99</v>
+        <v>16.75</v>
       </c>
       <c r="D76" s="0">
-        <v>7045.04</v>
+        <v>7346.15</v>
       </c>
       <c r="E76" s="0">
-        <v>20.79</v>
+        <v>15.49</v>
       </c>
     </row>
     <row r="77" spans="1:5" customHeight="0">
       <c r="A77" s="0" t="inlineStr">
         <is>
-          <t>11-13-2023</t>
+          <t>12-04-2023</t>
         </is>
       </c>
       <c r="B77" s="0">
-        <v>138.56198</v>
+        <v>142.38017</v>
       </c>
       <c r="C77" s="0">
-        <v>23.21</v>
+        <v>17.38</v>
       </c>
       <c r="D77" s="0">
-        <v>7087.06</v>
+        <v>7332.59</v>
       </c>
       <c r="E77" s="0">
-        <v>20.07</v>
+        <v>15.71</v>
       </c>
     </row>
     <row r="78" spans="1:5" customHeight="0">
       <c r="A78" s="0" t="inlineStr">
         <is>
-          <t>11-14-2023</t>
+          <t>12-05-2023</t>
         </is>
       </c>
       <c r="B78" s="0">
-        <v>139.66942</v>
+        <v>144.16529</v>
       </c>
       <c r="C78" s="0">
-        <v>22.23</v>
+        <v>15.92</v>
       </c>
       <c r="D78" s="0">
-        <v>7185.68</v>
+        <v>7386.99</v>
       </c>
       <c r="E78" s="0">
-        <v>18.42</v>
+        <v>14.86</v>
       </c>
     </row>
     <row r="79" spans="1:5" customHeight="0">
       <c r="A79" s="0" t="inlineStr">
         <is>
-          <t>11-15-2023</t>
+          <t>12-06-2023</t>
         </is>
       </c>
       <c r="B79" s="0">
-        <v>138.8595</v>
+        <v>143.35537</v>
       </c>
       <c r="C79" s="0">
-        <v>22.94</v>
+        <v>16.58</v>
       </c>
       <c r="D79" s="0">
-        <v>7209.61</v>
+        <v>7435.99</v>
       </c>
       <c r="E79" s="0">
-        <v>18.03</v>
+        <v>14.1</v>
       </c>
     </row>
     <row r="80" spans="1:5" customHeight="0">
       <c r="A80" s="0" t="inlineStr">
         <is>
-          <t>11-16-2023</t>
+          <t>12-07-2023</t>
         </is>
       </c>
       <c r="B80" s="0">
-        <v>139.58678</v>
+        <v>143.71901</v>
       </c>
       <c r="C80" s="0">
-        <v>22.3</v>
+        <v>16.28</v>
       </c>
       <c r="D80" s="0">
-        <v>7168.4</v>
+        <v>7428.52</v>
       </c>
       <c r="E80" s="0">
-        <v>18.71</v>
+        <v>14.21</v>
       </c>
     </row>
     <row r="81" spans="1:5" customHeight="0">
       <c r="A81" s="0" t="inlineStr">
         <is>
-          <t>11-17-2023</t>
+          <t>12-08-2023</t>
         </is>
       </c>
       <c r="B81" s="0">
-        <v>140.71074</v>
+        <v>144.89256</v>
       </c>
       <c r="C81" s="0">
-        <v>21.33</v>
+        <v>15.34</v>
       </c>
       <c r="D81" s="0">
-        <v>7233.91</v>
+        <v>7526.55</v>
       </c>
       <c r="E81" s="0">
-        <v>17.64</v>
+        <v>12.73</v>
       </c>
     </row>
     <row r="82" spans="1:5" customHeight="0">
       <c r="A82" s="0" t="inlineStr">
         <is>
-          <t>11-20-2023</t>
+          <t>12-11-2023</t>
         </is>
       </c>
       <c r="B82" s="0">
-        <v>140.87603</v>
+        <v>145.96694</v>
       </c>
       <c r="C82" s="0">
-        <v>21.18</v>
+        <v>14.49</v>
       </c>
       <c r="D82" s="0">
-        <v>7246.93</v>
+        <v>7551.53</v>
       </c>
       <c r="E82" s="0">
-        <v>17.42</v>
+        <v>12.35</v>
       </c>
     </row>
     <row r="83" spans="1:5" customHeight="0">
       <c r="A83" s="0" t="inlineStr">
         <is>
-          <t>11-21-2023</t>
+          <t>12-12-2023</t>
         </is>
       </c>
       <c r="B83" s="0">
-        <v>141.80165</v>
+        <v>147.35537</v>
       </c>
       <c r="C83" s="0">
-        <v>20.39</v>
+        <v>13.41</v>
       </c>
       <c r="D83" s="0">
-        <v>7229.45</v>
+        <v>7543.55</v>
       </c>
       <c r="E83" s="0">
-        <v>17.71</v>
+        <v>12.47</v>
       </c>
     </row>
     <row r="84" spans="1:5" customHeight="0">
       <c r="A84" s="0" t="inlineStr">
         <is>
-          <t>11-22-2023</t>
+          <t>12-13-2023</t>
         </is>
       </c>
       <c r="B84" s="0">
-        <v>142.84298</v>
+        <v>147.96694</v>
       </c>
       <c r="C84" s="0">
-        <v>19.52</v>
+        <v>12.94</v>
       </c>
       <c r="D84" s="0">
-        <v>7260.73</v>
+        <v>7531.22</v>
       </c>
       <c r="E84" s="0">
-        <v>17.2</v>
+        <v>12.66</v>
       </c>
     </row>
     <row r="85" spans="1:5" customHeight="0">
       <c r="A85" s="0" t="inlineStr">
         <is>
-          <t>11-23-2023</t>
+          <t>12-14-2023</t>
         </is>
       </c>
       <c r="B85" s="0">
-        <v>142.92562</v>
+        <v>144.71074</v>
       </c>
       <c r="C85" s="0">
-        <v>19.45</v>
+        <v>15.49</v>
       </c>
       <c r="D85" s="0">
-        <v>7277.93</v>
+        <v>7575.85</v>
       </c>
       <c r="E85" s="0">
-        <v>16.92</v>
+        <v>11.99</v>
       </c>
     </row>
     <row r="86" spans="1:5" customHeight="0">
       <c r="A86" s="0" t="inlineStr">
         <is>
-          <t>11-24-2023</t>
+          <t>12-15-2023</t>
         </is>
       </c>
       <c r="B86" s="0">
-        <v>143.52066</v>
+        <v>145.43802</v>
       </c>
       <c r="C86" s="0">
-        <v>18.95</v>
+        <v>14.91</v>
       </c>
       <c r="D86" s="0">
-        <v>7292.8</v>
+        <v>7596.91</v>
       </c>
       <c r="E86" s="0">
-        <v>16.69</v>
+        <v>11.68</v>
       </c>
     </row>
     <row r="87" spans="1:5" customHeight="0">
       <c r="A87" s="0" t="inlineStr">
         <is>
-          <t>11-27-2023</t>
+          <t>12-18-2023</t>
         </is>
       </c>
       <c r="B87" s="0">
-        <v>143.61983</v>
+        <v>145.43802</v>
       </c>
       <c r="C87" s="0">
-        <v>18.87</v>
+        <v>14.91</v>
       </c>
       <c r="D87" s="0">
-        <v>7265.49</v>
+        <v>7568.86</v>
       </c>
       <c r="E87" s="0">
-        <v>17.12</v>
+        <v>12.1</v>
       </c>
     </row>
     <row r="88" spans="1:5" customHeight="0">
       <c r="A88" s="0" t="inlineStr">
         <is>
-          <t>11-28-2023</t>
+          <t>12-19-2023</t>
         </is>
       </c>
       <c r="B88" s="0">
-        <v>144.09917</v>
+        <v>145.8843</v>
       </c>
       <c r="C88" s="0">
-        <v>18.47</v>
+        <v>14.56</v>
       </c>
       <c r="D88" s="0">
-        <v>7250.13</v>
+        <v>7574.67</v>
       </c>
       <c r="E88" s="0">
-        <v>17.37</v>
+        <v>12.01</v>
       </c>
     </row>
     <row r="89" spans="1:5" customHeight="0">
       <c r="A89" s="0" t="inlineStr">
         <is>
-          <t>11-29-2023</t>
+          <t>12-20-2023</t>
         </is>
       </c>
       <c r="B89" s="0">
-        <v>143.60331</v>
+        <v>146.66116</v>
       </c>
       <c r="C89" s="0">
-        <v>18.88</v>
+        <v>13.95</v>
       </c>
       <c r="D89" s="0">
-        <v>7267.64</v>
+        <v>7583.43</v>
       </c>
       <c r="E89" s="0">
-        <v>17.09</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="90" spans="1:5" customHeight="0">
       <c r="A90" s="0" t="inlineStr">
         <is>
-          <t>11-30-2023</t>
+          <t>12-21-2023</t>
         </is>
       </c>
       <c r="B90" s="0">
-        <v>143.63636</v>
+        <v>146.06612</v>
       </c>
       <c r="C90" s="0">
-        <v>18.86</v>
+        <v>14.41</v>
       </c>
       <c r="D90" s="0">
-        <v>7310.77</v>
+        <v>7571.4</v>
       </c>
       <c r="E90" s="0">
-        <v>16.4</v>
+        <v>12.06</v>
       </c>
     </row>
     <row r="91" spans="1:5" customHeight="0">
       <c r="A91" s="0" t="inlineStr">
         <is>
-          <t>12-01-2023</t>
+          <t>12-22-2023</t>
         </is>
       </c>
       <c r="B91" s="0">
-        <v>143.1405</v>
+        <v>146.57851</v>
       </c>
       <c r="C91" s="0">
-        <v>19.27</v>
+        <v>14.01</v>
       </c>
       <c r="D91" s="0">
-        <v>7346.15</v>
+        <v>7568.82</v>
       </c>
       <c r="E91" s="0">
-        <v>15.84</v>
+        <v>12.1</v>
       </c>
     </row>
     <row r="92" spans="1:5" customHeight="0">
       <c r="A92" s="0" t="inlineStr">
         <is>
-          <t>12-04-2023</t>
+          <t>12-27-2023</t>
         </is>
       </c>
       <c r="B92" s="0">
-        <v>142.38017</v>
+        <v>146.13223</v>
       </c>
       <c r="C92" s="0">
-        <v>19.9</v>
+        <v>14.36</v>
       </c>
       <c r="D92" s="0">
-        <v>7332.59</v>
+        <v>7571.82</v>
       </c>
       <c r="E92" s="0">
-        <v>16.05</v>
+        <v>12.05</v>
       </c>
     </row>
     <row r="93" spans="1:5" customHeight="0">
       <c r="A93" s="0" t="inlineStr">
         <is>
-          <t>12-05-2023</t>
+          <t>12-28-2023</t>
         </is>
       </c>
       <c r="B93" s="0">
-        <v>144.16529</v>
+        <v>145.61983</v>
       </c>
       <c r="C93" s="0">
-        <v>18.42</v>
+        <v>14.76</v>
       </c>
       <c r="D93" s="0">
-        <v>7386.99</v>
+        <v>7535.16</v>
       </c>
       <c r="E93" s="0">
-        <v>15.2</v>
+        <v>12.6</v>
       </c>
     </row>
     <row r="94" spans="1:5" customHeight="0">
       <c r="A94" s="0" t="inlineStr">
         <is>
-          <t>12-06-2023</t>
+          <t>12-29-2023</t>
         </is>
       </c>
       <c r="B94" s="0">
-        <v>143.35537</v>
+        <v>145.55372</v>
       </c>
       <c r="C94" s="0">
-        <v>19.09</v>
+        <v>14.82</v>
       </c>
       <c r="D94" s="0">
-        <v>7435.99</v>
+        <v>7543.18</v>
       </c>
       <c r="E94" s="0">
-        <v>14.44</v>
+        <v>12.48</v>
       </c>
     </row>
     <row r="95" spans="1:5" customHeight="0">
       <c r="A95" s="0" t="inlineStr">
         <is>
-          <t>12-07-2023</t>
+          <t>01-02-2024</t>
         </is>
       </c>
       <c r="B95" s="0">
-        <v>143.71901</v>
+        <v>144.54545</v>
       </c>
       <c r="C95" s="0">
-        <v>18.79</v>
+        <v>15.62</v>
       </c>
       <c r="D95" s="0">
-        <v>7428.52</v>
+        <v>7530.86</v>
       </c>
       <c r="E95" s="0">
-        <v>14.55</v>
+        <v>12.66</v>
       </c>
     </row>
     <row r="96" spans="1:5" customHeight="0">
       <c r="A96" s="0" t="inlineStr">
         <is>
-          <t>12-08-2023</t>
+          <t>01-03-2024</t>
         </is>
       </c>
       <c r="B96" s="0">
-        <v>144.89256</v>
+        <v>142.1157</v>
       </c>
       <c r="C96" s="0">
-        <v>17.83</v>
+        <v>17.59</v>
       </c>
       <c r="D96" s="0">
-        <v>7526.55</v>
+        <v>7411.86</v>
       </c>
       <c r="E96" s="0">
-        <v>13.06</v>
+        <v>14.47</v>
       </c>
     </row>
     <row r="97" spans="1:5" customHeight="0">
       <c r="A97" s="0" t="inlineStr">
         <is>
-          <t>12-11-2023</t>
+          <t>01-04-2024</t>
         </is>
       </c>
       <c r="B97" s="0">
-        <v>145.96694</v>
+        <v>142.19835</v>
       </c>
       <c r="C97" s="0">
-        <v>16.96</v>
+        <v>17.53</v>
       </c>
       <c r="D97" s="0">
-        <v>7551.53</v>
+        <v>7450.63</v>
       </c>
       <c r="E97" s="0">
-        <v>12.69</v>
+        <v>13.88</v>
       </c>
     </row>
     <row r="98" spans="1:5" customHeight="0">
       <c r="A98" s="0" t="inlineStr">
         <is>
-          <t>12-12-2023</t>
+          <t>01-05-2024</t>
         </is>
       </c>
       <c r="B98" s="0">
-        <v>147.35537</v>
+        <v>141.05785</v>
       </c>
       <c r="C98" s="0">
-        <v>15.86</v>
+        <v>18.48</v>
       </c>
       <c r="D98" s="0">
-        <v>7543.55</v>
+        <v>7420.69</v>
       </c>
       <c r="E98" s="0">
-        <v>12.81</v>
+        <v>14.33</v>
       </c>
     </row>
     <row r="99" spans="1:5" customHeight="0">
       <c r="A99" s="0" t="inlineStr">
         <is>
-          <t>12-13-2023</t>
+          <t>01-08-2024</t>
         </is>
       </c>
       <c r="B99" s="0">
-        <v>147.96694</v>
+        <v>141.52066</v>
       </c>
       <c r="C99" s="0">
-        <v>15.38</v>
+        <v>18.09</v>
       </c>
       <c r="D99" s="0">
-        <v>7531.22</v>
+        <v>7450.24</v>
       </c>
       <c r="E99" s="0">
-        <v>12.99</v>
+        <v>13.88</v>
       </c>
     </row>
     <row r="100" spans="1:5" customHeight="0">
       <c r="A100" s="0" t="inlineStr">
         <is>
-          <t>12-14-2023</t>
+          <t>01-09-2024</t>
         </is>
       </c>
       <c r="B100" s="0">
-        <v>144.71074</v>
+        <v>141.30578</v>
       </c>
       <c r="C100" s="0">
-        <v>17.97</v>
+        <v>18.27</v>
       </c>
       <c r="D100" s="0">
-        <v>7575.85</v>
+        <v>7426.62</v>
       </c>
       <c r="E100" s="0">
-        <v>12.33</v>
+        <v>14.24</v>
       </c>
     </row>
     <row r="101" spans="1:5" customHeight="0">
       <c r="A101" s="0" t="inlineStr">
         <is>
-          <t>12-15-2023</t>
+          <t>01-10-2024</t>
         </is>
       </c>
       <c r="B101" s="0">
-        <v>145.43802</v>
+        <v>141.70248</v>
       </c>
       <c r="C101" s="0">
-        <v>17.38</v>
+        <v>17.94</v>
       </c>
       <c r="D101" s="0">
-        <v>7596.91</v>
+        <v>7426.08</v>
       </c>
       <c r="E101" s="0">
-        <v>12.01</v>
+        <v>14.25</v>
       </c>
     </row>
     <row r="102" spans="1:5" customHeight="0">
       <c r="A102" s="0" t="inlineStr">
         <is>
-          <t>12-18-2023</t>
+          <t>01-11-2024</t>
         </is>
       </c>
       <c r="B102" s="0">
-        <v>145.43802</v>
+        <v>142.77686</v>
       </c>
       <c r="C102" s="0">
-        <v>17.38</v>
+        <v>17.05</v>
       </c>
       <c r="D102" s="0">
-        <v>7568.86</v>
+        <v>7387.62</v>
       </c>
       <c r="E102" s="0">
-        <v>12.43</v>
+        <v>14.85</v>
       </c>
     </row>
     <row r="103" spans="1:5" customHeight="0">
       <c r="A103" s="0" t="inlineStr">
         <is>
-          <t>12-19-2023</t>
+          <t>01-12-2024</t>
         </is>
       </c>
       <c r="B103" s="0">
-        <v>145.8843</v>
+        <v>145.15702</v>
       </c>
       <c r="C103" s="0">
-        <v>17.02</v>
+        <v>15.13</v>
       </c>
       <c r="D103" s="0">
-        <v>7574.67</v>
+        <v>7465.14</v>
       </c>
       <c r="E103" s="0">
-        <v>12.34</v>
+        <v>13.65</v>
       </c>
     </row>
     <row r="104" spans="1:5" customHeight="0">
       <c r="A104" s="0" t="inlineStr">
         <is>
-          <t>12-20-2023</t>
+          <t>01-15-2024</t>
         </is>
       </c>
       <c r="B104" s="0">
-        <v>146.66116</v>
+        <v>145.02479</v>
       </c>
       <c r="C104" s="0">
-        <v>16.4</v>
+        <v>15.24</v>
       </c>
       <c r="D104" s="0">
-        <v>7583.43</v>
+        <v>7411.68</v>
       </c>
       <c r="E104" s="0">
-        <v>12.21</v>
+        <v>14.47</v>
       </c>
     </row>
     <row r="105" spans="1:5" customHeight="0">
       <c r="A105" s="0" t="inlineStr">
         <is>
-          <t>12-21-2023</t>
+          <t>01-16-2024</t>
         </is>
       </c>
       <c r="B105" s="0">
-        <v>146.06612</v>
+        <v>145.10744</v>
       </c>
       <c r="C105" s="0">
-        <v>16.88</v>
+        <v>15.17</v>
       </c>
       <c r="D105" s="0">
-        <v>7571.4</v>
+        <v>7398</v>
       </c>
       <c r="E105" s="0">
-        <v>12.39</v>
+        <v>14.69</v>
       </c>
     </row>
     <row r="106" spans="1:5" customHeight="0">
       <c r="A106" s="0" t="inlineStr">
         <is>
-          <t>12-22-2023</t>
+          <t>01-17-2024</t>
         </is>
       </c>
       <c r="B106" s="0">
-        <v>146.57851</v>
+        <v>143.61983</v>
       </c>
       <c r="C106" s="0">
-        <v>16.47</v>
+        <v>16.36</v>
       </c>
       <c r="D106" s="0">
-        <v>7568.82</v>
+        <v>7318.69</v>
       </c>
       <c r="E106" s="0">
-        <v>12.43</v>
+        <v>15.93</v>
       </c>
     </row>
     <row r="107" spans="1:5" customHeight="0">
       <c r="A107" s="0" t="inlineStr">
         <is>
-          <t>12-27-2023</t>
+          <t>01-18-2024</t>
         </is>
       </c>
       <c r="B107" s="0">
-        <v>146.13223</v>
+        <v>144.7438</v>
       </c>
       <c r="C107" s="0">
-        <v>16.83</v>
+        <v>15.46</v>
       </c>
       <c r="D107" s="0">
-        <v>7571.82</v>
+        <v>7401.35</v>
       </c>
       <c r="E107" s="0">
-        <v>12.39</v>
+        <v>14.63</v>
       </c>
     </row>
     <row r="108" spans="1:5" customHeight="0">
       <c r="A108" s="0" t="inlineStr">
         <is>
-          <t>12-28-2023</t>
+          <t>01-19-2024</t>
         </is>
       </c>
       <c r="B108" s="0">
-        <v>145.61983</v>
+        <v>142.99174</v>
       </c>
       <c r="C108" s="0">
-        <v>17.24</v>
+        <v>16.87</v>
       </c>
       <c r="D108" s="0">
-        <v>7535.16</v>
+        <v>7371.64</v>
       </c>
       <c r="E108" s="0">
-        <v>12.93</v>
+        <v>15.1</v>
       </c>
     </row>
     <row r="109" spans="1:5" customHeight="0">
       <c r="A109" s="0" t="inlineStr">
         <is>
-          <t>12-29-2023</t>
+          <t>01-22-2024</t>
         </is>
       </c>
       <c r="B109" s="0">
-        <v>145.55372</v>
+        <v>142.77686</v>
       </c>
       <c r="C109" s="0">
-        <v>17.29</v>
+        <v>17.05</v>
       </c>
       <c r="D109" s="0">
-        <v>7543.18</v>
+        <v>7413.25</v>
       </c>
       <c r="E109" s="0">
-        <v>12.81</v>
+        <v>14.45</v>
       </c>
     </row>
     <row r="110" spans="1:5" customHeight="0">
       <c r="A110" s="0" t="inlineStr">
         <is>
-          <t>01-02-2024</t>
+          <t>01-23-2024</t>
         </is>
       </c>
       <c r="B110" s="0">
-        <v>144.54545</v>
+        <v>140.29752</v>
       </c>
       <c r="C110" s="0">
-        <v>18.11</v>
+        <v>19.12</v>
       </c>
       <c r="D110" s="0">
-        <v>7530.86</v>
+        <v>7388.04</v>
       </c>
       <c r="E110" s="0">
-        <v>13</v>
+        <v>14.84</v>
       </c>
     </row>
     <row r="111" spans="1:5" customHeight="0">
       <c r="A111" s="0" t="inlineStr">
         <is>
-          <t>01-03-2024</t>
+          <t>01-24-2024</t>
         </is>
       </c>
       <c r="B111" s="0">
-        <v>142.1157</v>
+        <v>142.52893</v>
       </c>
       <c r="C111" s="0">
-        <v>20.13</v>
+        <v>17.25</v>
       </c>
       <c r="D111" s="0">
-        <v>7411.86</v>
+        <v>7455.64</v>
       </c>
       <c r="E111" s="0">
-        <v>14.81</v>
+        <v>13.8</v>
       </c>
     </row>
     <row r="112" spans="1:5" customHeight="0">
       <c r="A112" s="0" t="inlineStr">
         <is>
-          <t>01-04-2024</t>
+          <t>01-25-2024</t>
         </is>
       </c>
       <c r="B112" s="0">
-        <v>142.19835</v>
+        <v>142.01653</v>
       </c>
       <c r="C112" s="0">
-        <v>20.06</v>
+        <v>17.68</v>
       </c>
       <c r="D112" s="0">
-        <v>7450.63</v>
+        <v>7464.2</v>
       </c>
       <c r="E112" s="0">
-        <v>14.21</v>
+        <v>13.67</v>
       </c>
     </row>
     <row r="113" spans="1:5" customHeight="0">
       <c r="A113" s="0" t="inlineStr">
         <is>
-          <t>01-05-2024</t>
+          <t>01-26-2024</t>
         </is>
       </c>
       <c r="B113" s="0">
-        <v>141.05785</v>
+        <v>141.71901</v>
       </c>
       <c r="C113" s="0">
-        <v>21.03</v>
+        <v>17.92</v>
       </c>
       <c r="D113" s="0">
-        <v>7420.69</v>
+        <v>7634.14</v>
       </c>
       <c r="E113" s="0">
-        <v>14.67</v>
+        <v>11.14</v>
       </c>
     </row>
     <row r="114" spans="1:5" customHeight="0">
       <c r="A114" s="0" t="inlineStr">
         <is>
-          <t>01-08-2024</t>
+          <t>01-29-2024</t>
         </is>
       </c>
       <c r="B114" s="0">
-        <v>141.52066</v>
+        <v>142.38017</v>
       </c>
       <c r="C114" s="0">
-        <v>20.63</v>
+        <v>17.38</v>
       </c>
       <c r="D114" s="0">
-        <v>7450.24</v>
+        <v>7640.81</v>
       </c>
       <c r="E114" s="0">
-        <v>14.22</v>
+        <v>11.04</v>
       </c>
     </row>
     <row r="115" spans="1:5" customHeight="0">
       <c r="A115" s="0" t="inlineStr">
         <is>
-          <t>01-09-2024</t>
+          <t>01-30-2024</t>
         </is>
       </c>
       <c r="B115" s="0">
-        <v>141.30578</v>
+        <v>143.04132</v>
       </c>
       <c r="C115" s="0">
-        <v>20.82</v>
+        <v>16.83</v>
       </c>
       <c r="D115" s="0">
-        <v>7426.62</v>
+        <v>7677.47</v>
       </c>
       <c r="E115" s="0">
-        <v>14.58</v>
+        <v>10.51</v>
       </c>
     </row>
     <row r="116" spans="1:5" customHeight="0">
       <c r="A116" s="0" t="inlineStr">
         <is>
-          <t>01-10-2024</t>
+          <t>01-31-2024</t>
         </is>
       </c>
       <c r="B116" s="0">
-        <v>141.70248</v>
+        <v>143.53719</v>
       </c>
       <c r="C116" s="0">
-        <v>20.48</v>
+        <v>16.43</v>
       </c>
       <c r="D116" s="0">
-        <v>7426.08</v>
+        <v>7656.75</v>
       </c>
       <c r="E116" s="0">
-        <v>14.59</v>
+        <v>10.81</v>
       </c>
     </row>
     <row r="117" spans="1:5" customHeight="0">
       <c r="A117" s="0" t="inlineStr">
         <is>
-          <t>01-11-2024</t>
+          <t>02-01-2024</t>
         </is>
       </c>
       <c r="B117" s="0">
-        <v>142.77686</v>
+        <v>143.1405</v>
       </c>
       <c r="C117" s="0">
-        <v>19.57</v>
+        <v>16.75</v>
       </c>
       <c r="D117" s="0">
-        <v>7387.62</v>
+        <v>7588.75</v>
       </c>
       <c r="E117" s="0">
-        <v>15.19</v>
+        <v>11.8</v>
       </c>
     </row>
     <row r="118" spans="1:5" customHeight="0">
       <c r="A118" s="0" t="inlineStr">
         <is>
-          <t>01-12-2024</t>
+          <t>02-02-2024</t>
         </is>
       </c>
       <c r="B118" s="0">
-        <v>145.15702</v>
+        <v>141.57025</v>
       </c>
       <c r="C118" s="0">
-        <v>17.61</v>
+        <v>18.05</v>
       </c>
       <c r="D118" s="0">
-        <v>7465.14</v>
+        <v>7592.26</v>
       </c>
       <c r="E118" s="0">
-        <v>13.99</v>
+        <v>11.75</v>
       </c>
     </row>
     <row r="119" spans="1:5" customHeight="0">
       <c r="A119" s="0" t="inlineStr">
         <is>
-          <t>01-15-2024</t>
+          <t>02-05-2024</t>
         </is>
       </c>
       <c r="B119" s="0">
-        <v>145.02479</v>
+        <v>138.72727</v>
       </c>
       <c r="C119" s="0">
-        <v>17.72</v>
+        <v>20.47</v>
       </c>
       <c r="D119" s="0">
-        <v>7411.68</v>
+        <v>7589.96</v>
       </c>
       <c r="E119" s="0">
-        <v>14.81</v>
+        <v>11.78</v>
       </c>
     </row>
     <row r="120" spans="1:5" customHeight="0">
       <c r="A120" s="0" t="inlineStr">
         <is>
-          <t>01-16-2024</t>
+          <t>02-06-2024</t>
         </is>
       </c>
       <c r="B120" s="0">
-        <v>145.10744</v>
+        <v>142.04959</v>
       </c>
       <c r="C120" s="0">
         <v>17.65</v>
       </c>
       <c r="D120" s="0">
-        <v>7398</v>
+        <v>7638.97</v>
       </c>
       <c r="E120" s="0">
-        <v>15.03</v>
+        <v>11.07</v>
       </c>
     </row>
     <row r="121" spans="1:5" customHeight="0">
       <c r="A121" s="0" t="inlineStr">
         <is>
-          <t>01-17-2024</t>
+          <t>02-07-2024</t>
         </is>
       </c>
       <c r="B121" s="0">
-        <v>143.61983</v>
+        <v>140.92562</v>
       </c>
       <c r="C121" s="0">
-        <v>18.87</v>
+        <v>18.59</v>
       </c>
       <c r="D121" s="0">
-        <v>7318.69</v>
+        <v>7611.26</v>
       </c>
       <c r="E121" s="0">
-        <v>16.27</v>
+        <v>11.47</v>
       </c>
     </row>
     <row r="122" spans="1:5" customHeight="0">
       <c r="A122" s="0" t="inlineStr">
         <is>
-          <t>01-18-2024</t>
+          <t>02-08-2024</t>
         </is>
       </c>
       <c r="B122" s="0">
-        <v>144.7438</v>
+        <v>138.41322</v>
       </c>
       <c r="C122" s="0">
-        <v>17.95</v>
+        <v>20.74</v>
       </c>
       <c r="D122" s="0">
-        <v>7401.35</v>
+        <v>7665.63</v>
       </c>
       <c r="E122" s="0">
-        <v>14.97</v>
+        <v>10.68</v>
       </c>
     </row>
     <row r="123" spans="1:5" customHeight="0">
       <c r="A123" s="0" t="inlineStr">
         <is>
-          <t>01-19-2024</t>
+          <t>02-09-2024</t>
         </is>
       </c>
       <c r="B123" s="0">
-        <v>142.99174</v>
+        <v>138.41322</v>
       </c>
       <c r="C123" s="0">
-        <v>19.39</v>
+        <v>20.74</v>
       </c>
       <c r="D123" s="0">
-        <v>7371.64</v>
+        <v>7647.52</v>
       </c>
       <c r="E123" s="0">
-        <v>15.44</v>
+        <v>10.94</v>
       </c>
     </row>
     <row r="124" spans="1:5" customHeight="0">
       <c r="A124" s="0" t="inlineStr">
         <is>
-          <t>01-22-2024</t>
+          <t>02-12-2024</t>
         </is>
       </c>
       <c r="B124" s="0">
-        <v>142.77686</v>
+        <v>139.00826</v>
       </c>
       <c r="C124" s="0">
-        <v>19.57</v>
+        <v>20.22</v>
       </c>
       <c r="D124" s="0">
-        <v>7413.25</v>
+        <v>7689.8</v>
       </c>
       <c r="E124" s="0">
-        <v>14.79</v>
+        <v>10.33</v>
       </c>
     </row>
     <row r="125" spans="1:5" customHeight="0">
       <c r="A125" s="0" t="inlineStr">
         <is>
-          <t>01-23-2024</t>
+          <t>02-13-2024</t>
         </is>
       </c>
       <c r="B125" s="0">
-        <v>140.29752</v>
+        <v>139.17355</v>
       </c>
       <c r="C125" s="0">
-        <v>21.68</v>
+        <v>20.08</v>
       </c>
       <c r="D125" s="0">
-        <v>7388.04</v>
+        <v>7625.31</v>
       </c>
       <c r="E125" s="0">
-        <v>15.18</v>
+        <v>11.27</v>
       </c>
     </row>
     <row r="126" spans="1:5" customHeight="0">
       <c r="A126" s="0" t="inlineStr">
         <is>
-          <t>01-24-2024</t>
+          <t>02-14-2024</t>
         </is>
       </c>
       <c r="B126" s="0">
-        <v>142.52893</v>
+        <v>140.38017</v>
       </c>
       <c r="C126" s="0">
-        <v>19.78</v>
+        <v>19.05</v>
       </c>
       <c r="D126" s="0">
-        <v>7455.64</v>
+        <v>7677.35</v>
       </c>
       <c r="E126" s="0">
-        <v>14.14</v>
+        <v>10.51</v>
       </c>
     </row>
     <row r="127" spans="1:5" customHeight="0">
       <c r="A127" s="0" t="inlineStr">
         <is>
-          <t>01-25-2024</t>
+          <t>02-15-2024</t>
         </is>
       </c>
       <c r="B127" s="0">
-        <v>142.01653</v>
+        <v>139.85124</v>
       </c>
       <c r="C127" s="0">
-        <v>20.21</v>
+        <v>19.5</v>
       </c>
       <c r="D127" s="0">
-        <v>7464.2</v>
+        <v>7743.42</v>
       </c>
       <c r="E127" s="0">
-        <v>14.01</v>
+        <v>9.57</v>
       </c>
     </row>
     <row r="128" spans="1:5" customHeight="0">
       <c r="A128" s="0" t="inlineStr">
         <is>
-          <t>01-26-2024</t>
+          <t>02-16-2024</t>
         </is>
       </c>
       <c r="B128" s="0">
-        <v>141.71901</v>
+        <v>141.40496</v>
       </c>
       <c r="C128" s="0">
-        <v>20.46</v>
+        <v>18.19</v>
       </c>
       <c r="D128" s="0">
-        <v>7634.14</v>
+        <v>7768.18</v>
       </c>
       <c r="E128" s="0">
-        <v>11.47</v>
+        <v>9.22</v>
       </c>
     </row>
     <row r="129" spans="1:5" customHeight="0">
       <c r="A129" s="0" t="inlineStr">
         <is>
-          <t>01-29-2024</t>
+          <t>02-19-2024</t>
         </is>
       </c>
       <c r="B129" s="0">
-        <v>142.38017</v>
+        <v>141.8843</v>
       </c>
       <c r="C129" s="0">
-        <v>19.9</v>
+        <v>17.79</v>
       </c>
       <c r="D129" s="0">
-        <v>7640.81</v>
+        <v>7768.55</v>
       </c>
       <c r="E129" s="0">
-        <v>11.37</v>
+        <v>9.22</v>
       </c>
     </row>
     <row r="130" spans="1:5" customHeight="0">
       <c r="A130" s="0" t="inlineStr">
         <is>
-          <t>01-30-2024</t>
+          <t>02-20-2024</t>
         </is>
       </c>
       <c r="B130" s="0">
-        <v>143.04132</v>
+        <v>153.60331</v>
       </c>
       <c r="C130" s="0">
-        <v>19.35</v>
+        <v>8.8</v>
       </c>
       <c r="D130" s="0">
-        <v>7677.47</v>
+        <v>7795.22</v>
       </c>
       <c r="E130" s="0">
-        <v>10.84</v>
+        <v>8.84</v>
       </c>
     </row>
     <row r="131" spans="1:5" customHeight="0">
       <c r="A131" s="0" t="inlineStr">
         <is>
-          <t>01-31-2024</t>
+          <t>02-21-2024</t>
         </is>
       </c>
       <c r="B131" s="0">
-        <v>143.53719</v>
+        <v>153.22314</v>
       </c>
       <c r="C131" s="0">
-        <v>18.94</v>
+        <v>9.07</v>
       </c>
       <c r="D131" s="0">
-        <v>7656.75</v>
+        <v>7812.09</v>
       </c>
       <c r="E131" s="0">
-        <v>11.14</v>
+        <v>8.61</v>
       </c>
     </row>
     <row r="132" spans="1:5" customHeight="0">
       <c r="A132" s="0" t="inlineStr">
         <is>
-          <t>02-01-2024</t>
+          <t>02-22-2024</t>
         </is>
       </c>
       <c r="B132" s="0">
-        <v>143.1405</v>
+        <v>153.23967</v>
       </c>
       <c r="C132" s="0">
-        <v>19.27</v>
+        <v>9.06</v>
       </c>
       <c r="D132" s="0">
-        <v>7588.75</v>
+        <v>7911.6</v>
       </c>
       <c r="E132" s="0">
-        <v>12.13</v>
+        <v>7.24</v>
       </c>
     </row>
     <row r="133" spans="1:5" customHeight="0">
       <c r="A133" s="0" t="inlineStr">
         <is>
-          <t>02-02-2024</t>
+          <t>02-23-2024</t>
         </is>
       </c>
       <c r="B133" s="0">
-        <v>141.57025</v>
+        <v>156.61157</v>
       </c>
       <c r="C133" s="0">
-        <v>20.59</v>
+        <v>6.71</v>
       </c>
       <c r="D133" s="0">
-        <v>7592.26</v>
+        <v>7966.68</v>
       </c>
       <c r="E133" s="0">
-        <v>12.08</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="134" spans="1:5" customHeight="0">
       <c r="A134" s="0" t="inlineStr">
         <is>
-          <t>02-05-2024</t>
+          <t>02-26-2024</t>
         </is>
       </c>
       <c r="B134" s="0">
-        <v>138.72727</v>
+        <v>156.80992</v>
       </c>
       <c r="C134" s="0">
-        <v>23.06</v>
+        <v>6.57</v>
       </c>
       <c r="D134" s="0">
-        <v>7589.96</v>
+        <v>7929.82</v>
       </c>
       <c r="E134" s="0">
-        <v>12.12</v>
+        <v>6.99</v>
       </c>
     </row>
     <row r="135" spans="1:5" customHeight="0">
       <c r="A135" s="0" t="inlineStr">
         <is>
-          <t>02-06-2024</t>
+          <t>02-27-2024</t>
         </is>
       </c>
       <c r="B135" s="0">
-        <v>142.04959</v>
+        <v>156.47934</v>
       </c>
       <c r="C135" s="0">
-        <v>20.18</v>
+        <v>6.8</v>
       </c>
       <c r="D135" s="0">
-        <v>7638.97</v>
+        <v>7948.4</v>
       </c>
       <c r="E135" s="0">
-        <v>11.4</v>
+        <v>6.74</v>
       </c>
     </row>
     <row r="136" spans="1:5" customHeight="0">
       <c r="A136" s="0" t="inlineStr">
         <is>
-          <t>02-07-2024</t>
+          <t>02-28-2024</t>
         </is>
       </c>
       <c r="B136" s="0">
-        <v>140.92562</v>
+        <v>155.96694</v>
       </c>
       <c r="C136" s="0">
-        <v>21.14</v>
+        <v>7.15</v>
       </c>
       <c r="D136" s="0">
-        <v>7611.26</v>
+        <v>7954.39</v>
       </c>
       <c r="E136" s="0">
-        <v>11.8</v>
+        <v>6.66</v>
       </c>
     </row>
     <row r="137" spans="1:5" customHeight="0">
       <c r="A137" s="0" t="inlineStr">
         <is>
-          <t>02-08-2024</t>
+          <t>02-29-2024</t>
         </is>
       </c>
       <c r="B137" s="0">
-        <v>138.41322</v>
+        <v>155.28926</v>
       </c>
       <c r="C137" s="0">
-        <v>23.34</v>
+        <v>7.62</v>
       </c>
       <c r="D137" s="0">
-        <v>7665.63</v>
+        <v>7927.43</v>
       </c>
       <c r="E137" s="0">
-        <v>11.01</v>
+        <v>7.03</v>
       </c>
     </row>
     <row r="138" spans="1:5" customHeight="0">
       <c r="A138" s="0" t="inlineStr">
         <is>
-          <t>02-09-2024</t>
+          <t>03-01-2024</t>
         </is>
       </c>
       <c r="B138" s="0">
-        <v>138.41322</v>
+        <v>154.49587</v>
       </c>
       <c r="C138" s="0">
-        <v>23.34</v>
+        <v>8.17</v>
       </c>
       <c r="D138" s="0">
-        <v>7647.52</v>
+        <v>7934.17</v>
       </c>
       <c r="E138" s="0">
-        <v>11.27</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="139" spans="1:5" customHeight="0">
       <c r="A139" s="0" t="inlineStr">
         <is>
-          <t>02-12-2024</t>
+          <t>03-04-2024</t>
         </is>
       </c>
       <c r="B139" s="0">
-        <v>139.00826</v>
+        <v>157.09091</v>
       </c>
       <c r="C139" s="0">
-        <v>22.81</v>
+        <v>6.38</v>
       </c>
       <c r="D139" s="0">
-        <v>7689.8</v>
+        <v>7956.41</v>
       </c>
       <c r="E139" s="0">
-        <v>10.66</v>
+        <v>6.64</v>
       </c>
     </row>
     <row r="140" spans="1:5" customHeight="0">
       <c r="A140" s="0" t="inlineStr">
         <is>
-          <t>02-13-2024</t>
+          <t>03-05-2024</t>
         </is>
       </c>
       <c r="B140" s="0">
-        <v>139.17355</v>
+        <v>156.6281</v>
       </c>
       <c r="C140" s="0">
-        <v>22.67</v>
+        <v>6.7</v>
       </c>
       <c r="D140" s="0">
-        <v>7625.31</v>
+        <v>7932.82</v>
       </c>
       <c r="E140" s="0">
-        <v>11.6</v>
+        <v>6.95</v>
       </c>
     </row>
     <row r="141" spans="1:5" customHeight="0">
       <c r="A141" s="0" t="inlineStr">
         <is>
-          <t>02-14-2024</t>
+          <t>03-06-2024</t>
         </is>
       </c>
       <c r="B141" s="0">
-        <v>140.38017</v>
+        <v>157.66942</v>
       </c>
       <c r="C141" s="0">
-        <v>21.61</v>
+        <v>5.99</v>
       </c>
       <c r="D141" s="0">
-        <v>7677.35</v>
+        <v>7954.74</v>
       </c>
       <c r="E141" s="0">
-        <v>10.84</v>
+        <v>6.66</v>
       </c>
     </row>
     <row r="142" spans="1:5" customHeight="0">
       <c r="A142" s="0" t="inlineStr">
         <is>
-          <t>02-15-2024</t>
+          <t>03-07-2024</t>
         </is>
       </c>
       <c r="B142" s="0">
-        <v>139.85124</v>
+        <v>159.80165</v>
       </c>
       <c r="C142" s="0">
-        <v>22.07</v>
+        <v>4.58</v>
       </c>
       <c r="D142" s="0">
-        <v>7743.42</v>
+        <v>8016.22</v>
       </c>
       <c r="E142" s="0">
-        <v>9.9</v>
+        <v>5.84</v>
       </c>
     </row>
     <row r="143" spans="1:5" customHeight="0">
       <c r="A143" s="0" t="inlineStr">
         <is>
-          <t>02-16-2024</t>
+          <t>03-08-2024</t>
         </is>
       </c>
       <c r="B143" s="0">
-        <v>141.40496</v>
+        <v>160.04959</v>
       </c>
       <c r="C143" s="0">
-        <v>20.73</v>
+        <v>4.42</v>
       </c>
       <c r="D143" s="0">
-        <v>7768.18</v>
+        <v>8028.01</v>
       </c>
       <c r="E143" s="0">
-        <v>9.54</v>
+        <v>5.69</v>
       </c>
     </row>
     <row r="144" spans="1:5" customHeight="0">
       <c r="A144" s="0" t="inlineStr">
         <is>
-          <t>02-19-2024</t>
+          <t>03-11-2024</t>
         </is>
       </c>
       <c r="B144" s="0">
-        <v>141.8843</v>
+        <v>159.3719</v>
       </c>
       <c r="C144" s="0">
-        <v>20.32</v>
+        <v>4.86</v>
       </c>
       <c r="D144" s="0">
-        <v>7768.55</v>
+        <v>8019.73</v>
       </c>
       <c r="E144" s="0">
-        <v>9.54</v>
+        <v>5.79</v>
       </c>
     </row>
     <row r="145" spans="1:5" customHeight="0">
       <c r="A145" s="0" t="inlineStr">
         <is>
-          <t>02-20-2024</t>
+          <t>03-12-2024</t>
         </is>
       </c>
       <c r="B145" s="0">
-        <v>153.60331</v>
+        <v>160.26446</v>
       </c>
       <c r="C145" s="0">
-        <v>11.14</v>
+        <v>4.28</v>
       </c>
       <c r="D145" s="0">
-        <v>7795.22</v>
+        <v>8087.48</v>
       </c>
       <c r="E145" s="0">
-        <v>9.16</v>
+        <v>4.91</v>
       </c>
     </row>
     <row r="146" spans="1:5" customHeight="0">
       <c r="A146" s="0" t="inlineStr">
         <is>
-          <t>02-21-2024</t>
+          <t>03-13-2024</t>
         </is>
       </c>
       <c r="B146" s="0">
-        <v>153.22314</v>
+        <v>160.99174</v>
       </c>
       <c r="C146" s="0">
-        <v>11.42</v>
+        <v>3.81</v>
       </c>
       <c r="D146" s="0">
-        <v>7812.09</v>
+        <v>8137.58</v>
       </c>
       <c r="E146" s="0">
-        <v>8.93</v>
+        <v>4.26</v>
       </c>
     </row>
     <row r="147" spans="1:5" customHeight="0">
       <c r="A147" s="0" t="inlineStr">
         <is>
-          <t>02-22-2024</t>
+          <t>03-14-2024</t>
         </is>
       </c>
       <c r="B147" s="0">
-        <v>153.23967</v>
+        <v>161.40496</v>
       </c>
       <c r="C147" s="0">
-        <v>11.41</v>
+        <v>3.54</v>
       </c>
       <c r="D147" s="0">
-        <v>7911.6</v>
+        <v>8161.42</v>
       </c>
       <c r="E147" s="0">
-        <v>7.56</v>
+        <v>3.96</v>
       </c>
     </row>
     <row r="148" spans="1:5" customHeight="0">
       <c r="A148" s="0" t="inlineStr">
         <is>
-          <t>02-23-2024</t>
+          <t>03-15-2024</t>
         </is>
       </c>
       <c r="B148" s="0">
-        <v>156.61157</v>
+        <v>161.27273</v>
       </c>
       <c r="C148" s="0">
-        <v>9.01</v>
+        <v>3.63</v>
       </c>
       <c r="D148" s="0">
-        <v>7966.68</v>
+        <v>8164.35</v>
       </c>
       <c r="E148" s="0">
-        <v>6.82</v>
+        <v>3.92</v>
       </c>
     </row>
     <row r="149" spans="1:5" customHeight="0">
       <c r="A149" s="0" t="inlineStr">
         <is>
-          <t>02-26-2024</t>
+          <t>03-18-2024</t>
         </is>
       </c>
       <c r="B149" s="0">
-        <v>156.80992</v>
+        <v>160.38017</v>
       </c>
       <c r="C149" s="0">
-        <v>8.87</v>
+        <v>4.2</v>
       </c>
       <c r="D149" s="0">
-        <v>7929.82</v>
+        <v>8148.14</v>
       </c>
       <c r="E149" s="0">
-        <v>7.31</v>
+        <v>4.13</v>
       </c>
     </row>
     <row r="150" spans="1:5" customHeight="0">
       <c r="A150" s="0" t="inlineStr">
         <is>
-          <t>02-27-2024</t>
+          <t>03-19-2024</t>
         </is>
       </c>
       <c r="B150" s="0">
-        <v>156.47934</v>
+        <v>161.35537</v>
       </c>
       <c r="C150" s="0">
-        <v>9.1</v>
+        <v>3.57</v>
       </c>
       <c r="D150" s="0">
-        <v>7948.4</v>
+        <v>8201.05</v>
       </c>
       <c r="E150" s="0">
-        <v>7.06</v>
+        <v>3.46</v>
       </c>
     </row>
     <row r="151" spans="1:5" customHeight="0">
       <c r="A151" s="0" t="inlineStr">
         <is>
-          <t>02-28-2024</t>
+          <t>03-20-2024</t>
         </is>
       </c>
       <c r="B151" s="0">
-        <v>155.96694</v>
+        <v>161.15702</v>
       </c>
       <c r="C151" s="0">
-        <v>9.46</v>
+        <v>3.7</v>
       </c>
       <c r="D151" s="0">
-        <v>7954.39</v>
+        <v>8161.41</v>
       </c>
       <c r="E151" s="0">
-        <v>6.98</v>
+        <v>3.96</v>
       </c>
     </row>
     <row r="152" spans="1:5" customHeight="0">
       <c r="A152" s="0" t="inlineStr">
         <is>
-          <t>02-29-2024</t>
+          <t>03-21-2024</t>
         </is>
       </c>
       <c r="B152" s="0">
-        <v>155.28926</v>
+        <v>160.08264</v>
       </c>
       <c r="C152" s="0">
-        <v>9.94</v>
+        <v>4.4</v>
       </c>
       <c r="D152" s="0">
-        <v>7927.43</v>
+        <v>8179.72</v>
       </c>
       <c r="E152" s="0">
-        <v>7.34</v>
+        <v>3.73</v>
       </c>
     </row>
     <row r="153" spans="1:5" customHeight="0">
       <c r="A153" s="0" t="inlineStr">
         <is>
-          <t>03-01-2024</t>
+          <t>03-22-2024</t>
         </is>
       </c>
       <c r="B153" s="0">
-        <v>154.49587</v>
+        <v>157.42149</v>
       </c>
       <c r="C153" s="0">
-        <v>10.5</v>
+        <v>6.16</v>
       </c>
       <c r="D153" s="0">
-        <v>7934.17</v>
+        <v>8151.92</v>
       </c>
       <c r="E153" s="0">
-        <v>7.25</v>
+        <v>4.08</v>
       </c>
     </row>
     <row r="154" spans="1:5" customHeight="0">
       <c r="A154" s="0" t="inlineStr">
         <is>
-          <t>03-04-2024</t>
+          <t>03-25-2024</t>
         </is>
       </c>
       <c r="B154" s="0">
-        <v>157.09091</v>
+        <v>158.03306</v>
       </c>
       <c r="C154" s="0">
-        <v>8.68</v>
+        <v>5.75</v>
       </c>
       <c r="D154" s="0">
-        <v>7956.41</v>
+        <v>8151.6</v>
       </c>
       <c r="E154" s="0">
-        <v>6.95</v>
+        <v>4.08</v>
       </c>
     </row>
     <row r="155" spans="1:5" customHeight="0">
       <c r="A155" s="0" t="inlineStr">
         <is>
-          <t>03-05-2024</t>
+          <t>03-26-2024</t>
         </is>
       </c>
       <c r="B155" s="0">
-        <v>156.6281</v>
+        <v>159.05785</v>
       </c>
       <c r="C155" s="0">
-        <v>9</v>
+        <v>5.07</v>
       </c>
       <c r="D155" s="0">
-        <v>7932.82</v>
+        <v>8184.75</v>
       </c>
       <c r="E155" s="0">
-        <v>7.27</v>
+        <v>3.66</v>
       </c>
     </row>
     <row r="156" spans="1:5" customHeight="0">
       <c r="A156" s="0" t="inlineStr">
         <is>
-          <t>03-06-2024</t>
+          <t>03-27-2024</t>
         </is>
       </c>
       <c r="B156" s="0">
-        <v>157.66942</v>
+        <v>159.76859</v>
       </c>
       <c r="C156" s="0">
-        <v>8.28</v>
+        <v>4.6</v>
       </c>
       <c r="D156" s="0">
-        <v>7954.74</v>
+        <v>8204.81</v>
       </c>
       <c r="E156" s="0">
-        <v>6.98</v>
+        <v>3.41</v>
       </c>
     </row>
     <row r="157" spans="1:5" customHeight="0">
       <c r="A157" s="0" t="inlineStr">
         <is>
-          <t>03-07-2024</t>
+          <t>03-28-2024</t>
         </is>
       </c>
       <c r="B157" s="0">
-        <v>159.80165</v>
+        <v>159.3719</v>
       </c>
       <c r="C157" s="0">
-        <v>6.83</v>
+        <v>4.86</v>
       </c>
       <c r="D157" s="0">
-        <v>8016.22</v>
+        <v>8205.81</v>
       </c>
       <c r="E157" s="0">
-        <v>6.16</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="158" spans="1:5" customHeight="0">
       <c r="A158" s="0" t="inlineStr">
         <is>
-          <t>03-08-2024</t>
+          <t>04-02-2024</t>
         </is>
       </c>
       <c r="B158" s="0">
-        <v>160.04959</v>
+        <v>158.19835</v>
       </c>
       <c r="C158" s="0">
-        <v>6.67</v>
+        <v>5.64</v>
       </c>
       <c r="D158" s="0">
-        <v>8028.01</v>
+        <v>8130.05</v>
       </c>
       <c r="E158" s="0">
-        <v>6</v>
+        <v>4.36</v>
       </c>
     </row>
     <row r="159" spans="1:5" customHeight="0">
       <c r="A159" s="0" t="inlineStr">
         <is>
-          <t>03-11-2024</t>
+          <t>04-03-2024</t>
         </is>
       </c>
       <c r="B159" s="0">
-        <v>159.3719</v>
+        <v>158.52893</v>
       </c>
       <c r="C159" s="0">
-        <v>7.12</v>
+        <v>5.42</v>
       </c>
       <c r="D159" s="0">
-        <v>8019.73</v>
+        <v>8153.23</v>
       </c>
       <c r="E159" s="0">
-        <v>6.11</v>
+        <v>4.06</v>
       </c>
     </row>
     <row r="160" spans="1:5" customHeight="0">
       <c r="A160" s="0" t="inlineStr">
         <is>
-          <t>03-12-2024</t>
+          <t>04-04-2024</t>
         </is>
       </c>
       <c r="B160" s="0">
-        <v>160.26446</v>
+        <v>156.66116</v>
       </c>
       <c r="C160" s="0">
-        <v>6.52</v>
+        <v>6.68</v>
       </c>
       <c r="D160" s="0">
-        <v>8087.48</v>
+        <v>8151.55</v>
       </c>
       <c r="E160" s="0">
-        <v>5.22</v>
+        <v>4.08</v>
       </c>
     </row>
     <row r="161" spans="1:5" customHeight="0">
       <c r="A161" s="0" t="inlineStr">
         <is>
-          <t>03-13-2024</t>
+          <t>04-05-2024</t>
         </is>
       </c>
       <c r="B161" s="0">
-        <v>160.99174</v>
+        <v>154.95868</v>
       </c>
       <c r="C161" s="0">
-        <v>6.04</v>
+        <v>7.85</v>
       </c>
       <c r="D161" s="0">
-        <v>8137.58</v>
+        <v>8061.31</v>
       </c>
       <c r="E161" s="0">
-        <v>4.57</v>
+        <v>5.25</v>
       </c>
     </row>
     <row r="162" spans="1:5" customHeight="0">
       <c r="A162" s="0" t="inlineStr">
         <is>
-          <t>03-14-2024</t>
+          <t>04-08-2024</t>
         </is>
       </c>
       <c r="B162" s="0">
-        <v>161.40496</v>
+        <v>155.58678</v>
       </c>
       <c r="C162" s="0">
-        <v>5.77</v>
+        <v>7.41</v>
       </c>
       <c r="D162" s="0">
-        <v>8161.42</v>
+        <v>8119.3</v>
       </c>
       <c r="E162" s="0">
-        <v>4.27</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="163" spans="1:5" customHeight="0">
       <c r="A163" s="0" t="inlineStr">
         <is>
-          <t>03-15-2024</t>
+          <t>04-09-2024</t>
         </is>
       </c>
       <c r="B163" s="0">
-        <v>161.27273</v>
+        <v>154.82645</v>
       </c>
       <c r="C163" s="0">
-        <v>5.86</v>
+        <v>7.94</v>
       </c>
       <c r="D163" s="0">
-        <v>8164.35</v>
+        <v>8049.17</v>
       </c>
       <c r="E163" s="0">
-        <v>4.23</v>
+        <v>5.41</v>
       </c>
     </row>
     <row r="164" spans="1:5" customHeight="0">
       <c r="A164" s="0" t="inlineStr">
         <is>
-          <t>03-18-2024</t>
+          <t>04-10-2024</t>
         </is>
       </c>
       <c r="B164" s="0">
-        <v>160.38017</v>
+        <v>154.77686</v>
       </c>
       <c r="C164" s="0">
-        <v>6.45</v>
+        <v>7.97</v>
       </c>
       <c r="D164" s="0">
-        <v>8148.14</v>
+        <v>8045.38</v>
       </c>
       <c r="E164" s="0">
-        <v>4.44</v>
+        <v>5.46</v>
       </c>
     </row>
     <row r="165" spans="1:5" customHeight="0">
       <c r="A165" s="0" t="inlineStr">
         <is>
-          <t>03-19-2024</t>
+          <t>04-11-2024</t>
         </is>
       </c>
       <c r="B165" s="0">
-        <v>161.35537</v>
+        <v>155.96694</v>
       </c>
       <c r="C165" s="0">
-        <v>5.8</v>
+        <v>7.15</v>
       </c>
       <c r="D165" s="0">
-        <v>8201.05</v>
+        <v>8023.74</v>
       </c>
       <c r="E165" s="0">
-        <v>3.76</v>
+        <v>5.74</v>
       </c>
     </row>
     <row r="166" spans="1:5" customHeight="0">
       <c r="A166" s="0" t="inlineStr">
         <is>
-          <t>03-20-2024</t>
+          <t>04-12-2024</t>
         </is>
       </c>
       <c r="B166" s="0">
-        <v>161.15702</v>
+        <v>154.8595</v>
       </c>
       <c r="C166" s="0">
-        <v>5.93</v>
+        <v>7.92</v>
       </c>
       <c r="D166" s="0">
-        <v>8161.41</v>
+        <v>8010.83</v>
       </c>
       <c r="E166" s="0">
-        <v>4.27</v>
+        <v>5.91</v>
       </c>
     </row>
     <row r="167" spans="1:5" customHeight="0">
       <c r="A167" s="0" t="inlineStr">
         <is>
-          <t>03-21-2024</t>
+          <t>04-15-2024</t>
         </is>
       </c>
       <c r="B167" s="0">
-        <v>160.08264</v>
+        <v>155.61983</v>
       </c>
       <c r="C167" s="0">
-        <v>6.64</v>
+        <v>7.39</v>
       </c>
       <c r="D167" s="0">
-        <v>8179.72</v>
+        <v>8045.11</v>
       </c>
       <c r="E167" s="0">
-        <v>4.03</v>
+        <v>5.46</v>
       </c>
     </row>
     <row r="168" spans="1:5" customHeight="0">
       <c r="A168" s="0" t="inlineStr">
         <is>
-          <t>03-22-2024</t>
+          <t>04-16-2024</t>
         </is>
       </c>
       <c r="B168" s="0">
-        <v>157.42149</v>
+        <v>153.4876</v>
       </c>
       <c r="C168" s="0">
-        <v>8.45</v>
+        <v>8.88</v>
       </c>
       <c r="D168" s="0">
-        <v>8151.92</v>
+        <v>7932.61</v>
       </c>
       <c r="E168" s="0">
-        <v>4.39</v>
+        <v>6.96</v>
       </c>
     </row>
     <row r="169" spans="1:5" customHeight="0">
       <c r="A169" s="0" t="inlineStr">
         <is>
-          <t>03-25-2024</t>
+          <t>04-17-2024</t>
         </is>
       </c>
       <c r="B169" s="0">
-        <v>158.03306</v>
+        <v>154.13223</v>
       </c>
       <c r="C169" s="0">
-        <v>8.03</v>
+        <v>8.43</v>
       </c>
       <c r="D169" s="0">
-        <v>8151.6</v>
+        <v>7981.51</v>
       </c>
       <c r="E169" s="0">
-        <v>4.39</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="170" spans="1:5" customHeight="0">
       <c r="A170" s="0" t="inlineStr">
         <is>
-          <t>03-26-2024</t>
+          <t>04-18-2024</t>
         </is>
       </c>
       <c r="B170" s="0">
-        <v>159.05785</v>
+        <v>154.31405</v>
       </c>
       <c r="C170" s="0">
-        <v>7.33</v>
+        <v>8.3</v>
       </c>
       <c r="D170" s="0">
-        <v>8184.75</v>
+        <v>8023.26</v>
       </c>
       <c r="E170" s="0">
-        <v>3.97</v>
+        <v>5.75</v>
       </c>
     </row>
     <row r="171" spans="1:5" customHeight="0">
       <c r="A171" s="0" t="inlineStr">
         <is>
-          <t>03-27-2024</t>
+          <t>04-19-2024</t>
         </is>
       </c>
       <c r="B171" s="0">
-        <v>159.76859</v>
+        <v>155.17355</v>
       </c>
       <c r="C171" s="0">
-        <v>6.85</v>
+        <v>7.7</v>
       </c>
       <c r="D171" s="0">
-        <v>8204.81</v>
+        <v>8022.41</v>
       </c>
       <c r="E171" s="0">
-        <v>3.72</v>
+        <v>5.76</v>
       </c>
     </row>
     <row r="172" spans="1:5" customHeight="0">
       <c r="A172" s="0" t="inlineStr">
         <is>
-          <t>03-28-2024</t>
+          <t>04-22-2024</t>
         </is>
       </c>
       <c r="B172" s="0">
-        <v>159.3719</v>
+        <v>155.27273</v>
       </c>
       <c r="C172" s="0">
-        <v>7.12</v>
+        <v>7.63</v>
       </c>
       <c r="D172" s="0">
-        <v>8205.81</v>
+        <v>8040.36</v>
       </c>
       <c r="E172" s="0">
-        <v>3.7</v>
+        <v>5.52</v>
       </c>
     </row>
     <row r="173" spans="1:5" customHeight="0">
       <c r="A173" s="0" t="inlineStr">
         <is>
-          <t>04-02-2024</t>
+          <t>04-23-2024</t>
         </is>
       </c>
       <c r="B173" s="0">
-        <v>158.19835</v>
+        <v>157.4876</v>
       </c>
       <c r="C173" s="0">
-        <v>7.92</v>
+        <v>6.12</v>
       </c>
       <c r="D173" s="0">
-        <v>8130.05</v>
+        <v>8105.78</v>
       </c>
       <c r="E173" s="0">
         <v>4.67</v>
       </c>
     </row>
     <row r="174" spans="1:5" customHeight="0">
       <c r="A174" s="0" t="inlineStr">
         <is>
-          <t>04-03-2024</t>
+          <t>04-24-2024</t>
         </is>
       </c>
       <c r="B174" s="0">
-        <v>158.52893</v>
+        <v>153.83471</v>
       </c>
       <c r="C174" s="0">
-        <v>7.69</v>
+        <v>8.64</v>
       </c>
       <c r="D174" s="0">
-        <v>8153.23</v>
+        <v>8091.86</v>
       </c>
       <c r="E174" s="0">
-        <v>4.37</v>
+        <v>4.85</v>
       </c>
     </row>
     <row r="175" spans="1:5" customHeight="0">
       <c r="A175" s="0" t="inlineStr">
         <is>
-          <t>04-04-2024</t>
+          <t>04-25-2024</t>
         </is>
       </c>
       <c r="B175" s="0">
-        <v>156.66116</v>
+        <v>151.75207</v>
       </c>
       <c r="C175" s="0">
-        <v>8.97</v>
+        <v>10.13</v>
       </c>
       <c r="D175" s="0">
-        <v>8151.55</v>
+        <v>8016.65</v>
       </c>
       <c r="E175" s="0">
-        <v>4.39</v>
+        <v>5.84</v>
       </c>
     </row>
     <row r="176" spans="1:5" customHeight="0">
       <c r="A176" s="0" t="inlineStr">
         <is>
-          <t>04-05-2024</t>
+          <t>04-26-2024</t>
         </is>
       </c>
       <c r="B176" s="0">
-        <v>154.95868</v>
+        <v>153.04132</v>
       </c>
       <c r="C176" s="0">
-        <v>10.17</v>
+        <v>9.2</v>
       </c>
       <c r="D176" s="0">
-        <v>8061.31</v>
+        <v>8088.24</v>
       </c>
       <c r="E176" s="0">
-        <v>5.56</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="177" spans="1:5" customHeight="0">
       <c r="A177" s="0" t="inlineStr">
         <is>
-          <t>04-08-2024</t>
+          <t>04-29-2024</t>
         </is>
       </c>
       <c r="B177" s="0">
-        <v>155.58678</v>
+        <v>152.39669</v>
       </c>
       <c r="C177" s="0">
-        <v>9.73</v>
+        <v>9.66</v>
       </c>
       <c r="D177" s="0">
-        <v>8119.3</v>
+        <v>8065.15</v>
       </c>
       <c r="E177" s="0">
-        <v>4.81</v>
+        <v>5.2</v>
       </c>
     </row>
     <row r="178" spans="1:5" customHeight="0">
       <c r="A178" s="0" t="inlineStr">
         <is>
-          <t>04-09-2024</t>
+          <t>04-30-2024</t>
         </is>
       </c>
       <c r="B178" s="0">
-        <v>154.82645</v>
+        <v>151.96694</v>
       </c>
       <c r="C178" s="0">
-        <v>10.27</v>
+        <v>9.97</v>
       </c>
       <c r="D178" s="0">
-        <v>8049.17</v>
+        <v>7984.93</v>
       </c>
       <c r="E178" s="0">
-        <v>5.72</v>
+        <v>6.26</v>
       </c>
     </row>
     <row r="179" spans="1:5" customHeight="0">
       <c r="A179" s="0" t="inlineStr">
         <is>
-          <t>04-10-2024</t>
+          <t>05-02-2024</t>
         </is>
       </c>
       <c r="B179" s="0">
-        <v>154.77686</v>
+        <v>149.63636</v>
       </c>
       <c r="C179" s="0">
-        <v>10.3</v>
+        <v>11.68</v>
       </c>
       <c r="D179" s="0">
-        <v>8045.38</v>
+        <v>7914.65</v>
       </c>
       <c r="E179" s="0">
-        <v>5.77</v>
+        <v>7.2</v>
       </c>
     </row>
     <row r="180" spans="1:5" customHeight="0">
       <c r="A180" s="0" t="inlineStr">
         <is>
-          <t>04-11-2024</t>
+          <t>05-03-2024</t>
         </is>
       </c>
       <c r="B180" s="0">
-        <v>155.96694</v>
+        <v>149.27273</v>
       </c>
       <c r="C180" s="0">
-        <v>9.46</v>
+        <v>11.96</v>
       </c>
       <c r="D180" s="0">
-        <v>8023.74</v>
+        <v>7957.57</v>
       </c>
       <c r="E180" s="0">
-        <v>6.06</v>
+        <v>6.62</v>
       </c>
     </row>
     <row r="181" spans="1:5" customHeight="0">
       <c r="A181" s="0" t="inlineStr">
         <is>
-          <t>04-12-2024</t>
+          <t>05-06-2024</t>
         </is>
       </c>
       <c r="B181" s="0">
-        <v>154.8595</v>
+        <v>150.33058</v>
       </c>
       <c r="C181" s="0">
-        <v>10.24</v>
+        <v>11.17</v>
       </c>
       <c r="D181" s="0">
-        <v>8010.83</v>
+        <v>7996.64</v>
       </c>
       <c r="E181" s="0">
-        <v>6.23</v>
+        <v>6.1</v>
       </c>
     </row>
     <row r="182" spans="1:5" customHeight="0">
       <c r="A182" s="0" t="inlineStr">
         <is>
-          <t>04-15-2024</t>
+          <t>05-07-2024</t>
         </is>
       </c>
       <c r="B182" s="0">
-        <v>155.61983</v>
+        <v>152.04959</v>
       </c>
       <c r="C182" s="0">
-        <v>9.7</v>
+        <v>9.91</v>
       </c>
       <c r="D182" s="0">
-        <v>8045.11</v>
+        <v>8075.68</v>
       </c>
       <c r="E182" s="0">
-        <v>5.77</v>
+        <v>5.06</v>
       </c>
     </row>
     <row r="183" spans="1:5" customHeight="0">
       <c r="A183" s="0" t="inlineStr">
         <is>
-          <t>04-16-2024</t>
+          <t>05-08-2024</t>
         </is>
       </c>
       <c r="B183" s="0">
-        <v>153.4876</v>
+        <v>154.16529</v>
       </c>
       <c r="C183" s="0">
-        <v>11.23</v>
+        <v>8.4</v>
       </c>
       <c r="D183" s="0">
-        <v>7932.61</v>
+        <v>8131.41</v>
       </c>
       <c r="E183" s="0">
-        <v>7.27</v>
+        <v>4.34</v>
       </c>
     </row>
     <row r="184" spans="1:5" customHeight="0">
       <c r="A184" s="0" t="inlineStr">
         <is>
-          <t>04-17-2024</t>
+          <t>05-09-2024</t>
         </is>
       </c>
       <c r="B184" s="0">
-        <v>154.13223</v>
+        <v>154.5124</v>
       </c>
       <c r="C184" s="0">
-        <v>10.76</v>
+        <v>8.16</v>
       </c>
       <c r="D184" s="0">
-        <v>7981.51</v>
+        <v>8187.65</v>
       </c>
       <c r="E184" s="0">
-        <v>6.62</v>
+        <v>3.62</v>
       </c>
     </row>
     <row r="185" spans="1:5" customHeight="0">
       <c r="A185" s="0" t="inlineStr">
         <is>
-          <t>04-18-2024</t>
+          <t>05-10-2024</t>
         </is>
       </c>
       <c r="B185" s="0">
-        <v>154.31405</v>
+        <v>154.24793</v>
       </c>
       <c r="C185" s="0">
-        <v>10.63</v>
+        <v>8.35</v>
       </c>
       <c r="D185" s="0">
-        <v>8023.26</v>
+        <v>8219.14</v>
       </c>
       <c r="E185" s="0">
-        <v>6.06</v>
+        <v>3.23</v>
       </c>
     </row>
     <row r="186" spans="1:5" customHeight="0">
       <c r="A186" s="0" t="inlineStr">
         <is>
-          <t>04-19-2024</t>
+          <t>05-13-2024</t>
         </is>
       </c>
       <c r="B186" s="0">
-        <v>155.17355</v>
+        <v>153.73554</v>
       </c>
       <c r="C186" s="0">
-        <v>10.02</v>
+        <v>8.71</v>
       </c>
       <c r="D186" s="0">
-        <v>8022.41</v>
+        <v>8209.28</v>
       </c>
       <c r="E186" s="0">
-        <v>6.07</v>
+        <v>3.35</v>
       </c>
     </row>
     <row r="187" spans="1:5" customHeight="0">
       <c r="A187" s="0" t="inlineStr">
         <is>
-          <t>04-22-2024</t>
+          <t>05-14-2024</t>
         </is>
       </c>
       <c r="B187" s="0">
-        <v>155.27273</v>
+        <v>154.16529</v>
       </c>
       <c r="C187" s="0">
-        <v>9.95</v>
+        <v>8.4</v>
       </c>
       <c r="D187" s="0">
-        <v>8040.36</v>
+        <v>8225.8</v>
       </c>
       <c r="E187" s="0">
-        <v>5.84</v>
+        <v>3.14</v>
       </c>
     </row>
     <row r="188" spans="1:5" customHeight="0">
       <c r="A188" s="0" t="inlineStr">
         <is>
-          <t>04-23-2024</t>
+          <t>05-15-2024</t>
         </is>
       </c>
       <c r="B188" s="0">
-        <v>157.4876</v>
+        <v>154.44628</v>
       </c>
       <c r="C188" s="0">
-        <v>8.4</v>
+        <v>8.21</v>
       </c>
       <c r="D188" s="0">
-        <v>8105.78</v>
+        <v>8239.99</v>
       </c>
       <c r="E188" s="0">
-        <v>4.98</v>
+        <v>2.97</v>
       </c>
     </row>
     <row r="189" spans="1:5" customHeight="0">
       <c r="A189" s="0" t="inlineStr">
         <is>
-          <t>04-24-2024</t>
+          <t>05-16-2024</t>
         </is>
       </c>
       <c r="B189" s="0">
-        <v>153.83471</v>
+        <v>152.95868</v>
       </c>
       <c r="C189" s="0">
-        <v>10.98</v>
+        <v>9.26</v>
       </c>
       <c r="D189" s="0">
-        <v>8091.86</v>
+        <v>8188.49</v>
       </c>
       <c r="E189" s="0">
-        <v>5.16</v>
+        <v>3.61</v>
       </c>
     </row>
     <row r="190" spans="1:5" customHeight="0">
       <c r="A190" s="0" t="inlineStr">
         <is>
-          <t>04-25-2024</t>
+          <t>05-17-2024</t>
         </is>
       </c>
       <c r="B190" s="0">
-        <v>151.75207</v>
+        <v>153.42149</v>
       </c>
       <c r="C190" s="0">
-        <v>12.5</v>
+        <v>8.93</v>
       </c>
       <c r="D190" s="0">
-        <v>8016.65</v>
+        <v>8167.5</v>
       </c>
       <c r="E190" s="0">
-        <v>6.15</v>
+        <v>3.88</v>
       </c>
     </row>
     <row r="191" spans="1:5" customHeight="0">
       <c r="A191" s="0" t="inlineStr">
         <is>
-          <t>04-26-2024</t>
+          <t>05-20-2024</t>
         </is>
       </c>
       <c r="B191" s="0">
-        <v>153.04132</v>
+        <v>153.28926</v>
       </c>
       <c r="C191" s="0">
-        <v>11.55</v>
+        <v>9.02</v>
       </c>
       <c r="D191" s="0">
-        <v>8088.24</v>
+        <v>8195.97</v>
       </c>
       <c r="E191" s="0">
-        <v>5.21</v>
+        <v>3.52</v>
       </c>
     </row>
     <row r="192" spans="1:5" customHeight="0">
       <c r="A192" s="0" t="inlineStr">
         <is>
-          <t>04-29-2024</t>
+          <t>05-21-2024</t>
         </is>
       </c>
       <c r="B192" s="0">
-        <v>152.39669</v>
+        <v>152.61157</v>
       </c>
       <c r="C192" s="0">
-        <v>12.02</v>
+        <v>9.51</v>
       </c>
       <c r="D192" s="0">
-        <v>8065.15</v>
+        <v>8141.46</v>
       </c>
       <c r="E192" s="0">
-        <v>5.51</v>
+        <v>4.21</v>
       </c>
     </row>
     <row r="193" spans="1:5" customHeight="0">
       <c r="A193" s="0" t="inlineStr">
         <is>
-          <t>04-30-2024</t>
+          <t>05-22-2024</t>
         </is>
       </c>
       <c r="B193" s="0">
-        <v>151.96694</v>
+        <v>151.07438</v>
       </c>
       <c r="C193" s="0">
-        <v>12.34</v>
+        <v>10.62</v>
       </c>
       <c r="D193" s="0">
-        <v>7984.93</v>
+        <v>8092.11</v>
       </c>
       <c r="E193" s="0">
-        <v>6.57</v>
+        <v>4.85</v>
       </c>
     </row>
     <row r="194" spans="1:5" customHeight="0">
       <c r="A194" s="0" t="inlineStr">
         <is>
-          <t>05-02-2024</t>
+          <t>05-23-2024</t>
         </is>
       </c>
       <c r="B194" s="0">
-        <v>149.63636</v>
+        <v>150.18182</v>
       </c>
       <c r="C194" s="0">
-        <v>14.09</v>
+        <v>11.28</v>
       </c>
       <c r="D194" s="0">
-        <v>7914.65</v>
+        <v>8102.33</v>
       </c>
       <c r="E194" s="0">
-        <v>7.52</v>
+        <v>4.72</v>
       </c>
     </row>
     <row r="195" spans="1:5" customHeight="0">
       <c r="A195" s="0" t="inlineStr">
         <is>
-          <t>05-03-2024</t>
+          <t>05-24-2024</t>
         </is>
       </c>
       <c r="B195" s="0">
-        <v>149.27273</v>
+        <v>150.61157</v>
       </c>
       <c r="C195" s="0">
-        <v>14.37</v>
+        <v>10.96</v>
       </c>
       <c r="D195" s="0">
-        <v>7957.57</v>
+        <v>8094.97</v>
       </c>
       <c r="E195" s="0">
-        <v>6.94</v>
+        <v>4.81</v>
       </c>
     </row>
     <row r="196" spans="1:5" customHeight="0">
       <c r="A196" s="0" t="inlineStr">
         <is>
-          <t>05-06-2024</t>
+          <t>05-27-2024</t>
         </is>
       </c>
       <c r="B196" s="0">
-        <v>150.33058</v>
+        <v>151.80165</v>
       </c>
       <c r="C196" s="0">
-        <v>13.56</v>
+        <v>10.09</v>
       </c>
       <c r="D196" s="0">
-        <v>7996.64</v>
+        <v>8132.49</v>
       </c>
       <c r="E196" s="0">
-        <v>6.42</v>
+        <v>4.33</v>
       </c>
     </row>
     <row r="197" spans="1:5" customHeight="0">
       <c r="A197" s="0" t="inlineStr">
         <is>
-          <t>05-07-2024</t>
+          <t>05-28-2024</t>
         </is>
       </c>
       <c r="B197" s="0">
-        <v>152.04959</v>
+        <v>150.03306</v>
       </c>
       <c r="C197" s="0">
-        <v>12.28</v>
+        <v>11.39</v>
       </c>
       <c r="D197" s="0">
-        <v>8075.68</v>
+        <v>8057.8</v>
       </c>
       <c r="E197" s="0">
-        <v>5.37</v>
+        <v>5.29</v>
       </c>
     </row>
     <row r="198" spans="1:5" customHeight="0">
       <c r="A198" s="0" t="inlineStr">
         <is>
-          <t>05-08-2024</t>
+          <t>05-29-2024</t>
         </is>
       </c>
       <c r="B198" s="0">
-        <v>154.16529</v>
+        <v>148.06612</v>
       </c>
       <c r="C198" s="0">
-        <v>10.74</v>
+        <v>12.87</v>
       </c>
       <c r="D198" s="0">
-        <v>8131.41</v>
+        <v>7935.03</v>
       </c>
       <c r="E198" s="0">
-        <v>4.65</v>
+        <v>6.92</v>
       </c>
     </row>
     <row r="199" spans="1:5" customHeight="0">
       <c r="A199" s="0" t="inlineStr">
         <is>
-          <t>05-09-2024</t>
+          <t>05-30-2024</t>
         </is>
       </c>
       <c r="B199" s="0">
-        <v>154.5124</v>
+        <v>149.10744</v>
       </c>
       <c r="C199" s="0">
-        <v>10.49</v>
+        <v>12.08</v>
       </c>
       <c r="D199" s="0">
-        <v>8187.65</v>
+        <v>7978.51</v>
       </c>
       <c r="E199" s="0">
-        <v>3.93</v>
+        <v>6.34</v>
       </c>
     </row>
     <row r="200" spans="1:5" customHeight="0">
       <c r="A200" s="0" t="inlineStr">
         <is>
-          <t>05-10-2024</t>
+          <t>05-31-2024</t>
         </is>
       </c>
       <c r="B200" s="0">
-        <v>154.24793</v>
+        <v>149.1405</v>
       </c>
       <c r="C200" s="0">
-        <v>10.68</v>
+        <v>12.06</v>
       </c>
       <c r="D200" s="0">
-        <v>8219.14</v>
+        <v>7992.87</v>
       </c>
       <c r="E200" s="0">
-        <v>3.53</v>
+        <v>6.15</v>
       </c>
     </row>
     <row r="201" spans="1:5" customHeight="0">
       <c r="A201" s="0" t="inlineStr">
         <is>
-          <t>05-13-2024</t>
+          <t>06-03-2024</t>
         </is>
       </c>
       <c r="B201" s="0">
-        <v>153.73554</v>
+        <v>150.99174</v>
       </c>
       <c r="C201" s="0">
-        <v>11.05</v>
+        <v>10.68</v>
       </c>
       <c r="D201" s="0">
-        <v>8209.28</v>
+        <v>7998.02</v>
       </c>
       <c r="E201" s="0">
-        <v>3.66</v>
+        <v>6.08</v>
       </c>
     </row>
     <row r="202" spans="1:5" customHeight="0">
       <c r="A202" s="0" t="inlineStr">
         <is>
-          <t>05-14-2024</t>
+          <t>06-04-2024</t>
         </is>
       </c>
       <c r="B202" s="0">
-        <v>154.16529</v>
+        <v>150.6281</v>
       </c>
       <c r="C202" s="0">
-        <v>10.74</v>
+        <v>10.95</v>
       </c>
       <c r="D202" s="0">
-        <v>8225.8</v>
+        <v>7937.9</v>
       </c>
       <c r="E202" s="0">
-        <v>3.45</v>
+        <v>6.89</v>
       </c>
     </row>
     <row r="203" spans="1:5" customHeight="0">
       <c r="A203" s="0" t="inlineStr">
         <is>
-          <t>05-15-2024</t>
+          <t>06-05-2024</t>
         </is>
       </c>
       <c r="B203" s="0">
-        <v>154.44628</v>
+        <v>152.6281</v>
       </c>
       <c r="C203" s="0">
-        <v>10.54</v>
+        <v>9.49</v>
       </c>
       <c r="D203" s="0">
-        <v>8239.99</v>
+        <v>8006.57</v>
       </c>
       <c r="E203" s="0">
-        <v>3.27</v>
+        <v>5.97</v>
       </c>
     </row>
     <row r="204" spans="1:5" customHeight="0">
       <c r="A204" s="0" t="inlineStr">
         <is>
-          <t>05-16-2024</t>
+          <t>06-06-2024</t>
         </is>
       </c>
       <c r="B204" s="0">
-        <v>152.95868</v>
+        <v>153.30578</v>
       </c>
       <c r="C204" s="0">
-        <v>11.61</v>
+        <v>9.01</v>
       </c>
       <c r="D204" s="0">
-        <v>8188.49</v>
+        <v>8040.12</v>
       </c>
       <c r="E204" s="0">
-        <v>3.92</v>
+        <v>5.53</v>
       </c>
     </row>
     <row r="205" spans="1:5" customHeight="0">
       <c r="A205" s="0" t="inlineStr">
         <is>
-          <t>05-17-2024</t>
+          <t>06-07-2024</t>
         </is>
       </c>
       <c r="B205" s="0">
-        <v>153.42149</v>
+        <v>154.77686</v>
       </c>
       <c r="C205" s="0">
-        <v>11.28</v>
+        <v>7.97</v>
       </c>
       <c r="D205" s="0">
-        <v>8167.5</v>
+        <v>8001.8</v>
       </c>
       <c r="E205" s="0">
-        <v>4.19</v>
+        <v>6.03</v>
       </c>
     </row>
     <row r="206" spans="1:5" customHeight="0">
       <c r="A206" s="0" t="inlineStr">
         <is>
-          <t>05-20-2024</t>
+          <t>06-10-2024</t>
         </is>
       </c>
       <c r="B206" s="0">
-        <v>153.28926</v>
+        <v>152.83636</v>
       </c>
       <c r="C206" s="0">
-        <v>11.37</v>
+        <v>9.35</v>
       </c>
       <c r="D206" s="0">
-        <v>8195.97</v>
+        <v>7893.98</v>
       </c>
       <c r="E206" s="0">
-        <v>3.83</v>
+        <v>7.48</v>
       </c>
     </row>
     <row r="207" spans="1:5" customHeight="0">
       <c r="A207" s="0" t="inlineStr">
         <is>
-          <t>05-21-2024</t>
+          <t>06-11-2024</t>
         </is>
       </c>
       <c r="B207" s="0">
-        <v>152.61157</v>
+        <v>150.81818</v>
       </c>
       <c r="C207" s="0">
-        <v>11.87</v>
+        <v>10.81</v>
       </c>
       <c r="D207" s="0">
-        <v>8141.46</v>
+        <v>7789.21</v>
       </c>
       <c r="E207" s="0">
-        <v>4.52</v>
+        <v>8.93</v>
       </c>
     </row>
     <row r="208" spans="1:5" customHeight="0">
       <c r="A208" s="0" t="inlineStr">
         <is>
-          <t>05-22-2024</t>
+          <t>06-12-2024</t>
         </is>
       </c>
       <c r="B208" s="0">
-        <v>151.07438</v>
+        <v>153.83636</v>
       </c>
       <c r="C208" s="0">
-        <v>13</v>
+        <v>8.63</v>
       </c>
       <c r="D208" s="0">
-        <v>8092.11</v>
+        <v>7864.7</v>
       </c>
       <c r="E208" s="0">
-        <v>5.16</v>
+        <v>7.88</v>
       </c>
     </row>
     <row r="209" spans="1:5" customHeight="0">
       <c r="A209" s="0" t="inlineStr">
         <is>
-          <t>05-23-2024</t>
+          <t>06-13-2024</t>
         </is>
       </c>
       <c r="B209" s="0">
-        <v>150.18182</v>
+        <v>148.43636</v>
       </c>
       <c r="C209" s="0">
-        <v>13.68</v>
+        <v>12.59</v>
       </c>
       <c r="D209" s="0">
-        <v>8102.33</v>
+        <v>7708.02</v>
       </c>
       <c r="E209" s="0">
-        <v>5.03</v>
+        <v>10.07</v>
       </c>
     </row>
     <row r="210" spans="1:5" customHeight="0">
       <c r="A210" s="0" t="inlineStr">
         <is>
-          <t>05-24-2024</t>
+          <t>06-14-2024</t>
         </is>
       </c>
       <c r="B210" s="0">
-        <v>150.61157</v>
+        <v>144.8</v>
       </c>
       <c r="C210" s="0">
-        <v>13.35</v>
+        <v>15.41</v>
       </c>
       <c r="D210" s="0">
-        <v>8094.97</v>
+        <v>7503.27</v>
       </c>
       <c r="E210" s="0">
-        <v>5.12</v>
+        <v>13.08</v>
       </c>
     </row>
     <row r="211" spans="1:5" customHeight="0">
       <c r="A211" s="0" t="inlineStr">
         <is>
-          <t>05-27-2024</t>
+          <t>06-17-2024</t>
         </is>
       </c>
       <c r="B211" s="0">
-        <v>151.80165</v>
+        <v>145.8</v>
       </c>
       <c r="C211" s="0">
-        <v>12.46</v>
+        <v>14.62</v>
       </c>
       <c r="D211" s="0">
-        <v>8132.49</v>
+        <v>7571.57</v>
       </c>
       <c r="E211" s="0">
-        <v>4.64</v>
+        <v>12.06</v>
       </c>
     </row>
     <row r="212" spans="1:5" customHeight="0">
       <c r="A212" s="0" t="inlineStr">
         <is>
-          <t>05-28-2024</t>
+          <t>06-18-2024</t>
         </is>
       </c>
       <c r="B212" s="0">
-        <v>150.03306</v>
+        <v>147.50909</v>
       </c>
       <c r="C212" s="0">
-        <v>13.79</v>
+        <v>13.29</v>
       </c>
       <c r="D212" s="0">
-        <v>8057.8</v>
+        <v>7628.8</v>
       </c>
       <c r="E212" s="0">
-        <v>5.61</v>
+        <v>11.22</v>
       </c>
     </row>
     <row r="213" spans="1:5" customHeight="0">
       <c r="A213" s="0" t="inlineStr">
         <is>
-          <t>05-29-2024</t>
+          <t>06-19-2024</t>
         </is>
       </c>
       <c r="B213" s="0">
-        <v>148.06612</v>
+        <v>146.70909</v>
       </c>
       <c r="C213" s="0">
-        <v>15.3</v>
+        <v>13.91</v>
       </c>
       <c r="D213" s="0">
-        <v>7935.03</v>
+        <v>7570.2</v>
       </c>
       <c r="E213" s="0">
-        <v>7.24</v>
+        <v>12.08</v>
       </c>
     </row>
     <row r="214" spans="1:5" customHeight="0">
       <c r="A214" s="0" t="inlineStr">
         <is>
-          <t>05-30-2024</t>
+          <t>06-20-2024</t>
         </is>
       </c>
       <c r="B214" s="0">
-        <v>149.10744</v>
+        <v>149.36364</v>
       </c>
       <c r="C214" s="0">
-        <v>14.49</v>
+        <v>11.89</v>
       </c>
       <c r="D214" s="0">
-        <v>7978.51</v>
+        <v>7671.34</v>
       </c>
       <c r="E214" s="0">
-        <v>6.66</v>
+        <v>10.6</v>
       </c>
     </row>
     <row r="215" spans="1:5" customHeight="0">
       <c r="A215" s="0" t="inlineStr">
         <is>
-          <t>05-31-2024</t>
+          <t>06-21-2024</t>
         </is>
       </c>
       <c r="B215" s="0">
-        <v>149.1405</v>
+        <v>148.07273</v>
       </c>
       <c r="C215" s="0">
-        <v>14.47</v>
+        <v>12.86</v>
       </c>
       <c r="D215" s="0">
-        <v>7992.87</v>
+        <v>7628.57</v>
       </c>
       <c r="E215" s="0">
-        <v>6.47</v>
+        <v>11.22</v>
       </c>
     </row>
     <row r="216" spans="1:5" customHeight="0">
       <c r="A216" s="0" t="inlineStr">
         <is>
-          <t>06-03-2024</t>
+          <t>06-24-2024</t>
         </is>
       </c>
       <c r="B216" s="0">
-        <v>150.99174</v>
+        <v>149.78182</v>
       </c>
       <c r="C216" s="0">
-        <v>13.07</v>
+        <v>11.58</v>
       </c>
       <c r="D216" s="0">
-        <v>7998.02</v>
+        <v>7706.89</v>
       </c>
       <c r="E216" s="0">
-        <v>6.4</v>
+        <v>10.09</v>
       </c>
     </row>
     <row r="217" spans="1:5" customHeight="0">
       <c r="A217" s="0" t="inlineStr">
         <is>
-          <t>06-04-2024</t>
+          <t>06-25-2024</t>
         </is>
       </c>
       <c r="B217" s="0">
-        <v>150.6281</v>
+        <v>151.38182</v>
       </c>
       <c r="C217" s="0">
-        <v>13.34</v>
+        <v>10.4</v>
       </c>
       <c r="D217" s="0">
-        <v>7937.9</v>
+        <v>7662.3</v>
       </c>
       <c r="E217" s="0">
-        <v>7.2</v>
+        <v>10.73</v>
       </c>
     </row>
     <row r="218" spans="1:5" customHeight="0">
       <c r="A218" s="0" t="inlineStr">
         <is>
-          <t>06-05-2024</t>
+          <t>06-26-2024</t>
         </is>
       </c>
       <c r="B218" s="0">
-        <v>152.6281</v>
+        <v>149.83636</v>
       </c>
       <c r="C218" s="0">
-        <v>11.85</v>
+        <v>11.54</v>
       </c>
       <c r="D218" s="0">
-        <v>8006.57</v>
+        <v>7609.15</v>
       </c>
       <c r="E218" s="0">
-        <v>6.28</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="219" spans="1:5" customHeight="0">
       <c r="A219" s="0" t="inlineStr">
         <is>
-          <t>06-06-2024</t>
+          <t>06-27-2024</t>
         </is>
       </c>
       <c r="B219" s="0">
-        <v>153.30578</v>
+        <v>148.61818</v>
       </c>
       <c r="C219" s="0">
-        <v>11.36</v>
+        <v>12.45</v>
       </c>
       <c r="D219" s="0">
-        <v>8040.12</v>
+        <v>7530.72</v>
       </c>
       <c r="E219" s="0">
-        <v>5.84</v>
+        <v>12.66</v>
       </c>
     </row>
     <row r="220" spans="1:5" customHeight="0">
       <c r="A220" s="0" t="inlineStr">
         <is>
-          <t>06-07-2024</t>
+          <t>06-28-2024</t>
         </is>
       </c>
       <c r="B220" s="0">
-        <v>154.77686</v>
+        <v>146.61818</v>
       </c>
       <c r="C220" s="0">
-        <v>10.3</v>
+        <v>13.98</v>
       </c>
       <c r="D220" s="0">
-        <v>8001.8</v>
+        <v>7479.4</v>
       </c>
       <c r="E220" s="0">
-        <v>6.35</v>
+        <v>13.44</v>
       </c>
     </row>
     <row r="221" spans="1:5" customHeight="0">
       <c r="A221" s="0" t="inlineStr">
         <is>
-          <t>06-10-2024</t>
+          <t>07-01-2024</t>
         </is>
       </c>
       <c r="B221" s="0">
-        <v>152.83636</v>
+        <v>147.83636</v>
       </c>
       <c r="C221" s="0">
-        <v>11.7</v>
+        <v>13.04</v>
       </c>
       <c r="D221" s="0">
-        <v>7893.98</v>
+        <v>7561.13</v>
       </c>
       <c r="E221" s="0">
-        <v>7.8</v>
+        <v>12.21</v>
       </c>
     </row>
     <row r="222" spans="1:5" customHeight="0">
       <c r="A222" s="0" t="inlineStr">
         <is>
-          <t>06-11-2024</t>
+          <t>07-02-2024</t>
         </is>
       </c>
       <c r="B222" s="0">
-        <v>150.81818</v>
+        <v>148.07273</v>
       </c>
       <c r="C222" s="0">
-        <v>13.2</v>
+        <v>12.86</v>
       </c>
       <c r="D222" s="0">
-        <v>7789.21</v>
+        <v>7538.29</v>
       </c>
       <c r="E222" s="0">
-        <v>9.25</v>
+        <v>12.55</v>
       </c>
     </row>
     <row r="223" spans="1:5" customHeight="0">
       <c r="A223" s="0" t="inlineStr">
         <is>
-          <t>06-12-2024</t>
+          <t>07-03-2024</t>
         </is>
       </c>
       <c r="B223" s="0">
-        <v>153.83636</v>
+        <v>149.27273</v>
       </c>
       <c r="C223" s="0">
-        <v>10.98</v>
+        <v>11.96</v>
       </c>
       <c r="D223" s="0">
-        <v>7864.7</v>
+        <v>7632.08</v>
       </c>
       <c r="E223" s="0">
-        <v>8.2</v>
+        <v>11.17</v>
       </c>
     </row>
     <row r="224" spans="1:5" customHeight="0">
       <c r="A224" s="0" t="inlineStr">
         <is>
-          <t>06-13-2024</t>
+          <t>07-04-2024</t>
         </is>
       </c>
       <c r="B224" s="0">
-        <v>148.43636</v>
+        <v>150.36364</v>
       </c>
       <c r="C224" s="0">
-        <v>15.01</v>
+        <v>11.14</v>
       </c>
       <c r="D224" s="0">
-        <v>7708.02</v>
+        <v>7695.78</v>
       </c>
       <c r="E224" s="0">
-        <v>10.4</v>
+        <v>10.25</v>
       </c>
     </row>
     <row r="225" spans="1:5" customHeight="0">
       <c r="A225" s="0" t="inlineStr">
         <is>
-          <t>06-14-2024</t>
+          <t>07-05-2024</t>
         </is>
       </c>
       <c r="B225" s="0">
-        <v>144.8</v>
+        <v>148.6</v>
       </c>
       <c r="C225" s="0">
-        <v>17.9</v>
+        <v>12.46</v>
       </c>
       <c r="D225" s="0">
-        <v>7503.27</v>
+        <v>7675.62</v>
       </c>
       <c r="E225" s="0">
-        <v>13.41</v>
+        <v>10.54</v>
       </c>
     </row>
     <row r="226" spans="1:5" customHeight="0">
       <c r="A226" s="0" t="inlineStr">
         <is>
-          <t>06-17-2024</t>
+          <t>07-08-2024</t>
         </is>
       </c>
       <c r="B226" s="0">
-        <v>145.8</v>
+        <v>148.87273</v>
       </c>
       <c r="C226" s="0">
-        <v>17.09</v>
+        <v>12.26</v>
       </c>
       <c r="D226" s="0">
-        <v>7571.57</v>
+        <v>7627.45</v>
       </c>
       <c r="E226" s="0">
-        <v>12.39</v>
+        <v>11.24</v>
       </c>
     </row>
     <row r="227" spans="1:5" customHeight="0">
       <c r="A227" s="0" t="inlineStr">
         <is>
-          <t>06-18-2024</t>
+          <t>07-09-2024</t>
         </is>
       </c>
       <c r="B227" s="0">
-        <v>147.50909</v>
+        <v>146.18182</v>
       </c>
       <c r="C227" s="0">
-        <v>15.74</v>
+        <v>14.32</v>
       </c>
       <c r="D227" s="0">
-        <v>7628.8</v>
+        <v>7508.66</v>
       </c>
       <c r="E227" s="0">
-        <v>11.55</v>
+        <v>13</v>
       </c>
     </row>
     <row r="228" spans="1:5" customHeight="0">
       <c r="A228" s="0" t="inlineStr">
         <is>
-          <t>06-19-2024</t>
+          <t>07-10-2024</t>
         </is>
       </c>
       <c r="B228" s="0">
-        <v>146.70909</v>
+        <v>147.36364</v>
       </c>
       <c r="C228" s="0">
-        <v>16.37</v>
+        <v>13.41</v>
       </c>
       <c r="D228" s="0">
-        <v>7570.2</v>
+        <v>7573.55</v>
       </c>
       <c r="E228" s="0">
-        <v>12.41</v>
+        <v>12.03</v>
       </c>
     </row>
     <row r="229" spans="1:5" customHeight="0">
       <c r="A229" s="0" t="inlineStr">
         <is>
-          <t>06-20-2024</t>
+          <t>07-11-2024</t>
         </is>
       </c>
       <c r="B229" s="0">
-        <v>149.36364</v>
+        <v>148.58182</v>
       </c>
       <c r="C229" s="0">
-        <v>14.3</v>
+        <v>12.48</v>
       </c>
       <c r="D229" s="0">
-        <v>7671.34</v>
+        <v>7627.13</v>
       </c>
       <c r="E229" s="0">
-        <v>10.93</v>
+        <v>11.24</v>
       </c>
     </row>
     <row r="230" spans="1:5" customHeight="0">
       <c r="A230" s="0" t="inlineStr">
         <is>
-          <t>06-21-2024</t>
+          <t>07-12-2024</t>
         </is>
       </c>
       <c r="B230" s="0">
-        <v>148.07273</v>
+        <v>151</v>
       </c>
       <c r="C230" s="0">
-        <v>15.29</v>
+        <v>10.68</v>
       </c>
       <c r="D230" s="0">
-        <v>7628.57</v>
+        <v>7724.32</v>
       </c>
       <c r="E230" s="0">
-        <v>11.55</v>
+        <v>9.84</v>
       </c>
     </row>
     <row r="231" spans="1:5" customHeight="0">
       <c r="A231" s="0" t="inlineStr">
         <is>
-          <t>06-24-2024</t>
+          <t>07-15-2024</t>
         </is>
       </c>
       <c r="B231" s="0">
-        <v>149.78182</v>
+        <v>148.32727</v>
       </c>
       <c r="C231" s="0">
-        <v>13.98</v>
+        <v>12.67</v>
       </c>
       <c r="D231" s="0">
-        <v>7706.89</v>
+        <v>7632.71</v>
       </c>
       <c r="E231" s="0">
-        <v>10.42</v>
+        <v>11.16</v>
       </c>
     </row>
     <row r="232" spans="1:5" customHeight="0">
       <c r="A232" s="0" t="inlineStr">
         <is>
-          <t>06-25-2024</t>
+          <t>07-16-2024</t>
         </is>
       </c>
       <c r="B232" s="0">
-        <v>151.38182</v>
+        <v>147.90909</v>
       </c>
       <c r="C232" s="0">
-        <v>12.77</v>
+        <v>12.99</v>
       </c>
       <c r="D232" s="0">
-        <v>7662.3</v>
+        <v>7580.03</v>
       </c>
       <c r="E232" s="0">
-        <v>11.06</v>
+        <v>11.93</v>
       </c>
     </row>
     <row r="233" spans="1:5" customHeight="0">
       <c r="A233" s="0" t="inlineStr">
         <is>
-          <t>06-26-2024</t>
+          <t>07-17-2024</t>
         </is>
       </c>
       <c r="B233" s="0">
-        <v>149.83636</v>
+        <v>149.74545</v>
       </c>
       <c r="C233" s="0">
-        <v>13.94</v>
+        <v>11.6</v>
       </c>
       <c r="D233" s="0">
-        <v>7609.15</v>
+        <v>7570.81</v>
       </c>
       <c r="E233" s="0">
-        <v>11.83</v>
+        <v>12.07</v>
       </c>
     </row>
     <row r="234" spans="1:5" customHeight="0">
       <c r="A234" s="0" t="inlineStr">
         <is>
-          <t>06-27-2024</t>
+          <t>07-18-2024</t>
         </is>
       </c>
       <c r="B234" s="0">
-        <v>148.61818</v>
+        <v>150.12727</v>
       </c>
       <c r="C234" s="0">
-        <v>14.87</v>
+        <v>11.32</v>
       </c>
       <c r="D234" s="0">
-        <v>7530.72</v>
+        <v>7586.55</v>
       </c>
       <c r="E234" s="0">
-        <v>13</v>
+        <v>11.84</v>
       </c>
     </row>
     <row r="235" spans="1:5" customHeight="0">
       <c r="A235" s="0" t="inlineStr">
         <is>
-          <t>06-28-2024</t>
+          <t>07-19-2024</t>
         </is>
       </c>
       <c r="B235" s="0">
-        <v>146.61818</v>
+        <v>148.21818</v>
       </c>
       <c r="C235" s="0">
-        <v>16.44</v>
+        <v>12.75</v>
       </c>
       <c r="D235" s="0">
-        <v>7479.4</v>
+        <v>7534.52</v>
       </c>
       <c r="E235" s="0">
-        <v>13.77</v>
+        <v>12.61</v>
       </c>
     </row>
     <row r="236" spans="1:5" customHeight="0">
       <c r="A236" s="0" t="inlineStr">
         <is>
-          <t>07-01-2024</t>
+          <t>07-22-2024</t>
         </is>
       </c>
       <c r="B236" s="0">
-        <v>147.83636</v>
+        <v>150.18182</v>
       </c>
       <c r="C236" s="0">
-        <v>15.48</v>
+        <v>11.28</v>
       </c>
       <c r="D236" s="0">
-        <v>7561.13</v>
+        <v>7622.02</v>
       </c>
       <c r="E236" s="0">
-        <v>12.54</v>
+        <v>11.31</v>
       </c>
     </row>
     <row r="237" spans="1:5" customHeight="0">
       <c r="A237" s="0" t="inlineStr">
         <is>
-          <t>07-02-2024</t>
+          <t>07-23-2024</t>
         </is>
       </c>
       <c r="B237" s="0">
-        <v>148.07273</v>
+        <v>151.16364</v>
       </c>
       <c r="C237" s="0">
-        <v>15.29</v>
+        <v>10.56</v>
       </c>
       <c r="D237" s="0">
-        <v>7538.29</v>
+        <v>7598.63</v>
       </c>
       <c r="E237" s="0">
-        <v>12.89</v>
+        <v>11.66</v>
       </c>
     </row>
     <row r="238" spans="1:5" customHeight="0">
       <c r="A238" s="0" t="inlineStr">
         <is>
-          <t>07-03-2024</t>
+          <t>07-24-2024</t>
         </is>
       </c>
       <c r="B238" s="0">
-        <v>149.27273</v>
+        <v>150.54545</v>
       </c>
       <c r="C238" s="0">
-        <v>14.37</v>
+        <v>11.01</v>
       </c>
       <c r="D238" s="0">
-        <v>7632.08</v>
+        <v>7513.73</v>
       </c>
       <c r="E238" s="0">
-        <v>11.5</v>
+        <v>12.92</v>
       </c>
     </row>
     <row r="239" spans="1:5" customHeight="0">
       <c r="A239" s="0" t="inlineStr">
         <is>
-          <t>07-04-2024</t>
+          <t>07-25-2024</t>
         </is>
       </c>
       <c r="B239" s="0">
-        <v>150.36364</v>
+        <v>149.83636</v>
       </c>
       <c r="C239" s="0">
-        <v>13.54</v>
+        <v>11.54</v>
       </c>
       <c r="D239" s="0">
-        <v>7695.78</v>
+        <v>7427.02</v>
       </c>
       <c r="E239" s="0">
-        <v>10.58</v>
+        <v>14.24</v>
       </c>
     </row>
     <row r="240" spans="1:5" customHeight="0">
       <c r="A240" s="0" t="inlineStr">
         <is>
-          <t>07-05-2024</t>
+          <t>07-26-2024</t>
         </is>
       </c>
       <c r="B240" s="0">
-        <v>148.6</v>
+        <v>152.10909</v>
       </c>
       <c r="C240" s="0">
-        <v>14.89</v>
+        <v>9.87</v>
       </c>
       <c r="D240" s="0">
-        <v>7675.62</v>
+        <v>7517.68</v>
       </c>
       <c r="E240" s="0">
-        <v>10.87</v>
+        <v>12.86</v>
       </c>
     </row>
     <row r="241" spans="1:5" customHeight="0">
       <c r="A241" s="0" t="inlineStr">
         <is>
-          <t>07-08-2024</t>
+          <t>07-29-2024</t>
         </is>
       </c>
       <c r="B241" s="0">
-        <v>148.87273</v>
+        <v>150.45455</v>
       </c>
       <c r="C241" s="0">
-        <v>14.68</v>
+        <v>11.08</v>
       </c>
       <c r="D241" s="0">
-        <v>7627.45</v>
+        <v>7443.84</v>
       </c>
       <c r="E241" s="0">
-        <v>11.57</v>
+        <v>13.98</v>
       </c>
     </row>
     <row r="242" spans="1:5" customHeight="0">
       <c r="A242" s="0" t="inlineStr">
         <is>
-          <t>07-09-2024</t>
+          <t>07-30-2024</t>
         </is>
       </c>
       <c r="B242" s="0">
-        <v>146.18182</v>
+        <v>152.36364</v>
       </c>
       <c r="C242" s="0">
-        <v>16.79</v>
+        <v>9.68</v>
       </c>
       <c r="D242" s="0">
-        <v>7508.66</v>
+        <v>7474.94</v>
       </c>
       <c r="E242" s="0">
-        <v>13.33</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="243" spans="1:5" customHeight="0">
       <c r="A243" s="0" t="inlineStr">
         <is>
-          <t>07-10-2024</t>
+          <t>07-31-2024</t>
         </is>
       </c>
       <c r="B243" s="0">
-        <v>147.36364</v>
+        <v>153.43636</v>
       </c>
       <c r="C243" s="0">
-        <v>15.85</v>
+        <v>8.92</v>
       </c>
       <c r="D243" s="0">
-        <v>7573.55</v>
+        <v>7531.49</v>
       </c>
       <c r="E243" s="0">
-        <v>12.36</v>
+        <v>12.65</v>
       </c>
     </row>
     <row r="244" spans="1:5" customHeight="0">
       <c r="A244" s="0" t="inlineStr">
         <is>
-          <t>07-11-2024</t>
+          <t>08-01-2024</t>
         </is>
       </c>
       <c r="B244" s="0">
-        <v>148.58182</v>
+        <v>150.81818</v>
       </c>
       <c r="C244" s="0">
-        <v>14.9</v>
+        <v>10.81</v>
       </c>
       <c r="D244" s="0">
-        <v>7627.13</v>
+        <v>7370.45</v>
       </c>
       <c r="E244" s="0">
-        <v>11.57</v>
+        <v>15.11</v>
       </c>
     </row>
     <row r="245" spans="1:5" customHeight="0">
       <c r="A245" s="0" t="inlineStr">
         <is>
-          <t>07-12-2024</t>
+          <t>08-02-2024</t>
         </is>
       </c>
       <c r="B245" s="0">
-        <v>151</v>
+        <v>148.61818</v>
       </c>
       <c r="C245" s="0">
-        <v>13.06</v>
+        <v>12.45</v>
       </c>
       <c r="D245" s="0">
-        <v>7724.32</v>
+        <v>7251.8</v>
       </c>
       <c r="E245" s="0">
-        <v>10.17</v>
+        <v>17</v>
       </c>
     </row>
     <row r="246" spans="1:5" customHeight="0">
       <c r="A246" s="0" t="inlineStr">
         <is>
-          <t>07-15-2024</t>
+          <t>08-05-2024</t>
         </is>
       </c>
       <c r="B246" s="0">
-        <v>148.32727</v>
+        <v>148.18182</v>
       </c>
       <c r="C246" s="0">
-        <v>15.1</v>
+        <v>12.78</v>
       </c>
       <c r="D246" s="0">
-        <v>7632.71</v>
+        <v>7148.99</v>
       </c>
       <c r="E246" s="0">
-        <v>11.49</v>
+        <v>18.68</v>
       </c>
     </row>
     <row r="247" spans="1:5" customHeight="0">
       <c r="A247" s="0" t="inlineStr">
         <is>
-          <t>07-16-2024</t>
+          <t>08-06-2024</t>
         </is>
       </c>
       <c r="B247" s="0">
-        <v>147.90909</v>
+        <v>146.63636</v>
       </c>
       <c r="C247" s="0">
-        <v>15.42</v>
+        <v>13.97</v>
       </c>
       <c r="D247" s="0">
-        <v>7580.03</v>
+        <v>7130.04</v>
       </c>
       <c r="E247" s="0">
-        <v>12.26</v>
+        <v>19</v>
       </c>
     </row>
     <row r="248" spans="1:5" customHeight="0">
       <c r="A248" s="0" t="inlineStr">
         <is>
-          <t>07-17-2024</t>
+          <t>08-07-2024</t>
         </is>
       </c>
       <c r="B248" s="0">
-        <v>149.74545</v>
+        <v>148.70909</v>
       </c>
       <c r="C248" s="0">
-        <v>14.01</v>
+        <v>12.38</v>
       </c>
       <c r="D248" s="0">
-        <v>7570.81</v>
+        <v>7266.01</v>
       </c>
       <c r="E248" s="0">
-        <v>12.4</v>
+        <v>16.77</v>
       </c>
     </row>
     <row r="249" spans="1:5" customHeight="0">
       <c r="A249" s="0" t="inlineStr">
         <is>
-          <t>07-18-2024</t>
+          <t>08-08-2024</t>
         </is>
       </c>
       <c r="B249" s="0">
-        <v>150.12727</v>
+        <v>147.94545</v>
       </c>
       <c r="C249" s="0">
-        <v>13.72</v>
+        <v>12.96</v>
       </c>
       <c r="D249" s="0">
-        <v>7586.55</v>
+        <v>7247.45</v>
       </c>
       <c r="E249" s="0">
-        <v>12.17</v>
+        <v>17.07</v>
       </c>
     </row>
     <row r="250" spans="1:5" customHeight="0">
       <c r="A250" s="0" t="inlineStr">
         <is>
-          <t>07-19-2024</t>
+          <t>08-09-2024</t>
         </is>
       </c>
       <c r="B250" s="0">
-        <v>148.21818</v>
+        <v>148.72727</v>
       </c>
       <c r="C250" s="0">
-        <v>15.18</v>
+        <v>12.37</v>
       </c>
       <c r="D250" s="0">
-        <v>7534.52</v>
+        <v>7269.71</v>
       </c>
       <c r="E250" s="0">
-        <v>12.94</v>
+        <v>16.71</v>
       </c>
     </row>
     <row r="251" spans="1:5" customHeight="0">
       <c r="A251" s="0" t="inlineStr">
         <is>
-          <t>07-22-2024</t>
+          <t>08-12-2024</t>
         </is>
       </c>
       <c r="B251" s="0">
-        <v>150.18182</v>
+        <v>147.54545</v>
       </c>
       <c r="C251" s="0">
-        <v>13.68</v>
+        <v>13.27</v>
       </c>
       <c r="D251" s="0">
-        <v>7622.02</v>
+        <v>7250.67</v>
       </c>
       <c r="E251" s="0">
-        <v>11.65</v>
+        <v>17.02</v>
       </c>
     </row>
     <row r="252" spans="1:5" customHeight="0">
       <c r="A252" s="0" t="inlineStr">
         <is>
-          <t>07-23-2024</t>
+          <t>08-13-2024</t>
         </is>
       </c>
       <c r="B252" s="0">
-        <v>151.16364</v>
+        <v>147.92727</v>
       </c>
       <c r="C252" s="0">
-        <v>12.94</v>
+        <v>12.97</v>
       </c>
       <c r="D252" s="0">
-        <v>7598.63</v>
+        <v>7275.87</v>
       </c>
       <c r="E252" s="0">
-        <v>11.99</v>
+        <v>16.61</v>
       </c>
     </row>
     <row r="253" spans="1:5" customHeight="0">
       <c r="A253" s="0" t="inlineStr">
         <is>
-          <t>07-24-2024</t>
+          <t>08-14-2024</t>
         </is>
       </c>
       <c r="B253" s="0">
-        <v>150.54545</v>
+        <v>148.69091</v>
       </c>
       <c r="C253" s="0">
-        <v>13.4</v>
+        <v>12.39</v>
       </c>
       <c r="D253" s="0">
-        <v>7513.73</v>
+        <v>7333.36</v>
       </c>
       <c r="E253" s="0">
-        <v>13.25</v>
+        <v>15.7</v>
       </c>
     </row>
     <row r="254" spans="1:5" customHeight="0">
       <c r="A254" s="0" t="inlineStr">
         <is>
-          <t>07-25-2024</t>
+          <t>08-15-2024</t>
         </is>
       </c>
       <c r="B254" s="0">
-        <v>149.83636</v>
+        <v>150.10909</v>
       </c>
       <c r="C254" s="0">
-        <v>13.94</v>
+        <v>11.33</v>
       </c>
       <c r="D254" s="0">
-        <v>7427.02</v>
+        <v>7423.37</v>
       </c>
       <c r="E254" s="0">
-        <v>14.58</v>
+        <v>14.29</v>
       </c>
     </row>
     <row r="255" spans="1:5" customHeight="0">
       <c r="A255" s="0" t="inlineStr">
         <is>
-          <t>07-26-2024</t>
+          <t>08-16-2024</t>
         </is>
       </c>
       <c r="B255" s="0">
-        <v>152.10909</v>
+        <v>150.8</v>
       </c>
       <c r="C255" s="0">
-        <v>12.24</v>
+        <v>10.82</v>
       </c>
       <c r="D255" s="0">
-        <v>7517.68</v>
+        <v>7449.7</v>
       </c>
       <c r="E255" s="0">
-        <v>13.2</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="256" spans="1:5" customHeight="0">
       <c r="A256" s="0" t="inlineStr">
         <is>
-          <t>07-29-2024</t>
+          <t>08-19-2024</t>
         </is>
       </c>
       <c r="B256" s="0">
-        <v>150.45455</v>
+        <v>150.36364</v>
       </c>
       <c r="C256" s="0">
-        <v>13.47</v>
+        <v>11.14</v>
       </c>
       <c r="D256" s="0">
-        <v>7443.84</v>
+        <v>7502.01</v>
       </c>
       <c r="E256" s="0">
-        <v>14.32</v>
+        <v>13.1</v>
       </c>
     </row>
     <row r="257" spans="1:5" customHeight="0">
       <c r="A257" s="0" t="inlineStr">
         <is>
-          <t>07-30-2024</t>
+          <t>08-20-2024</t>
         </is>
       </c>
       <c r="B257" s="0">
-        <v>152.36364</v>
+        <v>150.2</v>
       </c>
       <c r="C257" s="0">
-        <v>12.05</v>
+        <v>11.26</v>
       </c>
       <c r="D257" s="0">
-        <v>7474.94</v>
+        <v>7485.73</v>
       </c>
       <c r="E257" s="0">
-        <v>13.84</v>
+        <v>13.34</v>
       </c>
     </row>
     <row r="258" spans="1:5" customHeight="0">
       <c r="A258" s="0" t="inlineStr">
         <is>
-          <t>07-31-2024</t>
+          <t>08-21-2024</t>
         </is>
       </c>
       <c r="B258" s="0">
-        <v>153.43636</v>
+        <v>150.50909</v>
       </c>
       <c r="C258" s="0">
-        <v>11.26</v>
+        <v>11.04</v>
       </c>
       <c r="D258" s="0">
-        <v>7531.49</v>
+        <v>7524.72</v>
       </c>
       <c r="E258" s="0">
-        <v>12.99</v>
+        <v>12.75</v>
       </c>
     </row>
     <row r="259" spans="1:5" customHeight="0">
       <c r="A259" s="0" t="inlineStr">
         <is>
-          <t>08-01-2024</t>
+          <t>08-22-2024</t>
         </is>
       </c>
       <c r="B259" s="0">
-        <v>150.81818</v>
+        <v>150</v>
       </c>
       <c r="C259" s="0">
-        <v>13.2</v>
+        <v>11.41</v>
       </c>
       <c r="D259" s="0">
-        <v>7370.45</v>
+        <v>7524.11</v>
       </c>
       <c r="E259" s="0">
-        <v>15.46</v>
+        <v>12.76</v>
       </c>
     </row>
     <row r="260" spans="1:5" customHeight="0">
       <c r="A260" s="0" t="inlineStr">
         <is>
-          <t>08-02-2024</t>
+          <t>08-23-2024</t>
         </is>
       </c>
       <c r="B260" s="0">
-        <v>148.61818</v>
+        <v>150.83636</v>
       </c>
       <c r="C260" s="0">
-        <v>14.87</v>
+        <v>10.8</v>
       </c>
       <c r="D260" s="0">
-        <v>7251.8</v>
+        <v>7577.04</v>
       </c>
       <c r="E260" s="0">
-        <v>17.35</v>
+        <v>11.98</v>
       </c>
     </row>
     <row r="261" spans="1:5" customHeight="0">
       <c r="A261" s="0" t="inlineStr">
         <is>
-          <t>08-05-2024</t>
+          <t>08-26-2024</t>
         </is>
       </c>
       <c r="B261" s="0">
-        <v>148.18182</v>
+        <v>151.07273</v>
       </c>
       <c r="C261" s="0">
-        <v>15.21</v>
+        <v>10.62</v>
       </c>
       <c r="D261" s="0">
-        <v>7148.99</v>
+        <v>7590.37</v>
       </c>
       <c r="E261" s="0">
-        <v>19.03</v>
+        <v>11.78</v>
       </c>
     </row>
     <row r="262" spans="1:5" customHeight="0">
       <c r="A262" s="0" t="inlineStr">
         <is>
-          <t>08-06-2024</t>
+          <t>08-27-2024</t>
         </is>
       </c>
       <c r="B262" s="0">
-        <v>146.63636</v>
+        <v>150.47273</v>
       </c>
       <c r="C262" s="0">
-        <v>16.42</v>
+        <v>11.06</v>
       </c>
       <c r="D262" s="0">
-        <v>7130.04</v>
+        <v>7565.78</v>
       </c>
       <c r="E262" s="0">
-        <v>19.35</v>
+        <v>12.14</v>
       </c>
     </row>
     <row r="263" spans="1:5" customHeight="0">
       <c r="A263" s="0" t="inlineStr">
         <is>
-          <t>08-07-2024</t>
+          <t>08-28-2024</t>
         </is>
       </c>
       <c r="B263" s="0">
-        <v>148.70909</v>
+        <v>152</v>
       </c>
       <c r="C263" s="0">
-        <v>14.8</v>
+        <v>9.95</v>
       </c>
       <c r="D263" s="0">
-        <v>7266.01</v>
+        <v>7577.67</v>
       </c>
       <c r="E263" s="0">
-        <v>17.12</v>
+        <v>11.97</v>
       </c>
     </row>
     <row r="264" spans="1:5" customHeight="0">
       <c r="A264" s="0" t="inlineStr">
         <is>
-          <t>08-08-2024</t>
+          <t>08-29-2024</t>
         </is>
       </c>
       <c r="B264" s="0">
-        <v>147.94545</v>
+        <v>153.94545</v>
       </c>
       <c r="C264" s="0">
-        <v>15.39</v>
+        <v>8.56</v>
       </c>
       <c r="D264" s="0">
-        <v>7247.45</v>
+        <v>7640.95</v>
       </c>
       <c r="E264" s="0">
-        <v>17.42</v>
+        <v>11.04</v>
       </c>
     </row>
     <row r="265" spans="1:5" customHeight="0">
       <c r="A265" s="0" t="inlineStr">
         <is>
-          <t>08-09-2024</t>
+          <t>08-30-2024</t>
         </is>
       </c>
       <c r="B265" s="0">
-        <v>148.72727</v>
+        <v>153.38182</v>
       </c>
       <c r="C265" s="0">
-        <v>14.79</v>
+        <v>8.96</v>
       </c>
       <c r="D265" s="0">
-        <v>7269.71</v>
+        <v>7630.95</v>
       </c>
       <c r="E265" s="0">
-        <v>17.06</v>
+        <v>11.18</v>
       </c>
     </row>
     <row r="266" spans="1:5" customHeight="0">
       <c r="A266" s="0" t="inlineStr">
         <is>
-          <t>08-12-2024</t>
+          <t>09-02-2024</t>
         </is>
       </c>
       <c r="B266" s="0">
-        <v>147.54545</v>
+        <v>153.56364</v>
       </c>
       <c r="C266" s="0">
-        <v>15.71</v>
+        <v>8.83</v>
       </c>
       <c r="D266" s="0">
-        <v>7250.67</v>
+        <v>7646.42</v>
       </c>
       <c r="E266" s="0">
-        <v>17.36</v>
+        <v>10.96</v>
       </c>
     </row>
     <row r="267" spans="1:5" customHeight="0">
       <c r="A267" s="0" t="inlineStr">
         <is>
-          <t>08-13-2024</t>
+          <t>09-03-2024</t>
         </is>
       </c>
       <c r="B267" s="0">
-        <v>147.92727</v>
+        <v>153.98182</v>
       </c>
       <c r="C267" s="0">
-        <v>15.41</v>
+        <v>8.53</v>
       </c>
       <c r="D267" s="0">
-        <v>7275.87</v>
+        <v>7575.1</v>
       </c>
       <c r="E267" s="0">
-        <v>16.96</v>
+        <v>12</v>
       </c>
     </row>
     <row r="268" spans="1:5" customHeight="0">
       <c r="A268" s="0" t="inlineStr">
         <is>
-          <t>08-14-2024</t>
+          <t>09-04-2024</t>
         </is>
       </c>
       <c r="B268" s="0">
-        <v>148.69091</v>
+        <v>153.05455</v>
       </c>
       <c r="C268" s="0">
-        <v>14.82</v>
+        <v>9.19</v>
       </c>
       <c r="D268" s="0">
-        <v>7333.36</v>
+        <v>7500.97</v>
       </c>
       <c r="E268" s="0">
-        <v>16.04</v>
+        <v>13.11</v>
       </c>
     </row>
     <row r="269" spans="1:5" customHeight="0">
       <c r="A269" s="0" t="inlineStr">
         <is>
-          <t>08-15-2024</t>
+          <t>09-05-2024</t>
         </is>
       </c>
       <c r="B269" s="0">
-        <v>150.10909</v>
+        <v>148.27273</v>
       </c>
       <c r="C269" s="0">
-        <v>13.73</v>
+        <v>12.71</v>
       </c>
       <c r="D269" s="0">
-        <v>7423.37</v>
+        <v>7431.96</v>
       </c>
       <c r="E269" s="0">
-        <v>14.63</v>
+        <v>14.16</v>
       </c>
     </row>
     <row r="270" spans="1:5" customHeight="0">
       <c r="A270" s="0" t="inlineStr">
         <is>
-          <t>08-16-2024</t>
+          <t>09-06-2024</t>
         </is>
       </c>
       <c r="B270" s="0">
-        <v>150.8</v>
+        <v>147.6</v>
       </c>
       <c r="C270" s="0">
-        <v>13.21</v>
+        <v>13.22</v>
       </c>
       <c r="D270" s="0">
-        <v>7449.7</v>
+        <v>7352.3</v>
       </c>
       <c r="E270" s="0">
-        <v>14.23</v>
+        <v>15.4</v>
       </c>
     </row>
     <row r="271" spans="1:5" customHeight="0">
       <c r="A271" s="0" t="inlineStr">
         <is>
-          <t>08-19-2024</t>
+          <t>09-09-2024</t>
         </is>
       </c>
       <c r="B271" s="0">
-        <v>150.36364</v>
+        <v>151.09091</v>
       </c>
       <c r="C271" s="0">
-        <v>13.54</v>
+        <v>10.61</v>
       </c>
       <c r="D271" s="0">
-        <v>7502.01</v>
+        <v>7425.26</v>
       </c>
       <c r="E271" s="0">
-        <v>13.43</v>
+        <v>14.26</v>
       </c>
     </row>
     <row r="272" spans="1:5" customHeight="0">
       <c r="A272" s="0" t="inlineStr">
         <is>
-          <t>08-20-2024</t>
+          <t>09-10-2024</t>
         </is>
       </c>
       <c r="B272" s="0">
-        <v>150.2</v>
+        <v>153.61818</v>
       </c>
       <c r="C272" s="0">
-        <v>13.66</v>
+        <v>8.79</v>
       </c>
       <c r="D272" s="0">
-        <v>7485.73</v>
+        <v>7407.55</v>
       </c>
       <c r="E272" s="0">
-        <v>13.68</v>
+        <v>14.54</v>
       </c>
     </row>
     <row r="273" spans="1:5" customHeight="0">
       <c r="A273" s="0" t="inlineStr">
         <is>
-          <t>08-21-2024</t>
+          <t>09-11-2024</t>
         </is>
       </c>
       <c r="B273" s="0">
-        <v>150.50909</v>
+        <v>153.74545</v>
       </c>
       <c r="C273" s="0">
-        <v>13.43</v>
+        <v>8.7</v>
       </c>
       <c r="D273" s="0">
-        <v>7524.72</v>
+        <v>7396.83</v>
       </c>
       <c r="E273" s="0">
-        <v>13.09</v>
+        <v>14.7</v>
       </c>
     </row>
     <row r="274" spans="1:5" customHeight="0">
       <c r="A274" s="0" t="inlineStr">
         <is>
-          <t>08-22-2024</t>
+          <t>09-12-2024</t>
         </is>
       </c>
       <c r="B274" s="0">
-        <v>150</v>
+        <v>154.29091</v>
       </c>
       <c r="C274" s="0">
-        <v>13.81</v>
+        <v>8.31</v>
       </c>
       <c r="D274" s="0">
-        <v>7524.11</v>
+        <v>7435.07</v>
       </c>
       <c r="E274" s="0">
-        <v>13.1</v>
+        <v>14.11</v>
       </c>
     </row>
     <row r="275" spans="1:5" customHeight="0">
       <c r="A275" s="0" t="inlineStr">
         <is>
-          <t>08-23-2024</t>
+          <t>09-13-2024</t>
         </is>
       </c>
       <c r="B275" s="0">
-        <v>150.83636</v>
+        <v>154.74545</v>
       </c>
       <c r="C275" s="0">
-        <v>13.18</v>
+        <v>8</v>
       </c>
       <c r="D275" s="0">
-        <v>7577.04</v>
+        <v>7465.25</v>
       </c>
       <c r="E275" s="0">
-        <v>12.31</v>
+        <v>13.65</v>
       </c>
     </row>
     <row r="276" spans="1:5" customHeight="0">
       <c r="A276" s="0" t="inlineStr">
         <is>
-          <t>08-26-2024</t>
+          <t>09-16-2024</t>
         </is>
       </c>
       <c r="B276" s="0">
-        <v>151.07273</v>
+        <v>154.10909</v>
       </c>
       <c r="C276" s="0">
-        <v>13.01</v>
+        <v>8.44</v>
       </c>
       <c r="D276" s="0">
-        <v>7590.37</v>
+        <v>7449.44</v>
       </c>
       <c r="E276" s="0">
-        <v>12.11</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="277" spans="1:5" customHeight="0">
       <c r="A277" s="0" t="inlineStr">
         <is>
-          <t>08-27-2024</t>
+          <t>09-17-2024</t>
         </is>
       </c>
       <c r="B277" s="0">
-        <v>150.47273</v>
+        <v>154.67273</v>
       </c>
       <c r="C277" s="0">
-        <v>13.46</v>
+        <v>8.05</v>
       </c>
       <c r="D277" s="0">
-        <v>7565.78</v>
+        <v>7487.42</v>
       </c>
       <c r="E277" s="0">
-        <v>12.48</v>
+        <v>13.32</v>
       </c>
     </row>
     <row r="278" spans="1:5" customHeight="0">
       <c r="A278" s="0" t="inlineStr">
         <is>
-          <t>08-28-2024</t>
+          <t>09-18-2024</t>
         </is>
       </c>
       <c r="B278" s="0">
-        <v>152</v>
+        <v>152.54545</v>
       </c>
       <c r="C278" s="0">
-        <v>12.32</v>
+        <v>9.55</v>
       </c>
       <c r="D278" s="0">
-        <v>7577.67</v>
+        <v>7444.9</v>
       </c>
       <c r="E278" s="0">
-        <v>12.3</v>
+        <v>13.96</v>
       </c>
     </row>
     <row r="279" spans="1:5" customHeight="0">
       <c r="A279" s="0" t="inlineStr">
         <is>
-          <t>08-29-2024</t>
+          <t>09-19-2024</t>
         </is>
       </c>
       <c r="B279" s="0">
-        <v>153.94545</v>
+        <v>155.50909</v>
       </c>
       <c r="C279" s="0">
-        <v>10.9</v>
+        <v>7.47</v>
       </c>
       <c r="D279" s="0">
-        <v>7640.95</v>
+        <v>7615.41</v>
       </c>
       <c r="E279" s="0">
-        <v>11.37</v>
+        <v>11.41</v>
       </c>
     </row>
     <row r="280" spans="1:5" customHeight="0">
       <c r="A280" s="0" t="inlineStr">
         <is>
-          <t>08-30-2024</t>
+          <t>09-20-2024</t>
         </is>
       </c>
       <c r="B280" s="0">
-        <v>153.38182</v>
+        <v>152.47273</v>
       </c>
       <c r="C280" s="0">
-        <v>11.3</v>
+        <v>9.61</v>
       </c>
       <c r="D280" s="0">
-        <v>7630.95</v>
+        <v>7500.26</v>
       </c>
       <c r="E280" s="0">
-        <v>11.51</v>
+        <v>13.12</v>
       </c>
     </row>
     <row r="281" spans="1:5" customHeight="0">
       <c r="A281" s="0" t="inlineStr">
         <is>
-          <t>09-02-2024</t>
+          <t>09-23-2024</t>
         </is>
       </c>
       <c r="B281" s="0">
-        <v>153.56364</v>
+        <v>155.09091</v>
       </c>
       <c r="C281" s="0">
-        <v>11.17</v>
+        <v>7.76</v>
       </c>
       <c r="D281" s="0">
-        <v>7646.42</v>
+        <v>7508.08</v>
       </c>
       <c r="E281" s="0">
-        <v>11.29</v>
+        <v>13</v>
       </c>
     </row>
     <row r="282" spans="1:5" customHeight="0">
       <c r="A282" s="0" t="inlineStr">
         <is>
-          <t>09-03-2024</t>
+          <t>09-24-2024</t>
         </is>
       </c>
       <c r="B282" s="0">
-        <v>153.98182</v>
+        <v>157.09091</v>
       </c>
       <c r="C282" s="0">
-        <v>10.87</v>
+        <v>6.38</v>
       </c>
       <c r="D282" s="0">
-        <v>7575.1</v>
+        <v>7604.01</v>
       </c>
       <c r="E282" s="0">
-        <v>12.34</v>
+        <v>11.58</v>
       </c>
     </row>
     <row r="283" spans="1:5" customHeight="0">
       <c r="A283" s="0" t="inlineStr">
         <is>
-          <t>09-04-2024</t>
+          <t>09-25-2024</t>
         </is>
       </c>
       <c r="B283" s="0">
-        <v>153.05455</v>
+        <v>156.36364</v>
       </c>
       <c r="C283" s="0">
-        <v>11.54</v>
+        <v>6.88</v>
       </c>
       <c r="D283" s="0">
-        <v>7500.97</v>
+        <v>7565.62</v>
       </c>
       <c r="E283" s="0">
-        <v>13.45</v>
+        <v>12.14</v>
       </c>
     </row>
     <row r="284" spans="1:5" customHeight="0">
       <c r="A284" s="0" t="inlineStr">
         <is>
-          <t>09-05-2024</t>
+          <t>09-26-2024</t>
         </is>
       </c>
       <c r="B284" s="0">
-        <v>148.27273</v>
+        <v>158.36364</v>
       </c>
       <c r="C284" s="0">
-        <v>15.14</v>
+        <v>5.53</v>
       </c>
       <c r="D284" s="0">
-        <v>7431.96</v>
+        <v>7742.09</v>
       </c>
       <c r="E284" s="0">
-        <v>14.5</v>
+        <v>9.59</v>
       </c>
     </row>
     <row r="285" spans="1:5" customHeight="0">
       <c r="A285" s="0" t="inlineStr">
         <is>
-          <t>09-06-2024</t>
+          <t>09-27-2024</t>
         </is>
       </c>
       <c r="B285" s="0">
-        <v>147.6</v>
+        <v>160.16364</v>
       </c>
       <c r="C285" s="0">
-        <v>15.66</v>
+        <v>4.34</v>
       </c>
       <c r="D285" s="0">
-        <v>7352.3</v>
+        <v>7791.79</v>
       </c>
       <c r="E285" s="0">
-        <v>15.74</v>
+        <v>8.89</v>
       </c>
     </row>
     <row r="286" spans="1:5" customHeight="0">
       <c r="A286" s="0" t="inlineStr">
         <is>
-          <t>09-09-2024</t>
+          <t>09-30-2024</t>
         </is>
       </c>
       <c r="B286" s="0">
-        <v>151.09091</v>
+        <v>157.50909</v>
       </c>
       <c r="C286" s="0">
-        <v>12.99</v>
+        <v>6.1</v>
       </c>
       <c r="D286" s="0">
-        <v>7425.26</v>
+        <v>7635.75</v>
       </c>
       <c r="E286" s="0">
-        <v>14.6</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="287" spans="1:5" customHeight="0">
       <c r="A287" s="0" t="inlineStr">
         <is>
-          <t>09-10-2024</t>
+          <t>10-01-2024</t>
         </is>
       </c>
       <c r="B287" s="0">
-        <v>153.61818</v>
+        <v>155.4</v>
       </c>
       <c r="C287" s="0">
-        <v>11.13</v>
+        <v>7.54</v>
       </c>
       <c r="D287" s="0">
-        <v>7407.55</v>
+        <v>7574.07</v>
       </c>
       <c r="E287" s="0">
-        <v>14.88</v>
+        <v>12.02</v>
       </c>
     </row>
     <row r="288" spans="1:5" customHeight="0">
       <c r="A288" s="0" t="inlineStr">
         <is>
-          <t>09-11-2024</t>
+          <t>10-02-2024</t>
         </is>
       </c>
       <c r="B288" s="0">
-        <v>153.74545</v>
+        <v>155.45455</v>
       </c>
       <c r="C288" s="0">
-        <v>11.04</v>
+        <v>7.5</v>
       </c>
       <c r="D288" s="0">
-        <v>7396.83</v>
+        <v>7577.59</v>
       </c>
       <c r="E288" s="0">
-        <v>15.04</v>
+        <v>11.97</v>
       </c>
     </row>
     <row r="289" spans="1:5" customHeight="0">
       <c r="A289" s="0" t="inlineStr">
         <is>
-          <t>09-12-2024</t>
+          <t>10-03-2024</t>
         </is>
       </c>
       <c r="B289" s="0">
-        <v>154.29091</v>
+        <v>152.12727</v>
       </c>
       <c r="C289" s="0">
-        <v>10.65</v>
+        <v>9.86</v>
       </c>
       <c r="D289" s="0">
-        <v>7435.07</v>
+        <v>7477.78</v>
       </c>
       <c r="E289" s="0">
-        <v>14.45</v>
+        <v>13.46</v>
       </c>
     </row>
     <row r="290" spans="1:5" customHeight="0">
       <c r="A290" s="0" t="inlineStr">
         <is>
-          <t>09-13-2024</t>
+          <t>10-04-2024</t>
         </is>
       </c>
       <c r="B290" s="0">
-        <v>154.74545</v>
+        <v>152.36364</v>
       </c>
       <c r="C290" s="0">
-        <v>10.32</v>
+        <v>9.68</v>
       </c>
       <c r="D290" s="0">
-        <v>7465.25</v>
+        <v>7541.36</v>
       </c>
       <c r="E290" s="0">
-        <v>13.99</v>
+        <v>12.51</v>
       </c>
     </row>
     <row r="291" spans="1:5" customHeight="0">
       <c r="A291" s="0" t="inlineStr">
         <is>
-          <t>09-16-2024</t>
+          <t>10-07-2024</t>
         </is>
       </c>
       <c r="B291" s="0">
-        <v>154.10909</v>
+        <v>152.4</v>
       </c>
       <c r="C291" s="0">
-        <v>10.78</v>
+        <v>9.66</v>
       </c>
       <c r="D291" s="0">
-        <v>7449.44</v>
+        <v>7576.02</v>
       </c>
       <c r="E291" s="0">
-        <v>14.23</v>
+        <v>11.99</v>
       </c>
     </row>
     <row r="292" spans="1:5" customHeight="0">
       <c r="A292" s="0" t="inlineStr">
         <is>
-          <t>09-17-2024</t>
+          <t>10-08-2024</t>
         </is>
       </c>
       <c r="B292" s="0">
-        <v>154.67273</v>
+        <v>153.54545</v>
       </c>
       <c r="C292" s="0">
-        <v>10.37</v>
+        <v>8.84</v>
       </c>
       <c r="D292" s="0">
-        <v>7487.42</v>
+        <v>7521.32</v>
       </c>
       <c r="E292" s="0">
-        <v>13.65</v>
+        <v>12.81</v>
       </c>
     </row>
     <row r="293" spans="1:5" customHeight="0">
       <c r="A293" s="0" t="inlineStr">
         <is>
-          <t>09-18-2024</t>
+          <t>10-09-2024</t>
         </is>
       </c>
       <c r="B293" s="0">
-        <v>152.54545</v>
+        <v>153.92727</v>
       </c>
       <c r="C293" s="0">
-        <v>11.91</v>
+        <v>8.57</v>
       </c>
       <c r="D293" s="0">
-        <v>7444.9</v>
+        <v>7560.09</v>
       </c>
       <c r="E293" s="0">
-        <v>14.3</v>
+        <v>12.23</v>
       </c>
     </row>
     <row r="294" spans="1:5" customHeight="0">
       <c r="A294" s="0" t="inlineStr">
         <is>
-          <t>09-19-2024</t>
+          <t>10-10-2024</t>
         </is>
       </c>
       <c r="B294" s="0">
-        <v>155.50909</v>
+        <v>154.56364</v>
       </c>
       <c r="C294" s="0">
-        <v>9.78</v>
+        <v>8.12</v>
       </c>
       <c r="D294" s="0">
-        <v>7615.41</v>
+        <v>7541.59</v>
       </c>
       <c r="E294" s="0">
-        <v>11.74</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="295" spans="1:5" customHeight="0">
       <c r="A295" s="0" t="inlineStr">
         <is>
-          <t>09-20-2024</t>
+          <t>10-11-2024</t>
         </is>
       </c>
       <c r="B295" s="0">
-        <v>152.47273</v>
+        <v>155.25455</v>
       </c>
       <c r="C295" s="0">
-        <v>11.97</v>
+        <v>7.64</v>
       </c>
       <c r="D295" s="0">
-        <v>7500.26</v>
+        <v>7577.89</v>
       </c>
       <c r="E295" s="0">
-        <v>13.46</v>
+        <v>11.96</v>
       </c>
     </row>
     <row r="296" spans="1:5" customHeight="0">
       <c r="A296" s="0" t="inlineStr">
         <is>
-          <t>09-23-2024</t>
+          <t>10-14-2024</t>
         </is>
       </c>
       <c r="B296" s="0">
-        <v>155.09091</v>
+        <v>156.45455</v>
       </c>
       <c r="C296" s="0">
-        <v>10.08</v>
+        <v>6.82</v>
       </c>
       <c r="D296" s="0">
-        <v>7508.08</v>
+        <v>7602.06</v>
       </c>
       <c r="E296" s="0">
-        <v>13.34</v>
+        <v>11.61</v>
       </c>
     </row>
     <row r="297" spans="1:5" customHeight="0">
       <c r="A297" s="0" t="inlineStr">
         <is>
-          <t>09-24-2024</t>
+          <t>10-15-2024</t>
         </is>
       </c>
       <c r="B297" s="0">
-        <v>157.09091</v>
+        <v>156.2</v>
       </c>
       <c r="C297" s="0">
-        <v>8.68</v>
+        <v>6.99</v>
       </c>
       <c r="D297" s="0">
-        <v>7604.01</v>
+        <v>7521.97</v>
       </c>
       <c r="E297" s="0">
-        <v>11.91</v>
+        <v>12.8</v>
       </c>
     </row>
     <row r="298" spans="1:5" customHeight="0">
       <c r="A298" s="0" t="inlineStr">
         <is>
-          <t>09-25-2024</t>
+          <t>10-16-2024</t>
         </is>
       </c>
       <c r="B298" s="0">
-        <v>156.36364</v>
+        <v>156.25455</v>
       </c>
       <c r="C298" s="0">
-        <v>9.18</v>
+        <v>6.95</v>
       </c>
       <c r="D298" s="0">
-        <v>7565.62</v>
+        <v>7492</v>
       </c>
       <c r="E298" s="0">
-        <v>12.48</v>
+        <v>13.25</v>
       </c>
     </row>
     <row r="299" spans="1:5" customHeight="0">
       <c r="A299" s="0" t="inlineStr">
         <is>
-          <t>09-26-2024</t>
+          <t>10-17-2024</t>
         </is>
       </c>
       <c r="B299" s="0">
-        <v>158.36364</v>
+        <v>156.92727</v>
       </c>
       <c r="C299" s="0">
-        <v>7.8</v>
+        <v>6.5</v>
       </c>
       <c r="D299" s="0">
-        <v>7742.09</v>
+        <v>7583.73</v>
       </c>
       <c r="E299" s="0">
-        <v>9.91</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="300" spans="1:5" customHeight="0">
       <c r="A300" s="0" t="inlineStr">
         <is>
-          <t>09-27-2024</t>
+          <t>10-18-2024</t>
         </is>
       </c>
       <c r="B300" s="0">
-        <v>160.16364</v>
+        <v>157.89091</v>
       </c>
       <c r="C300" s="0">
-        <v>6.59</v>
+        <v>5.85</v>
       </c>
       <c r="D300" s="0">
-        <v>7791.79</v>
+        <v>7613.05</v>
       </c>
       <c r="E300" s="0">
-        <v>9.21</v>
+        <v>11.45</v>
       </c>
     </row>
     <row r="301" spans="1:5" customHeight="0">
       <c r="A301" s="0" t="inlineStr">
         <is>
-          <t>09-30-2024</t>
+          <t>10-21-2024</t>
         </is>
       </c>
       <c r="B301" s="0">
-        <v>157.50909</v>
+        <v>156.25455</v>
       </c>
       <c r="C301" s="0">
-        <v>8.39</v>
+        <v>6.95</v>
       </c>
       <c r="D301" s="0">
-        <v>7635.75</v>
+        <v>7536.23</v>
       </c>
       <c r="E301" s="0">
-        <v>11.44</v>
+        <v>12.58</v>
       </c>
     </row>
     <row r="302" spans="1:5" customHeight="0">
       <c r="A302" s="0" t="inlineStr">
         <is>
-          <t>10-01-2024</t>
+          <t>10-22-2024</t>
         </is>
       </c>
       <c r="B302" s="0">
-        <v>155.4</v>
+        <v>155.38182</v>
       </c>
       <c r="C302" s="0">
-        <v>9.86</v>
+        <v>7.55</v>
       </c>
       <c r="D302" s="0">
-        <v>7574.07</v>
+        <v>7535.1</v>
       </c>
       <c r="E302" s="0">
-        <v>12.35</v>
+        <v>12.6</v>
       </c>
     </row>
     <row r="303" spans="1:5" customHeight="0">
       <c r="A303" s="0" t="inlineStr">
         <is>
-          <t>10-02-2024</t>
+          <t>10-23-2024</t>
         </is>
       </c>
       <c r="B303" s="0">
-        <v>155.45455</v>
+        <v>153.90909</v>
       </c>
       <c r="C303" s="0">
-        <v>9.82</v>
+        <v>8.58</v>
       </c>
       <c r="D303" s="0">
-        <v>7577.59</v>
+        <v>7497.48</v>
       </c>
       <c r="E303" s="0">
-        <v>12.3</v>
+        <v>13.16</v>
       </c>
     </row>
     <row r="304" spans="1:5" customHeight="0">
       <c r="A304" s="0" t="inlineStr">
         <is>
-          <t>10-03-2024</t>
+          <t>10-24-2024</t>
         </is>
       </c>
       <c r="B304" s="0">
-        <v>152.12727</v>
+        <v>152.63636</v>
       </c>
       <c r="C304" s="0">
-        <v>12.22</v>
+        <v>9.49</v>
       </c>
       <c r="D304" s="0">
-        <v>7477.78</v>
+        <v>7503.28</v>
       </c>
       <c r="E304" s="0">
-        <v>13.8</v>
+        <v>13.08</v>
       </c>
     </row>
     <row r="305" spans="1:5" customHeight="0">
       <c r="A305" s="0" t="inlineStr">
         <is>
-          <t>10-04-2024</t>
+          <t>10-25-2024</t>
         </is>
       </c>
       <c r="B305" s="0">
-        <v>152.36364</v>
+        <v>152.21818</v>
       </c>
       <c r="C305" s="0">
-        <v>12.05</v>
+        <v>9.79</v>
       </c>
       <c r="D305" s="0">
-        <v>7541.36</v>
+        <v>7497.54</v>
       </c>
       <c r="E305" s="0">
-        <v>12.84</v>
+        <v>13.16</v>
       </c>
     </row>
     <row r="306" spans="1:5" customHeight="0">
       <c r="A306" s="0" t="inlineStr">
         <is>
-          <t>10-07-2024</t>
+          <t>10-28-2024</t>
         </is>
       </c>
       <c r="B306" s="0">
-        <v>152.4</v>
+        <v>154.69091</v>
       </c>
       <c r="C306" s="0">
-        <v>12.02</v>
+        <v>8.03</v>
       </c>
       <c r="D306" s="0">
-        <v>7576.02</v>
+        <v>7556.94</v>
       </c>
       <c r="E306" s="0">
-        <v>12.32</v>
+        <v>12.27</v>
       </c>
     </row>
     <row r="307" spans="1:5" customHeight="0">
       <c r="A307" s="0" t="inlineStr">
         <is>
-          <t>10-08-2024</t>
+          <t>10-29-2024</t>
         </is>
       </c>
       <c r="B307" s="0">
-        <v>153.54545</v>
+        <v>153.43636</v>
       </c>
       <c r="C307" s="0">
-        <v>11.19</v>
+        <v>8.92</v>
       </c>
       <c r="D307" s="0">
-        <v>7521.32</v>
+        <v>7511.11</v>
       </c>
       <c r="E307" s="0">
-        <v>13.14</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="308" spans="1:5" customHeight="0">
       <c r="A308" s="0" t="inlineStr">
         <is>
-          <t>10-09-2024</t>
+          <t>10-30-2024</t>
         </is>
       </c>
       <c r="B308" s="0">
-        <v>153.92727</v>
+        <v>150.81818</v>
       </c>
       <c r="C308" s="0">
-        <v>10.91</v>
+        <v>10.81</v>
       </c>
       <c r="D308" s="0">
-        <v>7560.09</v>
+        <v>7428.36</v>
       </c>
       <c r="E308" s="0">
-        <v>12.56</v>
+        <v>14.22</v>
       </c>
     </row>
     <row r="309" spans="1:5" customHeight="0">
       <c r="A309" s="0" t="inlineStr">
         <is>
-          <t>10-10-2024</t>
+          <t>10-31-2024</t>
         </is>
       </c>
       <c r="B309" s="0">
-        <v>154.56364</v>
+        <v>149.69091</v>
       </c>
       <c r="C309" s="0">
-        <v>10.45</v>
+        <v>11.64</v>
       </c>
       <c r="D309" s="0">
-        <v>7541.59</v>
+        <v>7350.37</v>
       </c>
       <c r="E309" s="0">
-        <v>12.84</v>
+        <v>15.43</v>
       </c>
     </row>
     <row r="310" spans="1:5" customHeight="0">
       <c r="A310" s="0" t="inlineStr">
         <is>
-          <t>10-11-2024</t>
+          <t>11-01-2024</t>
         </is>
       </c>
       <c r="B310" s="0">
-        <v>155.25455</v>
+        <v>151.18182</v>
       </c>
       <c r="C310" s="0">
-        <v>9.96</v>
+        <v>10.54</v>
       </c>
       <c r="D310" s="0">
-        <v>7577.89</v>
+        <v>7409.11</v>
       </c>
       <c r="E310" s="0">
-        <v>12.3</v>
+        <v>14.51</v>
       </c>
     </row>
     <row r="311" spans="1:5" customHeight="0">
       <c r="A311" s="0" t="inlineStr">
         <is>
-          <t>10-14-2024</t>
+          <t>11-04-2024</t>
         </is>
       </c>
       <c r="B311" s="0">
-        <v>156.45455</v>
+        <v>150.09091</v>
       </c>
       <c r="C311" s="0">
-        <v>9.12</v>
+        <v>11.35</v>
       </c>
       <c r="D311" s="0">
-        <v>7602.06</v>
+        <v>7371.71</v>
       </c>
       <c r="E311" s="0">
-        <v>11.94</v>
+        <v>15.09</v>
       </c>
     </row>
     <row r="312" spans="1:5" customHeight="0">
       <c r="A312" s="0" t="inlineStr">
         <is>
-          <t>10-15-2024</t>
+          <t>11-05-2024</t>
         </is>
       </c>
       <c r="B312" s="0">
-        <v>156.2</v>
+        <v>151.2</v>
       </c>
       <c r="C312" s="0">
-        <v>9.3</v>
+        <v>10.53</v>
       </c>
       <c r="D312" s="0">
-        <v>7521.97</v>
+        <v>7407.15</v>
       </c>
       <c r="E312" s="0">
-        <v>13.13</v>
+        <v>14.54</v>
       </c>
     </row>
     <row r="313" spans="1:5" customHeight="0">
       <c r="A313" s="0" t="inlineStr">
         <is>
-          <t>10-16-2024</t>
+          <t>11-06-2024</t>
         </is>
       </c>
       <c r="B313" s="0">
-        <v>156.25455</v>
+        <v>148.10909</v>
       </c>
       <c r="C313" s="0">
-        <v>9.26</v>
+        <v>12.84</v>
       </c>
       <c r="D313" s="0">
-        <v>7492</v>
+        <v>7369.61</v>
       </c>
       <c r="E313" s="0">
-        <v>13.58</v>
+        <v>15.13</v>
       </c>
     </row>
     <row r="314" spans="1:5" customHeight="0">
       <c r="A314" s="0" t="inlineStr">
         <is>
-          <t>10-17-2024</t>
+          <t>11-07-2024</t>
         </is>
       </c>
       <c r="B314" s="0">
-        <v>156.92727</v>
+        <v>148.29091</v>
       </c>
       <c r="C314" s="0">
-        <v>8.79</v>
+        <v>12.7</v>
       </c>
       <c r="D314" s="0">
-        <v>7583.73</v>
+        <v>7425.6</v>
       </c>
       <c r="E314" s="0">
-        <v>12.21</v>
+        <v>14.26</v>
       </c>
     </row>
     <row r="315" spans="1:5" customHeight="0">
       <c r="A315" s="0" t="inlineStr">
         <is>
-          <t>10-18-2024</t>
+          <t>11-08-2024</t>
         </is>
       </c>
       <c r="B315" s="0">
-        <v>157.89091</v>
+        <v>146.81818</v>
       </c>
       <c r="C315" s="0">
-        <v>8.13</v>
+        <v>13.83</v>
       </c>
       <c r="D315" s="0">
-        <v>7613.05</v>
+        <v>7338.67</v>
       </c>
       <c r="E315" s="0">
-        <v>11.78</v>
+        <v>15.61</v>
       </c>
     </row>
     <row r="316" spans="1:5" customHeight="0">
       <c r="A316" s="0" t="inlineStr">
         <is>
-          <t>10-21-2024</t>
+          <t>11-11-2024</t>
         </is>
       </c>
       <c r="B316" s="0">
-        <v>156.25455</v>
+        <v>148.81818</v>
       </c>
       <c r="C316" s="0">
-        <v>9.26</v>
+        <v>12.3</v>
       </c>
       <c r="D316" s="0">
-        <v>7536.23</v>
+        <v>7426.88</v>
       </c>
       <c r="E316" s="0">
-        <v>12.92</v>
+        <v>14.24</v>
       </c>
     </row>
     <row r="317" spans="1:5" customHeight="0">
       <c r="A317" s="0" t="inlineStr">
         <is>
-          <t>10-22-2024</t>
+          <t>11-12-2024</t>
         </is>
       </c>
       <c r="B317" s="0">
-        <v>155.38182</v>
+        <v>145.07273</v>
       </c>
       <c r="C317" s="0">
-        <v>9.87</v>
+        <v>15.2</v>
       </c>
       <c r="D317" s="0">
-        <v>7535.1</v>
+        <v>7226.98</v>
       </c>
       <c r="E317" s="0">
-        <v>12.93</v>
+        <v>17.4</v>
       </c>
     </row>
     <row r="318" spans="1:5" customHeight="0">
       <c r="A318" s="0" t="inlineStr">
         <is>
-          <t>10-23-2024</t>
+          <t>11-13-2024</t>
         </is>
       </c>
       <c r="B318" s="0">
-        <v>153.90909</v>
+        <v>146.34545</v>
       </c>
       <c r="C318" s="0">
-        <v>10.92</v>
+        <v>14.2</v>
       </c>
       <c r="D318" s="0">
-        <v>7497.48</v>
+        <v>7216.83</v>
       </c>
       <c r="E318" s="0">
-        <v>13.5</v>
+        <v>17.56</v>
       </c>
     </row>
     <row r="319" spans="1:5" customHeight="0">
       <c r="A319" s="0" t="inlineStr">
         <is>
-          <t>10-24-2024</t>
+          <t>11-14-2024</t>
         </is>
       </c>
       <c r="B319" s="0">
-        <v>152.63636</v>
+        <v>147.67273</v>
       </c>
       <c r="C319" s="0">
-        <v>11.85</v>
+        <v>13.17</v>
       </c>
       <c r="D319" s="0">
-        <v>7503.28</v>
+        <v>7311.8</v>
       </c>
       <c r="E319" s="0">
-        <v>13.41</v>
+        <v>16.04</v>
       </c>
     </row>
     <row r="320" spans="1:5" customHeight="0">
       <c r="A320" s="0" t="inlineStr">
         <is>
-          <t>10-25-2024</t>
+          <t>11-15-2024</t>
         </is>
       </c>
       <c r="B320" s="0">
-        <v>152.21818</v>
+        <v>146.18182</v>
       </c>
       <c r="C320" s="0">
-        <v>12.15</v>
+        <v>14.32</v>
       </c>
       <c r="D320" s="0">
-        <v>7497.54</v>
+        <v>7269.63</v>
       </c>
       <c r="E320" s="0">
-        <v>13.5</v>
+        <v>16.71</v>
       </c>
     </row>
     <row r="321" spans="1:5" customHeight="0">
       <c r="A321" s="0" t="inlineStr">
         <is>
-          <t>10-28-2024</t>
+          <t>11-18-2024</t>
         </is>
       </c>
       <c r="B321" s="0">
-        <v>154.69091</v>
+        <v>145.67273</v>
       </c>
       <c r="C321" s="0">
-        <v>10.36</v>
+        <v>14.72</v>
       </c>
       <c r="D321" s="0">
-        <v>7556.94</v>
+        <v>7278.23</v>
       </c>
       <c r="E321" s="0">
-        <v>12.61</v>
+        <v>16.57</v>
       </c>
     </row>
     <row r="322" spans="1:5" customHeight="0">
       <c r="A322" s="0" t="inlineStr">
         <is>
-          <t>10-29-2024</t>
+          <t>11-19-2024</t>
         </is>
       </c>
       <c r="B322" s="0">
-        <v>153.43636</v>
+        <v>144.76364</v>
       </c>
       <c r="C322" s="0">
-        <v>11.26</v>
+        <v>15.44</v>
       </c>
       <c r="D322" s="0">
-        <v>7511.11</v>
+        <v>7229.64</v>
       </c>
       <c r="E322" s="0">
-        <v>13.29</v>
+        <v>17.36</v>
       </c>
     </row>
     <row r="323" spans="1:5" customHeight="0">
       <c r="A323" s="0" t="inlineStr">
         <is>
-          <t>10-30-2024</t>
+          <t>11-20-2024</t>
         </is>
       </c>
       <c r="B323" s="0">
-        <v>150.81818</v>
+        <v>143.69091</v>
       </c>
       <c r="C323" s="0">
-        <v>13.2</v>
+        <v>16.31</v>
       </c>
       <c r="D323" s="0">
-        <v>7428.36</v>
+        <v>7198.45</v>
       </c>
       <c r="E323" s="0">
-        <v>14.56</v>
+        <v>17.86</v>
       </c>
     </row>
     <row r="324" spans="1:5" customHeight="0">
       <c r="A324" s="0" t="inlineStr">
         <is>
-          <t>10-31-2024</t>
+          <t>11-21-2024</t>
         </is>
       </c>
       <c r="B324" s="0">
-        <v>149.69091</v>
+        <v>144.78182</v>
       </c>
       <c r="C324" s="0">
-        <v>14.05</v>
+        <v>15.43</v>
       </c>
       <c r="D324" s="0">
-        <v>7350.37</v>
+        <v>7213.32</v>
       </c>
       <c r="E324" s="0">
-        <v>15.77</v>
+        <v>17.62</v>
       </c>
     </row>
     <row r="325" spans="1:5" customHeight="0">
       <c r="A325" s="0" t="inlineStr">
         <is>
-          <t>11-01-2024</t>
+          <t>11-22-2024</t>
         </is>
       </c>
       <c r="B325" s="0">
-        <v>151.18182</v>
+        <v>145.67273</v>
       </c>
       <c r="C325" s="0">
-        <v>12.92</v>
+        <v>14.72</v>
       </c>
       <c r="D325" s="0">
-        <v>7409.11</v>
+        <v>7255.01</v>
       </c>
       <c r="E325" s="0">
-        <v>14.85</v>
+        <v>16.95</v>
       </c>
     </row>
     <row r="326" spans="1:5" customHeight="0">
       <c r="A326" s="0" t="inlineStr">
         <is>
-          <t>11-04-2024</t>
+          <t>11-25-2024</t>
         </is>
       </c>
       <c r="B326" s="0">
-        <v>150.09091</v>
+        <v>144.50909</v>
       </c>
       <c r="C326" s="0">
-        <v>13.74</v>
+        <v>15.65</v>
       </c>
       <c r="D326" s="0">
-        <v>7371.71</v>
+        <v>7257.47</v>
       </c>
       <c r="E326" s="0">
-        <v>15.44</v>
+        <v>16.91</v>
       </c>
     </row>
     <row r="327" spans="1:5" customHeight="0">
       <c r="A327" s="0" t="inlineStr">
         <is>
-          <t>11-05-2024</t>
+          <t>11-26-2024</t>
         </is>
       </c>
       <c r="B327" s="0">
-        <v>151.2</v>
+        <v>142.70909</v>
       </c>
       <c r="C327" s="0">
-        <v>12.91</v>
+        <v>17.11</v>
       </c>
       <c r="D327" s="0">
-        <v>7407.15</v>
+        <v>7194.51</v>
       </c>
       <c r="E327" s="0">
-        <v>14.88</v>
+        <v>17.93</v>
       </c>
     </row>
     <row r="328" spans="1:5" customHeight="0">
       <c r="A328" s="0" t="inlineStr">
         <is>
-          <t>11-06-2024</t>
+          <t>11-27-2024</t>
         </is>
       </c>
       <c r="B328" s="0">
-        <v>148.10909</v>
+        <v>142.07273</v>
       </c>
       <c r="C328" s="0">
-        <v>15.27</v>
+        <v>17.63</v>
       </c>
       <c r="D328" s="0">
-        <v>7369.61</v>
+        <v>7143.03</v>
       </c>
       <c r="E328" s="0">
-        <v>15.47</v>
+        <v>18.78</v>
       </c>
     </row>
     <row r="329" spans="1:5" customHeight="0">
       <c r="A329" s="0" t="inlineStr">
         <is>
-          <t>11-07-2024</t>
+          <t>11-28-2024</t>
         </is>
       </c>
       <c r="B329" s="0">
-        <v>148.29091</v>
+        <v>142.07273</v>
       </c>
       <c r="C329" s="0">
-        <v>15.13</v>
+        <v>17.63</v>
       </c>
       <c r="D329" s="0">
-        <v>7425.6</v>
+        <v>7179.25</v>
       </c>
       <c r="E329" s="0">
-        <v>14.6</v>
+        <v>18.18</v>
       </c>
     </row>
     <row r="330" spans="1:5" customHeight="0">
       <c r="A330" s="0" t="inlineStr">
         <is>
-          <t>11-08-2024</t>
+          <t>11-29-2024</t>
         </is>
       </c>
       <c r="B330" s="0">
-        <v>146.81818</v>
+        <v>142.98182</v>
       </c>
       <c r="C330" s="0">
-        <v>16.28</v>
+        <v>16.88</v>
       </c>
       <c r="D330" s="0">
-        <v>7338.67</v>
+        <v>7235.11</v>
       </c>
       <c r="E330" s="0">
-        <v>15.96</v>
+        <v>17.27</v>
       </c>
     </row>
     <row r="331" spans="1:5" customHeight="0">
       <c r="A331" s="0" t="inlineStr">
         <is>
-          <t>11-11-2024</t>
+          <t>12-02-2024</t>
         </is>
       </c>
       <c r="B331" s="0">
-        <v>148.81818</v>
+        <v>145.03636</v>
       </c>
       <c r="C331" s="0">
-        <v>14.72</v>
+        <v>15.23</v>
       </c>
       <c r="D331" s="0">
-        <v>7426.88</v>
+        <v>7236.89</v>
       </c>
       <c r="E331" s="0">
-        <v>14.58</v>
+        <v>17.24</v>
       </c>
     </row>
     <row r="332" spans="1:5" customHeight="0">
       <c r="A332" s="0" t="inlineStr">
         <is>
-          <t>11-12-2024</t>
+          <t>12-03-2024</t>
         </is>
       </c>
       <c r="B332" s="0">
-        <v>145.07273</v>
+        <v>145.47273</v>
       </c>
       <c r="C332" s="0">
-        <v>17.68</v>
+        <v>14.88</v>
       </c>
       <c r="D332" s="0">
-        <v>7226.98</v>
+        <v>7255.42</v>
       </c>
       <c r="E332" s="0">
-        <v>17.75</v>
+        <v>16.94</v>
       </c>
     </row>
     <row r="333" spans="1:5" customHeight="0">
       <c r="A333" s="0" t="inlineStr">
         <is>
-          <t>11-13-2024</t>
+          <t>12-04-2024</t>
         </is>
       </c>
       <c r="B333" s="0">
-        <v>146.34545</v>
+        <v>146.50909</v>
       </c>
       <c r="C333" s="0">
-        <v>16.66</v>
+        <v>14.07</v>
       </c>
       <c r="D333" s="0">
-        <v>7216.83</v>
+        <v>7303.28</v>
       </c>
       <c r="E333" s="0">
-        <v>17.91</v>
+        <v>16.17</v>
       </c>
     </row>
     <row r="334" spans="1:5" customHeight="0">
       <c r="A334" s="0" t="inlineStr">
         <is>
-          <t>11-14-2024</t>
+          <t>12-05-2024</t>
         </is>
       </c>
       <c r="B334" s="0">
-        <v>147.67273</v>
+        <v>146.96364</v>
       </c>
       <c r="C334" s="0">
-        <v>15.61</v>
+        <v>13.72</v>
       </c>
       <c r="D334" s="0">
-        <v>7311.8</v>
+        <v>7330.54</v>
       </c>
       <c r="E334" s="0">
-        <v>16.38</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="335" spans="1:5" customHeight="0">
       <c r="A335" s="0" t="inlineStr">
         <is>
-          <t>11-15-2024</t>
+          <t>12-06-2024</t>
         </is>
       </c>
       <c r="B335" s="0">
-        <v>146.18182</v>
+        <v>147.32727</v>
       </c>
       <c r="C335" s="0">
-        <v>16.79</v>
+        <v>13.43</v>
       </c>
       <c r="D335" s="0">
-        <v>7269.63</v>
+        <v>7426.88</v>
       </c>
       <c r="E335" s="0">
-        <v>17.06</v>
+        <v>14.24</v>
       </c>
     </row>
     <row r="336" spans="1:5" customHeight="0">
       <c r="A336" s="0" t="inlineStr">
         <is>
-          <t>11-18-2024</t>
+          <t>12-09-2024</t>
         </is>
       </c>
       <c r="B336" s="0">
-        <v>145.67273</v>
+        <v>146.96364</v>
       </c>
       <c r="C336" s="0">
-        <v>17.19</v>
+        <v>13.72</v>
       </c>
       <c r="D336" s="0">
-        <v>7278.23</v>
+        <v>7480.14</v>
       </c>
       <c r="E336" s="0">
-        <v>16.92</v>
+        <v>13.43</v>
       </c>
     </row>
     <row r="337" spans="1:5" customHeight="0">
       <c r="A337" s="0" t="inlineStr">
         <is>
-          <t>11-19-2024</t>
+          <t>12-10-2024</t>
         </is>
       </c>
       <c r="B337" s="0">
-        <v>144.76364</v>
+        <v>145.49091</v>
       </c>
       <c r="C337" s="0">
-        <v>17.93</v>
+        <v>14.87</v>
       </c>
       <c r="D337" s="0">
-        <v>7229.64</v>
+        <v>7394.78</v>
       </c>
       <c r="E337" s="0">
-        <v>17.7</v>
+        <v>14.74</v>
       </c>
     </row>
     <row r="338" spans="1:5" customHeight="0">
       <c r="A338" s="0" t="inlineStr">
         <is>
-          <t>11-20-2024</t>
+          <t>12-11-2024</t>
         </is>
       </c>
       <c r="B338" s="0">
-        <v>143.69091</v>
+        <v>145.41818</v>
       </c>
       <c r="C338" s="0">
-        <v>18.81</v>
+        <v>14.92</v>
       </c>
       <c r="D338" s="0">
-        <v>7198.45</v>
+        <v>7423.4</v>
       </c>
       <c r="E338" s="0">
-        <v>18.21</v>
+        <v>14.29</v>
       </c>
     </row>
     <row r="339" spans="1:5" customHeight="0">
       <c r="A339" s="0" t="inlineStr">
         <is>
-          <t>11-21-2024</t>
+          <t>12-12-2024</t>
         </is>
       </c>
       <c r="B339" s="0">
-        <v>144.78182</v>
+        <v>145.36364</v>
       </c>
       <c r="C339" s="0">
-        <v>17.92</v>
+        <v>14.97</v>
       </c>
       <c r="D339" s="0">
-        <v>7213.32</v>
+        <v>7420.94</v>
       </c>
       <c r="E339" s="0">
-        <v>17.97</v>
+        <v>14.33</v>
       </c>
     </row>
     <row r="340" spans="1:5" customHeight="0">
       <c r="A340" s="0" t="inlineStr">
         <is>
-          <t>11-22-2024</t>
+          <t>12-13-2024</t>
         </is>
       </c>
       <c r="B340" s="0">
-        <v>145.67273</v>
+        <v>145.18182</v>
       </c>
       <c r="C340" s="0">
-        <v>17.19</v>
+        <v>15.11</v>
       </c>
       <c r="D340" s="0">
-        <v>7255.01</v>
+        <v>7409.57</v>
       </c>
       <c r="E340" s="0">
-        <v>17.29</v>
+        <v>14.51</v>
       </c>
     </row>
     <row r="341" spans="1:5" customHeight="0">
       <c r="A341" s="0" t="inlineStr">
         <is>
-          <t>11-25-2024</t>
+          <t>12-16-2024</t>
         </is>
       </c>
       <c r="B341" s="0">
-        <v>144.50909</v>
+        <v>144.81818</v>
       </c>
       <c r="C341" s="0">
-        <v>18.14</v>
+        <v>15.4</v>
       </c>
       <c r="D341" s="0">
-        <v>7257.47</v>
+        <v>7357.08</v>
       </c>
       <c r="E341" s="0">
-        <v>17.25</v>
+        <v>15.32</v>
       </c>
     </row>
     <row r="342" spans="1:5" customHeight="0">
       <c r="A342" s="0" t="inlineStr">
         <is>
-          <t>11-26-2024</t>
+          <t>12-17-2024</t>
         </is>
       </c>
       <c r="B342" s="0">
-        <v>142.70909</v>
+        <v>144.45455</v>
       </c>
       <c r="C342" s="0">
-        <v>19.63</v>
+        <v>15.69</v>
       </c>
       <c r="D342" s="0">
-        <v>7194.51</v>
+        <v>7365.7</v>
       </c>
       <c r="E342" s="0">
-        <v>18.28</v>
+        <v>15.19</v>
       </c>
     </row>
     <row r="343" spans="1:5" customHeight="0">
       <c r="A343" s="0" t="inlineStr">
         <is>
-          <t>11-27-2024</t>
+          <t>12-18-2024</t>
         </is>
       </c>
       <c r="B343" s="0">
-        <v>142.07273</v>
+        <v>143.87273</v>
       </c>
       <c r="C343" s="0">
-        <v>20.16</v>
+        <v>16.16</v>
       </c>
       <c r="D343" s="0">
-        <v>7143.03</v>
+        <v>7384.62</v>
       </c>
       <c r="E343" s="0">
-        <v>19.13</v>
+        <v>14.89</v>
       </c>
     </row>
     <row r="344" spans="1:5" customHeight="0">
       <c r="A344" s="0" t="inlineStr">
         <is>
-          <t>11-28-2024</t>
+          <t>12-19-2024</t>
         </is>
       </c>
       <c r="B344" s="0">
-        <v>142.07273</v>
+        <v>141.36364</v>
       </c>
       <c r="C344" s="0">
-        <v>20.16</v>
+        <v>18.22</v>
       </c>
       <c r="D344" s="0">
-        <v>7179.25</v>
+        <v>7294.37</v>
       </c>
       <c r="E344" s="0">
-        <v>18.53</v>
+        <v>16.31</v>
       </c>
     </row>
     <row r="345" spans="1:5" customHeight="0">
       <c r="A345" s="0" t="inlineStr">
         <is>
-          <t>11-29-2024</t>
+          <t>12-20-2024</t>
         </is>
       </c>
       <c r="B345" s="0">
-        <v>142.98182</v>
+        <v>141.25455</v>
       </c>
       <c r="C345" s="0">
-        <v>19.4</v>
+        <v>18.31</v>
       </c>
       <c r="D345" s="0">
-        <v>7235.11</v>
+        <v>7274.48</v>
       </c>
       <c r="E345" s="0">
-        <v>17.62</v>
+        <v>16.63</v>
       </c>
     </row>
     <row r="346" spans="1:5" customHeight="0">
       <c r="A346" s="0" t="inlineStr">
         <is>
-          <t>12-02-2024</t>
+          <t>12-23-2024</t>
         </is>
       </c>
       <c r="B346" s="0">
-        <v>145.03636</v>
+        <v>140.21818</v>
       </c>
       <c r="C346" s="0">
-        <v>17.71</v>
+        <v>19.19</v>
       </c>
       <c r="D346" s="0">
-        <v>7236.89</v>
+        <v>7272.32</v>
       </c>
       <c r="E346" s="0">
-        <v>17.59</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="347" spans="1:5" customHeight="0">
       <c r="A347" s="0" t="inlineStr">
         <is>
-          <t>12-03-2024</t>
+          <t>12-24-2024</t>
         </is>
       </c>
       <c r="B347" s="0">
-        <v>145.47273</v>
+        <v>140.30909</v>
       </c>
       <c r="C347" s="0">
-        <v>17.36</v>
+        <v>19.11</v>
       </c>
       <c r="D347" s="0">
-        <v>7255.42</v>
+        <v>7282.69</v>
       </c>
       <c r="E347" s="0">
-        <v>17.29</v>
+        <v>16.5</v>
       </c>
     </row>
     <row r="348" spans="1:5" customHeight="0">
       <c r="A348" s="0" t="inlineStr">
         <is>
-          <t>12-04-2024</t>
+          <t>12-27-2024</t>
         </is>
       </c>
       <c r="B348" s="0">
-        <v>146.50909</v>
+        <v>141.72727</v>
       </c>
       <c r="C348" s="0">
-        <v>16.53</v>
+        <v>17.92</v>
       </c>
       <c r="D348" s="0">
-        <v>7303.28</v>
+        <v>7355.37</v>
       </c>
       <c r="E348" s="0">
-        <v>16.52</v>
+        <v>15.35</v>
       </c>
     </row>
     <row r="349" spans="1:5" customHeight="0">
       <c r="A349" s="0" t="inlineStr">
         <is>
-          <t>12-05-2024</t>
+          <t>12-30-2024</t>
         </is>
       </c>
       <c r="B349" s="0">
-        <v>146.96364</v>
+        <v>140.56364</v>
       </c>
       <c r="C349" s="0">
-        <v>16.16</v>
+        <v>18.89</v>
       </c>
       <c r="D349" s="0">
-        <v>7330.54</v>
+        <v>7313.56</v>
       </c>
       <c r="E349" s="0">
-        <v>16.08</v>
+        <v>16.01</v>
       </c>
     </row>
     <row r="350" spans="1:5" customHeight="0">
       <c r="A350" s="0" t="inlineStr">
         <is>
-          <t>12-06-2024</t>
+          <t>12-31-2024</t>
         </is>
       </c>
       <c r="B350" s="0">
-        <v>147.32727</v>
+        <v>142.65455</v>
       </c>
       <c r="C350" s="0">
-        <v>15.88</v>
+        <v>17.15</v>
       </c>
       <c r="D350" s="0">
-        <v>7426.88</v>
+        <v>7380.74</v>
       </c>
       <c r="E350" s="0">
-        <v>14.58</v>
+        <v>14.95</v>
       </c>
     </row>
     <row r="351" spans="1:5" customHeight="0">
       <c r="A351" s="0" t="inlineStr">
         <is>
-          <t>12-09-2024</t>
+          <t>01-02-2025</t>
         </is>
       </c>
       <c r="B351" s="0">
-        <v>146.96364</v>
+        <v>141.69091</v>
       </c>
       <c r="C351" s="0">
-        <v>16.16</v>
+        <v>17.95</v>
       </c>
       <c r="D351" s="0">
-        <v>7480.14</v>
+        <v>7393.76</v>
       </c>
       <c r="E351" s="0">
-        <v>13.76</v>
+        <v>14.75</v>
       </c>
     </row>
     <row r="352" spans="1:5" customHeight="0">
       <c r="A352" s="0" t="inlineStr">
         <is>
-          <t>12-10-2024</t>
+          <t>01-03-2025</t>
         </is>
       </c>
       <c r="B352" s="0">
-        <v>145.49091</v>
+        <v>140.58182</v>
       </c>
       <c r="C352" s="0">
-        <v>17.34</v>
+        <v>18.88</v>
       </c>
       <c r="D352" s="0">
-        <v>7394.78</v>
+        <v>7282.22</v>
       </c>
       <c r="E352" s="0">
-        <v>15.08</v>
+        <v>16.51</v>
       </c>
     </row>
     <row r="353" spans="1:5" customHeight="0">
       <c r="A353" s="0" t="inlineStr">
         <is>
-          <t>12-11-2024</t>
+          <t>01-06-2025</t>
         </is>
       </c>
       <c r="B353" s="0">
-        <v>145.41818</v>
+        <v>143.8</v>
       </c>
       <c r="C353" s="0">
-        <v>17.4</v>
+        <v>16.22</v>
       </c>
       <c r="D353" s="0">
-        <v>7423.4</v>
+        <v>7445.69</v>
       </c>
       <c r="E353" s="0">
-        <v>14.63</v>
+        <v>13.95</v>
       </c>
     </row>
     <row r="354" spans="1:5" customHeight="0">
       <c r="A354" s="0" t="inlineStr">
         <is>
-          <t>12-12-2024</t>
+          <t>01-07-2025</t>
         </is>
       </c>
       <c r="B354" s="0">
-        <v>145.36364</v>
+        <v>144.78182</v>
       </c>
       <c r="C354" s="0">
-        <v>17.44</v>
+        <v>15.43</v>
       </c>
       <c r="D354" s="0">
-        <v>7420.94</v>
+        <v>7489.35</v>
       </c>
       <c r="E354" s="0">
-        <v>14.67</v>
+        <v>13.29</v>
       </c>
     </row>
     <row r="355" spans="1:5" customHeight="0">
       <c r="A355" s="0" t="inlineStr">
         <is>
-          <t>12-13-2024</t>
+          <t>01-08-2025</t>
         </is>
       </c>
       <c r="B355" s="0">
-        <v>145.18182</v>
+        <v>143.30909</v>
       </c>
       <c r="C355" s="0">
-        <v>17.59</v>
+        <v>16.62</v>
       </c>
       <c r="D355" s="0">
-        <v>7409.57</v>
+        <v>7452.42</v>
       </c>
       <c r="E355" s="0">
-        <v>14.85</v>
+        <v>13.85</v>
       </c>
     </row>
     <row r="356" spans="1:5" customHeight="0">
       <c r="A356" s="0" t="inlineStr">
         <is>
-          <t>12-16-2024</t>
+          <t>01-09-2025</t>
         </is>
       </c>
       <c r="B356" s="0">
-        <v>144.81818</v>
+        <v>143.94545</v>
       </c>
       <c r="C356" s="0">
-        <v>17.89</v>
+        <v>16.1</v>
       </c>
       <c r="D356" s="0">
-        <v>7357.08</v>
+        <v>7490.28</v>
       </c>
       <c r="E356" s="0">
-        <v>15.67</v>
+        <v>13.27</v>
       </c>
     </row>
     <row r="357" spans="1:5" customHeight="0">
       <c r="A357" s="0" t="inlineStr">
         <is>
-          <t>12-17-2024</t>
+          <t>01-10-2025</t>
         </is>
       </c>
       <c r="B357" s="0">
-        <v>144.45455</v>
+        <v>141.89091</v>
       </c>
       <c r="C357" s="0">
-        <v>18.18</v>
+        <v>17.78</v>
       </c>
       <c r="D357" s="0">
-        <v>7365.7</v>
+        <v>7431.04</v>
       </c>
       <c r="E357" s="0">
-        <v>15.53</v>
+        <v>14.18</v>
       </c>
     </row>
     <row r="358" spans="1:5" customHeight="0">
       <c r="A358" s="0" t="inlineStr">
         <is>
-          <t>12-18-2024</t>
+          <t>01-13-2025</t>
         </is>
       </c>
       <c r="B358" s="0">
-        <v>143.87273</v>
+        <v>142.25455</v>
       </c>
       <c r="C358" s="0">
-        <v>18.66</v>
+        <v>17.48</v>
       </c>
       <c r="D358" s="0">
-        <v>7384.62</v>
+        <v>7408.64</v>
       </c>
       <c r="E358" s="0">
-        <v>15.23</v>
+        <v>14.52</v>
       </c>
     </row>
     <row r="359" spans="1:5" customHeight="0">
       <c r="A359" s="0" t="inlineStr">
         <is>
-          <t>12-19-2024</t>
+          <t>01-14-2025</t>
         </is>
       </c>
       <c r="B359" s="0">
-        <v>141.36364</v>
+        <v>141.72727</v>
       </c>
       <c r="C359" s="0">
-        <v>20.77</v>
+        <v>17.92</v>
       </c>
       <c r="D359" s="0">
-        <v>7294.37</v>
+        <v>7423.67</v>
       </c>
       <c r="E359" s="0">
-        <v>16.66</v>
+        <v>14.29</v>
       </c>
     </row>
     <row r="360" spans="1:5" customHeight="0">
       <c r="A360" s="0" t="inlineStr">
         <is>
-          <t>12-20-2024</t>
+          <t>01-15-2025</t>
         </is>
       </c>
       <c r="B360" s="0">
-        <v>141.25455</v>
+        <v>142.18182</v>
       </c>
       <c r="C360" s="0">
-        <v>20.86</v>
+        <v>17.54</v>
       </c>
       <c r="D360" s="0">
-        <v>7274.48</v>
+        <v>7474.59</v>
       </c>
       <c r="E360" s="0">
-        <v>16.98</v>
+        <v>13.51</v>
       </c>
     </row>
     <row r="361" spans="1:5" customHeight="0">
       <c r="A361" s="0" t="inlineStr">
         <is>
-          <t>12-23-2024</t>
+          <t>01-16-2025</t>
         </is>
       </c>
       <c r="B361" s="0">
-        <v>140.21818</v>
+        <v>143.89091</v>
       </c>
       <c r="C361" s="0">
-        <v>21.75</v>
+        <v>16.14</v>
       </c>
       <c r="D361" s="0">
-        <v>7272.32</v>
+        <v>7634.74</v>
       </c>
       <c r="E361" s="0">
-        <v>17.01</v>
+        <v>11.13</v>
       </c>
     </row>
     <row r="362" spans="1:5" customHeight="0">
       <c r="A362" s="0" t="inlineStr">
         <is>
-          <t>12-24-2024</t>
+          <t>01-17-2025</t>
         </is>
       </c>
       <c r="B362" s="0">
-        <v>140.30909</v>
+        <v>146.81818</v>
       </c>
       <c r="C362" s="0">
-        <v>21.67</v>
+        <v>13.83</v>
       </c>
       <c r="D362" s="0">
-        <v>7282.69</v>
+        <v>7709.75</v>
       </c>
       <c r="E362" s="0">
-        <v>16.85</v>
+        <v>10.05</v>
       </c>
     </row>
     <row r="363" spans="1:5" customHeight="0">
       <c r="A363" s="0" t="inlineStr">
         <is>
-          <t>12-27-2024</t>
+          <t>01-20-2025</t>
         </is>
       </c>
       <c r="B363" s="0">
-        <v>141.72727</v>
+        <v>147.29091</v>
       </c>
       <c r="C363" s="0">
-        <v>20.46</v>
+        <v>13.46</v>
       </c>
       <c r="D363" s="0">
-        <v>7355.37</v>
+        <v>7733.5</v>
       </c>
       <c r="E363" s="0">
-        <v>15.69</v>
+        <v>9.71</v>
       </c>
     </row>
     <row r="364" spans="1:5" customHeight="0">
       <c r="A364" s="0" t="inlineStr">
         <is>
-          <t>12-30-2024</t>
+          <t>01-21-2025</t>
         </is>
       </c>
       <c r="B364" s="0">
-        <v>140.56364</v>
+        <v>146.23636</v>
       </c>
       <c r="C364" s="0">
-        <v>21.45</v>
+        <v>14.28</v>
       </c>
       <c r="D364" s="0">
-        <v>7313.56</v>
+        <v>7770.95</v>
       </c>
       <c r="E364" s="0">
-        <v>16.35</v>
+        <v>9.18</v>
       </c>
     </row>
     <row r="365" spans="1:5" customHeight="0">
       <c r="A365" s="0" t="inlineStr">
         <is>
-          <t>12-31-2024</t>
+          <t>01-22-2025</t>
         </is>
       </c>
       <c r="B365" s="0">
-        <v>142.65455</v>
+        <v>147.63636</v>
       </c>
       <c r="C365" s="0">
-        <v>19.67</v>
+        <v>13.2</v>
       </c>
       <c r="D365" s="0">
-        <v>7380.74</v>
+        <v>7837.4</v>
       </c>
       <c r="E365" s="0">
-        <v>15.3</v>
+        <v>8.26</v>
       </c>
     </row>
     <row r="366" spans="1:5" customHeight="0">
       <c r="A366" s="0" t="inlineStr">
         <is>
-          <t>01-02-2025</t>
+          <t>01-23-2025</t>
         </is>
       </c>
       <c r="B366" s="0">
-        <v>141.69091</v>
+        <v>147.01818</v>
       </c>
       <c r="C366" s="0">
-        <v>20.49</v>
+        <v>13.67</v>
       </c>
       <c r="D366" s="0">
-        <v>7393.76</v>
+        <v>7892.61</v>
       </c>
       <c r="E366" s="0">
-        <v>15.09</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="367" spans="1:5" customHeight="0">
       <c r="A367" s="0" t="inlineStr">
         <is>
-          <t>01-03-2025</t>
+          <t>01-24-2025</t>
         </is>
       </c>
       <c r="B367" s="0">
-        <v>140.58182</v>
+        <v>148.87273</v>
       </c>
       <c r="C367" s="0">
-        <v>21.44</v>
+        <v>12.26</v>
       </c>
       <c r="D367" s="0">
-        <v>7282.22</v>
+        <v>7927.62</v>
       </c>
       <c r="E367" s="0">
-        <v>16.86</v>
+        <v>7.02</v>
       </c>
     </row>
     <row r="368" spans="1:5" customHeight="0">
       <c r="A368" s="0" t="inlineStr">
         <is>
-          <t>01-06-2025</t>
+          <t>01-27-2025</t>
         </is>
       </c>
       <c r="B368" s="0">
-        <v>143.8</v>
+        <v>150.85455</v>
       </c>
       <c r="C368" s="0">
-        <v>18.72</v>
+        <v>10.78</v>
       </c>
       <c r="D368" s="0">
-        <v>7445.69</v>
+        <v>7906.58</v>
       </c>
       <c r="E368" s="0">
-        <v>14.29</v>
+        <v>7.31</v>
       </c>
     </row>
     <row r="369" spans="1:5" customHeight="0">
       <c r="A369" s="0" t="inlineStr">
         <is>
-          <t>01-07-2025</t>
+          <t>01-28-2025</t>
         </is>
       </c>
       <c r="B369" s="0">
-        <v>144.78182</v>
+        <v>151.54545</v>
       </c>
       <c r="C369" s="0">
-        <v>17.92</v>
+        <v>10.28</v>
       </c>
       <c r="D369" s="0">
-        <v>7489.35</v>
+        <v>7897.37</v>
       </c>
       <c r="E369" s="0">
-        <v>13.62</v>
+        <v>7.43</v>
       </c>
     </row>
     <row r="370" spans="1:5" customHeight="0">
       <c r="A370" s="0" t="inlineStr">
         <is>
-          <t>01-08-2025</t>
+          <t>01-29-2025</t>
         </is>
       </c>
       <c r="B370" s="0">
-        <v>143.30909</v>
+        <v>152.16364</v>
       </c>
       <c r="C370" s="0">
-        <v>19.13</v>
+        <v>9.83</v>
       </c>
       <c r="D370" s="0">
-        <v>7452.42</v>
+        <v>7872.48</v>
       </c>
       <c r="E370" s="0">
-        <v>14.19</v>
+        <v>7.77</v>
       </c>
     </row>
     <row r="371" spans="1:5" customHeight="0">
       <c r="A371" s="0" t="inlineStr">
         <is>
-          <t>01-09-2025</t>
+          <t>01-30-2025</t>
         </is>
       </c>
       <c r="B371" s="0">
-        <v>143.94545</v>
+        <v>153.76364</v>
       </c>
       <c r="C371" s="0">
-        <v>18.6</v>
+        <v>8.69</v>
       </c>
       <c r="D371" s="0">
-        <v>7490.28</v>
+        <v>7941.64</v>
       </c>
       <c r="E371" s="0">
-        <v>13.61</v>
+        <v>6.83</v>
       </c>
     </row>
     <row r="372" spans="1:5" customHeight="0">
       <c r="A372" s="0" t="inlineStr">
         <is>
-          <t>01-10-2025</t>
+          <t>01-31-2025</t>
         </is>
       </c>
       <c r="B372" s="0">
-        <v>141.89091</v>
+        <v>153.27273</v>
       </c>
       <c r="C372" s="0">
-        <v>20.32</v>
+        <v>9.03</v>
       </c>
       <c r="D372" s="0">
-        <v>7431.04</v>
+        <v>7950.17</v>
       </c>
       <c r="E372" s="0">
-        <v>14.51</v>
+        <v>6.72</v>
       </c>
     </row>
     <row r="373" spans="1:5" customHeight="0">
       <c r="A373" s="0" t="inlineStr">
         <is>
-          <t>01-13-2025</t>
+          <t>02-03-2025</t>
         </is>
       </c>
       <c r="B373" s="0">
-        <v>142.25455</v>
+        <v>152.54545</v>
       </c>
       <c r="C373" s="0">
-        <v>20.01</v>
+        <v>9.55</v>
       </c>
       <c r="D373" s="0">
-        <v>7408.64</v>
+        <v>7854.92</v>
       </c>
       <c r="E373" s="0">
-        <v>14.86</v>
+        <v>8.01</v>
       </c>
     </row>
     <row r="374" spans="1:5" customHeight="0">
       <c r="A374" s="0" t="inlineStr">
         <is>
-          <t>01-14-2025</t>
+          <t>02-04-2025</t>
         </is>
       </c>
       <c r="B374" s="0">
-        <v>141.72727</v>
+        <v>152.98182</v>
       </c>
       <c r="C374" s="0">
-        <v>20.46</v>
+        <v>9.24</v>
       </c>
       <c r="D374" s="0">
-        <v>7423.67</v>
+        <v>7906.4</v>
       </c>
       <c r="E374" s="0">
-        <v>14.63</v>
+        <v>7.31</v>
       </c>
     </row>
     <row r="375" spans="1:5" customHeight="0">
       <c r="A375" s="0" t="inlineStr">
         <is>
-          <t>01-15-2025</t>
+          <t>02-05-2025</t>
         </is>
       </c>
       <c r="B375" s="0">
-        <v>142.18182</v>
+        <v>152.4</v>
       </c>
       <c r="C375" s="0">
-        <v>20.07</v>
+        <v>9.66</v>
       </c>
       <c r="D375" s="0">
-        <v>7474.59</v>
+        <v>7891.68</v>
       </c>
       <c r="E375" s="0">
-        <v>13.85</v>
+        <v>7.51</v>
       </c>
     </row>
     <row r="376" spans="1:5" customHeight="0">
       <c r="A376" s="0" t="inlineStr">
         <is>
-          <t>01-16-2025</t>
+          <t>02-06-2025</t>
         </is>
       </c>
       <c r="B376" s="0">
-        <v>143.89091</v>
+        <v>154.83636</v>
       </c>
       <c r="C376" s="0">
-        <v>18.65</v>
+        <v>7.93</v>
       </c>
       <c r="D376" s="0">
-        <v>7634.74</v>
+        <v>8007.62</v>
       </c>
       <c r="E376" s="0">
-        <v>11.46</v>
+        <v>5.95</v>
       </c>
     </row>
     <row r="377" spans="1:5" customHeight="0">
       <c r="A377" s="0" t="inlineStr">
         <is>
-          <t>01-17-2025</t>
+          <t>02-07-2025</t>
         </is>
       </c>
       <c r="B377" s="0">
-        <v>146.81818</v>
+        <v>153.74545</v>
       </c>
       <c r="C377" s="0">
-        <v>16.28</v>
+        <v>8.7</v>
       </c>
       <c r="D377" s="0">
-        <v>7709.75</v>
+        <v>7973.03</v>
       </c>
       <c r="E377" s="0">
-        <v>10.38</v>
+        <v>6.41</v>
       </c>
     </row>
     <row r="378" spans="1:5" customHeight="0">
       <c r="A378" s="0" t="inlineStr">
         <is>
-          <t>01-20-2025</t>
+          <t>02-10-2025</t>
         </is>
       </c>
       <c r="B378" s="0">
-        <v>147.29091</v>
+        <v>154.34545</v>
       </c>
       <c r="C378" s="0">
-        <v>15.91</v>
+        <v>8.28</v>
       </c>
       <c r="D378" s="0">
-        <v>7733.5</v>
+        <v>8006.22</v>
       </c>
       <c r="E378" s="0">
-        <v>10.04</v>
+        <v>5.97</v>
       </c>
     </row>
     <row r="379" spans="1:5" customHeight="0">
       <c r="A379" s="0" t="inlineStr">
         <is>
-          <t>01-21-2025</t>
+          <t>02-11-2025</t>
         </is>
       </c>
       <c r="B379" s="0">
-        <v>146.23636</v>
+        <v>155.12727</v>
       </c>
       <c r="C379" s="0">
-        <v>16.74</v>
+        <v>7.73</v>
       </c>
       <c r="D379" s="0">
-        <v>7770.95</v>
+        <v>8028.9</v>
       </c>
       <c r="E379" s="0">
-        <v>9.51</v>
+        <v>5.67</v>
       </c>
     </row>
     <row r="380" spans="1:5" customHeight="0">
       <c r="A380" s="0" t="inlineStr">
         <is>
-          <t>01-22-2025</t>
+          <t>02-12-2025</t>
         </is>
       </c>
       <c r="B380" s="0">
-        <v>147.63636</v>
+        <v>155.29091</v>
       </c>
       <c r="C380" s="0">
-        <v>15.64</v>
+        <v>7.62</v>
       </c>
       <c r="D380" s="0">
-        <v>7837.4</v>
+        <v>8042.19</v>
       </c>
       <c r="E380" s="0">
-        <v>8.58</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="381" spans="1:5" customHeight="0">
       <c r="A381" s="0" t="inlineStr">
         <is>
-          <t>01-23-2025</t>
+          <t>02-13-2025</t>
         </is>
       </c>
       <c r="B381" s="0">
-        <v>147.01818</v>
+        <v>157.34545</v>
       </c>
       <c r="C381" s="0">
-        <v>16.12</v>
+        <v>6.21</v>
       </c>
       <c r="D381" s="0">
-        <v>7892.61</v>
+        <v>8164.11</v>
       </c>
       <c r="E381" s="0">
-        <v>7.82</v>
+        <v>3.92</v>
       </c>
     </row>
     <row r="382" spans="1:5" customHeight="0">
       <c r="A382" s="0" t="inlineStr">
         <is>
-          <t>01-24-2025</t>
+          <t>02-14-2025</t>
         </is>
       </c>
       <c r="B382" s="0">
-        <v>148.87273</v>
+        <v>158.27273</v>
       </c>
       <c r="C382" s="0">
-        <v>14.68</v>
+        <v>5.59</v>
       </c>
       <c r="D382" s="0">
-        <v>7927.62</v>
+        <v>8178.54</v>
       </c>
       <c r="E382" s="0">
-        <v>7.34</v>
+        <v>3.74</v>
       </c>
     </row>
     <row r="383" spans="1:5" customHeight="0">
       <c r="A383" s="0" t="inlineStr">
         <is>
-          <t>01-27-2025</t>
+          <t>02-17-2025</t>
         </is>
       </c>
       <c r="B383" s="0">
-        <v>150.85455</v>
+        <v>158.18182</v>
       </c>
       <c r="C383" s="0">
-        <v>13.17</v>
+        <v>5.65</v>
       </c>
       <c r="D383" s="0">
-        <v>7906.58</v>
+        <v>8189.13</v>
       </c>
       <c r="E383" s="0">
-        <v>7.63</v>
+        <v>3.61</v>
       </c>
     </row>
     <row r="384" spans="1:5" customHeight="0">
       <c r="A384" s="0" t="inlineStr">
         <is>
-          <t>01-28-2025</t>
+          <t>02-18-2025</t>
         </is>
       </c>
       <c r="B384" s="0">
-        <v>151.54545</v>
+        <v>158.50909</v>
       </c>
       <c r="C384" s="0">
-        <v>12.65</v>
+        <v>5.43</v>
       </c>
       <c r="D384" s="0">
-        <v>7897.37</v>
+        <v>8206.56</v>
       </c>
       <c r="E384" s="0">
-        <v>7.75</v>
+        <v>3.39</v>
       </c>
     </row>
     <row r="385" spans="1:5" customHeight="0">
       <c r="A385" s="0" t="inlineStr">
         <is>
-          <t>01-29-2025</t>
+          <t>02-19-2025</t>
         </is>
       </c>
       <c r="B385" s="0">
-        <v>152.16364</v>
+        <v>156.72727</v>
       </c>
       <c r="C385" s="0">
-        <v>12.2</v>
+        <v>6.63</v>
       </c>
       <c r="D385" s="0">
-        <v>7872.48</v>
+        <v>8110.54</v>
       </c>
       <c r="E385" s="0">
-        <v>8.09</v>
+        <v>4.61</v>
       </c>
     </row>
     <row r="386" spans="1:5" customHeight="0">
       <c r="A386" s="0" t="inlineStr">
         <is>
-          <t>01-30-2025</t>
+          <t>02-20-2025</t>
         </is>
       </c>
       <c r="B386" s="0">
-        <v>153.76364</v>
+        <v>157.07273</v>
       </c>
       <c r="C386" s="0">
-        <v>11.03</v>
+        <v>6.4</v>
       </c>
       <c r="D386" s="0">
-        <v>7941.64</v>
+        <v>8122.58</v>
       </c>
       <c r="E386" s="0">
-        <v>7.15</v>
+        <v>4.45</v>
       </c>
     </row>
     <row r="387" spans="1:5" customHeight="0">
       <c r="A387" s="0" t="inlineStr">
         <is>
-          <t>01-31-2025</t>
+          <t>02-21-2025</t>
         </is>
       </c>
       <c r="B387" s="0">
-        <v>153.27273</v>
+        <v>162.18182</v>
       </c>
       <c r="C387" s="0">
-        <v>11.38</v>
+        <v>3.04</v>
       </c>
       <c r="D387" s="0">
-        <v>7950.17</v>
+        <v>8154.51</v>
       </c>
       <c r="E387" s="0">
-        <v>7.04</v>
+        <v>4.05</v>
       </c>
     </row>
     <row r="388" spans="1:5" customHeight="0">
       <c r="A388" s="0" t="inlineStr">
         <is>
-          <t>02-03-2025</t>
+          <t>02-24-2025</t>
         </is>
       </c>
       <c r="B388" s="0">
-        <v>152.54545</v>
+        <v>158.89091</v>
       </c>
       <c r="C388" s="0">
-        <v>11.91</v>
+        <v>5.18</v>
       </c>
       <c r="D388" s="0">
-        <v>7854.92</v>
+        <v>8090.99</v>
       </c>
       <c r="E388" s="0">
-        <v>8.34</v>
+        <v>4.86</v>
       </c>
     </row>
     <row r="389" spans="1:5" customHeight="0">
       <c r="A389" s="0" t="inlineStr">
         <is>
-          <t>02-04-2025</t>
+          <t>02-25-2025</t>
         </is>
       </c>
       <c r="B389" s="0">
-        <v>152.98182</v>
+        <v>159.54545</v>
       </c>
       <c r="C389" s="0">
-        <v>11.59</v>
+        <v>4.75</v>
       </c>
       <c r="D389" s="0">
-        <v>7906.4</v>
+        <v>8051.07</v>
       </c>
       <c r="E389" s="0">
-        <v>7.63</v>
+        <v>5.38</v>
       </c>
     </row>
     <row r="390" spans="1:5" customHeight="0">
       <c r="A390" s="0" t="inlineStr">
         <is>
-          <t>02-05-2025</t>
+          <t>02-26-2025</t>
         </is>
       </c>
       <c r="B390" s="0">
-        <v>152.4</v>
+        <v>159.94545</v>
       </c>
       <c r="C390" s="0">
-        <v>12.02</v>
+        <v>4.49</v>
       </c>
       <c r="D390" s="0">
-        <v>7891.68</v>
+        <v>8143.92</v>
       </c>
       <c r="E390" s="0">
-        <v>7.83</v>
+        <v>4.18</v>
       </c>
     </row>
     <row r="391" spans="1:5" customHeight="0">
       <c r="A391" s="0" t="inlineStr">
         <is>
-          <t>02-06-2025</t>
+          <t>02-27-2025</t>
         </is>
       </c>
       <c r="B391" s="0">
-        <v>154.83636</v>
+        <v>158.67273</v>
       </c>
       <c r="C391" s="0">
-        <v>10.26</v>
+        <v>5.32</v>
       </c>
       <c r="D391" s="0">
-        <v>8007.62</v>
+        <v>8102.52</v>
       </c>
       <c r="E391" s="0">
-        <v>6.27</v>
+        <v>4.71</v>
       </c>
     </row>
     <row r="392" spans="1:5" customHeight="0">
       <c r="A392" s="0" t="inlineStr">
         <is>
-          <t>02-07-2025</t>
+          <t>02-28-2025</t>
         </is>
       </c>
       <c r="B392" s="0">
-        <v>153.74545</v>
+        <v>160.56364</v>
       </c>
       <c r="C392" s="0">
-        <v>11.04</v>
+        <v>4.08</v>
       </c>
       <c r="D392" s="0">
-        <v>7973.03</v>
+        <v>8111.63</v>
       </c>
       <c r="E392" s="0">
-        <v>6.73</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="393" spans="1:5" customHeight="0">
       <c r="A393" s="0" t="inlineStr">
         <is>
-          <t>02-10-2025</t>
+          <t>03-03-2025</t>
         </is>
       </c>
       <c r="B393" s="0">
-        <v>154.34545</v>
+        <v>163.34545</v>
       </c>
       <c r="C393" s="0">
-        <v>10.61</v>
+        <v>2.31</v>
       </c>
       <c r="D393" s="0">
-        <v>8006.22</v>
+        <v>8199.71</v>
       </c>
       <c r="E393" s="0">
-        <v>6.29</v>
+        <v>3.47</v>
       </c>
     </row>
     <row r="394" spans="1:5" customHeight="0">
       <c r="A394" s="0" t="inlineStr">
         <is>
-          <t>02-11-2025</t>
+          <t>03-04-2025</t>
         </is>
       </c>
       <c r="B394" s="0">
-        <v>155.12727</v>
+        <v>161.69091</v>
       </c>
       <c r="C394" s="0">
-        <v>10.05</v>
+        <v>3.36</v>
       </c>
       <c r="D394" s="0">
-        <v>8028.9</v>
+        <v>8047.92</v>
       </c>
       <c r="E394" s="0">
-        <v>5.99</v>
+        <v>5.42</v>
       </c>
     </row>
     <row r="395" spans="1:5" customHeight="0">
       <c r="A395" s="0" t="inlineStr">
         <is>
-          <t>02-12-2025</t>
+          <t>03-05-2025</t>
         </is>
       </c>
       <c r="B395" s="0">
-        <v>155.29091</v>
+        <v>164.47273</v>
       </c>
       <c r="C395" s="0">
-        <v>9.94</v>
+        <v>1.61</v>
       </c>
       <c r="D395" s="0">
-        <v>8042.19</v>
+        <v>8173.75</v>
       </c>
       <c r="E395" s="0">
-        <v>5.81</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="396" spans="1:5" customHeight="0">
       <c r="A396" s="0" t="inlineStr">
         <is>
-          <t>02-13-2025</t>
+          <t>03-06-2025</t>
         </is>
       </c>
       <c r="B396" s="0">
-        <v>157.34545</v>
+        <v>164.09091</v>
       </c>
       <c r="C396" s="0">
-        <v>8.5</v>
+        <v>1.85</v>
       </c>
       <c r="D396" s="0">
-        <v>8164.11</v>
+        <v>8197.67</v>
       </c>
       <c r="E396" s="0">
-        <v>4.23</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="397" spans="1:5" customHeight="0">
       <c r="A397" s="0" t="inlineStr">
         <is>
-          <t>02-14-2025</t>
+          <t>03-07-2025</t>
         </is>
       </c>
       <c r="B397" s="0">
-        <v>158.27273</v>
+        <v>163.90909</v>
       </c>
       <c r="C397" s="0">
-        <v>7.86</v>
+        <v>1.96</v>
       </c>
       <c r="D397" s="0">
-        <v>8178.54</v>
+        <v>8120.8</v>
       </c>
       <c r="E397" s="0">
-        <v>4.05</v>
+        <v>4.48</v>
       </c>
     </row>
     <row r="398" spans="1:5" customHeight="0">
       <c r="A398" s="0" t="inlineStr">
         <is>
-          <t>02-17-2025</t>
+          <t>03-10-2025</t>
         </is>
       </c>
       <c r="B398" s="0">
-        <v>158.18182</v>
+        <v>166.6</v>
       </c>
       <c r="C398" s="0">
-        <v>7.93</v>
+        <v>0.31</v>
       </c>
       <c r="D398" s="0">
-        <v>8189.13</v>
+        <v>8047.6</v>
       </c>
       <c r="E398" s="0">
-        <v>3.91</v>
+        <v>5.43</v>
       </c>
     </row>
     <row r="399" spans="1:5" customHeight="0">
       <c r="A399" s="0" t="inlineStr">
         <is>
-          <t>02-18-2025</t>
+          <t>03-11-2025</t>
         </is>
       </c>
       <c r="B399" s="0">
-        <v>158.50909</v>
+        <v>161.43636</v>
       </c>
       <c r="C399" s="0">
-        <v>7.7</v>
+        <v>3.52</v>
       </c>
       <c r="D399" s="0">
-        <v>8206.56</v>
+        <v>7941.91</v>
       </c>
       <c r="E399" s="0">
-        <v>3.69</v>
+        <v>6.83</v>
       </c>
     </row>
     <row r="400" spans="1:5" customHeight="0">
       <c r="A400" s="0" t="inlineStr">
         <is>
-          <t>02-19-2025</t>
+          <t>03-12-2025</t>
         </is>
       </c>
       <c r="B400" s="0">
-        <v>156.72727</v>
+        <v>163.36364</v>
       </c>
       <c r="C400" s="0">
-        <v>8.93</v>
+        <v>2.3</v>
       </c>
       <c r="D400" s="0">
-        <v>8110.54</v>
+        <v>7988.96</v>
       </c>
       <c r="E400" s="0">
-        <v>4.92</v>
+        <v>6.2</v>
       </c>
     </row>
     <row r="401" spans="1:5" customHeight="0">
       <c r="A401" s="0" t="inlineStr">
         <is>
-          <t>02-20-2025</t>
+          <t>03-13-2025</t>
         </is>
       </c>
       <c r="B401" s="0">
-        <v>157.07273</v>
+        <v>162.98182</v>
       </c>
       <c r="C401" s="0">
-        <v>8.69</v>
+        <v>2.54</v>
       </c>
       <c r="D401" s="0">
-        <v>8122.58</v>
+        <v>7938.21</v>
       </c>
       <c r="E401" s="0">
-        <v>4.77</v>
+        <v>6.88</v>
       </c>
     </row>
     <row r="402" spans="1:5" customHeight="0">
       <c r="A402" s="0" t="inlineStr">
         <is>
-          <t>02-21-2025</t>
+          <t>03-14-2025</t>
         </is>
       </c>
       <c r="B402" s="0">
-        <v>162.18182</v>
+        <v>163.89091</v>
       </c>
       <c r="C402" s="0">
-        <v>5.26</v>
+        <v>1.97</v>
       </c>
       <c r="D402" s="0">
-        <v>8154.51</v>
+        <v>8028.28</v>
       </c>
       <c r="E402" s="0">
-        <v>4.36</v>
+        <v>5.68</v>
       </c>
     </row>
     <row r="403" spans="1:5" customHeight="0">
       <c r="A403" s="0" t="inlineStr">
         <is>
-          <t>02-24-2025</t>
+          <t>03-17-2025</t>
         </is>
       </c>
       <c r="B403" s="0">
-        <v>158.89091</v>
+        <v>164.09091</v>
       </c>
       <c r="C403" s="0">
-        <v>7.44</v>
+        <v>1.85</v>
       </c>
       <c r="D403" s="0">
-        <v>8090.99</v>
+        <v>8073.98</v>
       </c>
       <c r="E403" s="0">
-        <v>5.17</v>
+        <v>5.08</v>
       </c>
     </row>
     <row r="404" spans="1:5" customHeight="0">
       <c r="A404" s="0" t="inlineStr">
         <is>
-          <t>02-25-2025</t>
+          <t>03-18-2025</t>
         </is>
       </c>
       <c r="B404" s="0">
-        <v>159.54545</v>
+        <v>163.61818</v>
       </c>
       <c r="C404" s="0">
-        <v>7</v>
+        <v>2.14</v>
       </c>
       <c r="D404" s="0">
-        <v>8051.07</v>
+        <v>8114.57</v>
       </c>
       <c r="E404" s="0">
-        <v>5.7</v>
+        <v>4.56</v>
       </c>
     </row>
     <row r="405" spans="1:5" customHeight="0">
       <c r="A405" s="0" t="inlineStr">
         <is>
-          <t>02-26-2025</t>
+          <t>03-19-2025</t>
         </is>
       </c>
       <c r="B405" s="0">
-        <v>159.94545</v>
+        <v>163.76364</v>
       </c>
       <c r="C405" s="0">
-        <v>6.74</v>
+        <v>2.05</v>
       </c>
       <c r="D405" s="0">
-        <v>8143.92</v>
+        <v>8171.47</v>
       </c>
       <c r="E405" s="0">
-        <v>4.49</v>
+        <v>3.83</v>
       </c>
     </row>
     <row r="406" spans="1:5" customHeight="0">
       <c r="A406" s="0" t="inlineStr">
         <is>
-          <t>02-27-2025</t>
+          <t>03-20-2025</t>
         </is>
       </c>
       <c r="B406" s="0">
-        <v>158.67273</v>
+        <v>161.61818</v>
       </c>
       <c r="C406" s="0">
-        <v>7.59</v>
+        <v>3.4</v>
       </c>
       <c r="D406" s="0">
-        <v>8102.52</v>
+        <v>8094.2</v>
       </c>
       <c r="E406" s="0">
-        <v>5.02</v>
+        <v>4.82</v>
       </c>
     </row>
     <row r="407" spans="1:5" customHeight="0">
       <c r="A407" s="0" t="inlineStr">
         <is>
-          <t>02-28-2025</t>
+          <t>03-21-2025</t>
         </is>
       </c>
       <c r="B407" s="0">
-        <v>160.56364</v>
+        <v>161.38182</v>
       </c>
       <c r="C407" s="0">
-        <v>6.33</v>
+        <v>3.56</v>
       </c>
       <c r="D407" s="0">
-        <v>8111.63</v>
+        <v>8042.95</v>
       </c>
       <c r="E407" s="0">
-        <v>4.91</v>
+        <v>5.49</v>
       </c>
     </row>
     <row r="408" spans="1:5" customHeight="0">
       <c r="A408" s="0" t="inlineStr">
         <is>
-          <t>03-03-2025</t>
+          <t>03-24-2025</t>
         </is>
       </c>
       <c r="B408" s="0">
-        <v>163.34545</v>
+        <v>161.21818</v>
       </c>
       <c r="C408" s="0">
-        <v>4.51</v>
+        <v>3.66</v>
       </c>
       <c r="D408" s="0">
-        <v>8199.71</v>
+        <v>8022.33</v>
       </c>
       <c r="E408" s="0">
-        <v>3.78</v>
+        <v>5.76</v>
       </c>
     </row>
     <row r="409" spans="1:5" customHeight="0">
       <c r="A409" s="0" t="inlineStr">
         <is>
-          <t>03-04-2025</t>
+          <t>03-25-2025</t>
         </is>
       </c>
       <c r="B409" s="0">
-        <v>161.69091</v>
+        <v>162.47273</v>
       </c>
       <c r="C409" s="0">
-        <v>5.58</v>
+        <v>2.86</v>
       </c>
       <c r="D409" s="0">
-        <v>8047.92</v>
+        <v>8108.59</v>
       </c>
       <c r="E409" s="0">
-        <v>5.74</v>
+        <v>4.64</v>
       </c>
     </row>
     <row r="410" spans="1:5" customHeight="0">
       <c r="A410" s="0" t="inlineStr">
         <is>
-          <t>03-05-2025</t>
+          <t>03-26-2025</t>
         </is>
       </c>
       <c r="B410" s="0">
-        <v>164.47273</v>
+        <v>160.67273</v>
       </c>
       <c r="C410" s="0">
-        <v>3.8</v>
+        <v>4.01</v>
       </c>
       <c r="D410" s="0">
-        <v>8173.75</v>
+        <v>8030.68</v>
       </c>
       <c r="E410" s="0">
-        <v>4.11</v>
+        <v>5.65</v>
       </c>
     </row>
     <row r="411" spans="1:5" customHeight="0">
       <c r="A411" s="0" t="inlineStr">
         <is>
-          <t>03-06-2025</t>
+          <t>03-27-2025</t>
         </is>
       </c>
       <c r="B411" s="0">
-        <v>164.09091</v>
+        <v>160.4</v>
       </c>
       <c r="C411" s="0">
-        <v>4.04</v>
+        <v>4.19</v>
       </c>
       <c r="D411" s="0">
-        <v>8197.67</v>
+        <v>7990.11</v>
       </c>
       <c r="E411" s="0">
-        <v>3.81</v>
+        <v>6.19</v>
       </c>
     </row>
     <row r="412" spans="1:5" customHeight="0">
       <c r="A412" s="0" t="inlineStr">
         <is>
-          <t>03-07-2025</t>
+          <t>03-28-2025</t>
         </is>
       </c>
       <c r="B412" s="0">
-        <v>163.90909</v>
+        <v>160.29091</v>
       </c>
       <c r="C412" s="0">
-        <v>4.16</v>
+        <v>4.26</v>
       </c>
       <c r="D412" s="0">
-        <v>8120.8</v>
+        <v>7916.08</v>
       </c>
       <c r="E412" s="0">
-        <v>4.79</v>
+        <v>7.18</v>
       </c>
     </row>
     <row r="413" spans="1:5" customHeight="0">
       <c r="A413" s="0" t="inlineStr">
         <is>
-          <t>03-10-2025</t>
+          <t>03-31-2025</t>
         </is>
       </c>
       <c r="B413" s="0">
-        <v>166.6</v>
+        <v>159.21818</v>
       </c>
       <c r="C413" s="0">
-        <v>2.47</v>
+        <v>4.96</v>
       </c>
       <c r="D413" s="0">
-        <v>8047.6</v>
+        <v>7790.71</v>
       </c>
       <c r="E413" s="0">
-        <v>5.74</v>
+        <v>8.9</v>
       </c>
     </row>
     <row r="414" spans="1:5" customHeight="0">
       <c r="A414" s="0" t="inlineStr">
         <is>
-          <t>03-11-2025</t>
+          <t>04-01-2025</t>
         </is>
       </c>
       <c r="B414" s="0">
-        <v>161.43636</v>
+        <v>161.01818</v>
       </c>
       <c r="C414" s="0">
-        <v>5.75</v>
+        <v>3.79</v>
       </c>
       <c r="D414" s="0">
-        <v>7941.91</v>
+        <v>7876.36</v>
       </c>
       <c r="E414" s="0">
-        <v>7.15</v>
+        <v>7.72</v>
       </c>
     </row>
     <row r="415" spans="1:5" customHeight="0">
       <c r="A415" s="0" t="inlineStr">
         <is>
-          <t>03-12-2025</t>
+          <t>04-02-2025</t>
         </is>
       </c>
       <c r="B415" s="0">
-        <v>163.36364</v>
+        <v>161.92727</v>
       </c>
       <c r="C415" s="0">
-        <v>4.5</v>
+        <v>3.21</v>
       </c>
       <c r="D415" s="0">
-        <v>7988.96</v>
+        <v>7858.83</v>
       </c>
       <c r="E415" s="0">
-        <v>6.52</v>
+        <v>7.96</v>
       </c>
     </row>
     <row r="416" spans="1:5" customHeight="0">
       <c r="A416" s="0" t="inlineStr">
         <is>
-          <t>03-13-2025</t>
+          <t>04-03-2025</t>
         </is>
       </c>
       <c r="B416" s="0">
-        <v>162.98182</v>
+        <v>158.45455</v>
       </c>
       <c r="C416" s="0">
-        <v>4.75</v>
+        <v>5.47</v>
       </c>
       <c r="D416" s="0">
-        <v>7938.21</v>
+        <v>7598.98</v>
       </c>
       <c r="E416" s="0">
-        <v>7.2</v>
+        <v>11.65</v>
       </c>
     </row>
     <row r="417" spans="1:5" customHeight="0">
       <c r="A417" s="0" t="inlineStr">
         <is>
-          <t>03-14-2025</t>
+          <t>04-04-2025</t>
         </is>
       </c>
       <c r="B417" s="0">
-        <v>163.89091</v>
+        <v>157.45455</v>
       </c>
       <c r="C417" s="0">
-        <v>4.17</v>
+        <v>6.14</v>
       </c>
       <c r="D417" s="0">
-        <v>8028.28</v>
+        <v>7274.95</v>
       </c>
       <c r="E417" s="0">
-        <v>6</v>
+        <v>16.63</v>
       </c>
     </row>
     <row r="418" spans="1:5" customHeight="0">
       <c r="A418" s="0" t="inlineStr">
         <is>
-          <t>03-17-2025</t>
+          <t>04-07-2025</t>
         </is>
       </c>
       <c r="B418" s="0">
-        <v>164.09091</v>
+        <v>146</v>
       </c>
       <c r="C418" s="0">
-        <v>4.04</v>
+        <v>14.47</v>
       </c>
       <c r="D418" s="0">
-        <v>8073.98</v>
+        <v>6927.12</v>
       </c>
       <c r="E418" s="0">
-        <v>5.4</v>
+        <v>22.48</v>
       </c>
     </row>
     <row r="419" spans="1:5" customHeight="0">
       <c r="A419" s="0" t="inlineStr">
         <is>
-          <t>03-18-2025</t>
+          <t>04-08-2025</t>
         </is>
       </c>
       <c r="B419" s="0">
-        <v>163.61818</v>
+        <v>150.92727</v>
       </c>
       <c r="C419" s="0">
-        <v>4.34</v>
+        <v>10.73</v>
       </c>
       <c r="D419" s="0">
-        <v>8114.57</v>
+        <v>7100.42</v>
       </c>
       <c r="E419" s="0">
-        <v>4.87</v>
+        <v>19.49</v>
       </c>
     </row>
     <row r="420" spans="1:5" customHeight="0">
       <c r="A420" s="0" t="inlineStr">
         <is>
-          <t>03-19-2025</t>
+          <t>04-09-2025</t>
         </is>
       </c>
       <c r="B420" s="0">
-        <v>163.76364</v>
+        <v>146.10909</v>
       </c>
       <c r="C420" s="0">
-        <v>4.25</v>
+        <v>14.38</v>
       </c>
       <c r="D420" s="0">
-        <v>8171.47</v>
+        <v>6863.02</v>
       </c>
       <c r="E420" s="0">
-        <v>4.14</v>
+        <v>23.63</v>
       </c>
     </row>
     <row r="421" spans="1:5" customHeight="0">
       <c r="A421" s="0" t="inlineStr">
         <is>
-          <t>03-20-2025</t>
+          <t>04-10-2025</t>
         </is>
       </c>
       <c r="B421" s="0">
-        <v>161.61818</v>
+        <v>151.81818</v>
       </c>
       <c r="C421" s="0">
-        <v>5.63</v>
+        <v>10.08</v>
       </c>
       <c r="D421" s="0">
-        <v>8094.2</v>
+        <v>7126.02</v>
       </c>
       <c r="E421" s="0">
-        <v>5.13</v>
+        <v>19.06</v>
       </c>
     </row>
     <row r="422" spans="1:5" customHeight="0">
       <c r="A422" s="0" t="inlineStr">
         <is>
-          <t>03-21-2025</t>
+          <t>04-11-2025</t>
         </is>
       </c>
       <c r="B422" s="0">
-        <v>161.38182</v>
+        <v>153.03636</v>
       </c>
       <c r="C422" s="0">
-        <v>5.79</v>
+        <v>9.2</v>
       </c>
       <c r="D422" s="0">
-        <v>8042.95</v>
+        <v>7104.8</v>
       </c>
       <c r="E422" s="0">
-        <v>5.8</v>
+        <v>19.42</v>
       </c>
     </row>
     <row r="423" spans="1:5" customHeight="0">
       <c r="A423" s="0" t="inlineStr">
         <is>
-          <t>03-24-2025</t>
+          <t>04-14-2025</t>
         </is>
       </c>
       <c r="B423" s="0">
-        <v>161.21818</v>
+        <v>155.09091</v>
       </c>
       <c r="C423" s="0">
-        <v>5.89</v>
+        <v>7.76</v>
       </c>
       <c r="D423" s="0">
-        <v>8022.33</v>
+        <v>7273.12</v>
       </c>
       <c r="E423" s="0">
-        <v>6.07</v>
+        <v>16.65</v>
       </c>
     </row>
     <row r="424" spans="1:5" customHeight="0">
       <c r="A424" s="0" t="inlineStr">
         <is>
-          <t>03-25-2025</t>
+          <t>04-15-2025</t>
         </is>
       </c>
       <c r="B424" s="0">
-        <v>162.47273</v>
+        <v>158.41818</v>
       </c>
       <c r="C424" s="0">
-        <v>5.08</v>
+        <v>5.49</v>
       </c>
       <c r="D424" s="0">
-        <v>8108.59</v>
+        <v>7335.4</v>
       </c>
       <c r="E424" s="0">
-        <v>4.95</v>
+        <v>15.66</v>
       </c>
     </row>
     <row r="425" spans="1:5" customHeight="0">
       <c r="A425" s="0" t="inlineStr">
         <is>
-          <t>03-26-2025</t>
+          <t>04-16-2025</t>
         </is>
       </c>
       <c r="B425" s="0">
-        <v>160.67273</v>
+        <v>158.8</v>
       </c>
       <c r="C425" s="0">
-        <v>6.25</v>
+        <v>5.24</v>
       </c>
       <c r="D425" s="0">
-        <v>8030.68</v>
+        <v>7329.97</v>
       </c>
       <c r="E425" s="0">
-        <v>5.96</v>
+        <v>15.75</v>
       </c>
     </row>
     <row r="426" spans="1:5" customHeight="0">
       <c r="A426" s="0" t="inlineStr">
         <is>
-          <t>03-27-2025</t>
+          <t>04-17-2025</t>
         </is>
       </c>
       <c r="B426" s="0">
-        <v>160.4</v>
+        <v>157.43636</v>
       </c>
       <c r="C426" s="0">
-        <v>6.43</v>
+        <v>6.15</v>
       </c>
       <c r="D426" s="0">
-        <v>7990.11</v>
+        <v>7285.86</v>
       </c>
       <c r="E426" s="0">
-        <v>6.5</v>
+        <v>16.45</v>
       </c>
     </row>
     <row r="427" spans="1:5" customHeight="0">
       <c r="A427" s="0" t="inlineStr">
         <is>
-          <t>03-28-2025</t>
+          <t>04-22-2025</t>
         </is>
       </c>
       <c r="B427" s="0">
-        <v>160.29091</v>
+        <v>158.98182</v>
       </c>
       <c r="C427" s="0">
-        <v>6.51</v>
+        <v>5.12</v>
       </c>
       <c r="D427" s="0">
-        <v>7916.08</v>
+        <v>7326.47</v>
       </c>
       <c r="E427" s="0">
-        <v>7.5</v>
+        <v>15.81</v>
       </c>
     </row>
     <row r="428" spans="1:5" customHeight="0">
       <c r="A428" s="0" t="inlineStr">
         <is>
-          <t>03-31-2025</t>
+          <t>04-23-2025</t>
         </is>
       </c>
       <c r="B428" s="0">
-        <v>159.21818</v>
+        <v>158.81818</v>
       </c>
       <c r="C428" s="0">
-        <v>7.22</v>
+        <v>5.23</v>
       </c>
       <c r="D428" s="0">
-        <v>7790.71</v>
+        <v>7482.36</v>
       </c>
       <c r="E428" s="0">
-        <v>9.23</v>
+        <v>13.39</v>
       </c>
     </row>
     <row r="429" spans="1:5" customHeight="0">
       <c r="A429" s="0" t="inlineStr">
         <is>
-          <t>04-01-2025</t>
+          <t>04-24-2025</t>
         </is>
       </c>
       <c r="B429" s="0">
-        <v>161.01818</v>
+        <v>162.34545</v>
       </c>
       <c r="C429" s="0">
-        <v>6.03</v>
+        <v>2.94</v>
       </c>
       <c r="D429" s="0">
-        <v>7876.36</v>
+        <v>7502.78</v>
       </c>
       <c r="E429" s="0">
-        <v>8.04</v>
+        <v>13.08</v>
       </c>
     </row>
     <row r="430" spans="1:5" customHeight="0">
       <c r="A430" s="0" t="inlineStr">
         <is>
-          <t>04-02-2025</t>
+          <t>04-25-2025</t>
         </is>
       </c>
       <c r="B430" s="0">
-        <v>161.92727</v>
+        <v>162.21818</v>
       </c>
       <c r="C430" s="0">
-        <v>5.43</v>
+        <v>3.02</v>
       </c>
       <c r="D430" s="0">
-        <v>7858.83</v>
+        <v>7536.26</v>
       </c>
       <c r="E430" s="0">
-        <v>8.28</v>
+        <v>12.58</v>
       </c>
     </row>
     <row r="431" spans="1:5" customHeight="0">
       <c r="A431" s="0" t="inlineStr">
         <is>
-          <t>04-03-2025</t>
+          <t>04-28-2025</t>
         </is>
       </c>
       <c r="B431" s="0">
-        <v>158.45455</v>
+        <v>162</v>
       </c>
       <c r="C431" s="0">
-        <v>7.74</v>
+        <v>3.16</v>
       </c>
       <c r="D431" s="0">
-        <v>7598.98</v>
+        <v>7573.76</v>
       </c>
       <c r="E431" s="0">
-        <v>11.98</v>
+        <v>12.02</v>
       </c>
     </row>
     <row r="432" spans="1:5" customHeight="0">
       <c r="A432" s="0" t="inlineStr">
         <is>
-          <t>04-04-2025</t>
+          <t>04-29-2025</t>
         </is>
       </c>
       <c r="B432" s="0">
-        <v>157.45455</v>
+        <v>162.56364</v>
       </c>
       <c r="C432" s="0">
-        <v>8.42</v>
+        <v>2.8</v>
       </c>
       <c r="D432" s="0">
-        <v>7274.95</v>
+        <v>7555.87</v>
       </c>
       <c r="E432" s="0">
-        <v>16.97</v>
+        <v>12.29</v>
       </c>
     </row>
     <row r="433" spans="1:5" customHeight="0">
       <c r="A433" s="0" t="inlineStr">
         <is>
-          <t>04-07-2025</t>
+          <t>04-30-2025</t>
         </is>
       </c>
       <c r="B433" s="0">
-        <v>146</v>
+        <v>164.14545</v>
       </c>
       <c r="C433" s="0">
-        <v>16.93</v>
+        <v>1.81</v>
       </c>
       <c r="D433" s="0">
-        <v>6927.12</v>
+        <v>7593.87</v>
       </c>
       <c r="E433" s="0">
-        <v>22.85</v>
+        <v>11.73</v>
       </c>
     </row>
     <row r="434" spans="1:5" customHeight="0">
       <c r="A434" s="0" t="inlineStr">
         <is>
-          <t>04-08-2025</t>
+          <t>05-02-2025</t>
         </is>
       </c>
       <c r="B434" s="0">
-        <v>150.92727</v>
+        <v>168.4</v>
       </c>
       <c r="C434" s="0">
-        <v>13.11</v>
+        <v>-0.76</v>
       </c>
       <c r="D434" s="0">
-        <v>7100.42</v>
+        <v>7770.48</v>
       </c>
       <c r="E434" s="0">
-        <v>19.85</v>
+        <v>9.19</v>
       </c>
     </row>
     <row r="435" spans="1:5" customHeight="0">
       <c r="A435" s="0" t="inlineStr">
         <is>
-          <t>04-09-2025</t>
+          <t>05-05-2025</t>
         </is>
       </c>
       <c r="B435" s="0">
-        <v>146.10909</v>
+        <v>167.2</v>
       </c>
       <c r="C435" s="0">
-        <v>16.84</v>
+        <v>-0.05</v>
       </c>
       <c r="D435" s="0">
-        <v>6863.02</v>
+        <v>7727.93</v>
       </c>
       <c r="E435" s="0">
-        <v>23.99</v>
+        <v>9.79</v>
       </c>
     </row>
     <row r="436" spans="1:5" customHeight="0">
       <c r="A436" s="0" t="inlineStr">
         <is>
-          <t>04-10-2025</t>
+          <t>05-06-2025</t>
         </is>
       </c>
       <c r="B436" s="0">
-        <v>151.81818</v>
+        <v>166.8</v>
       </c>
       <c r="C436" s="0">
-        <v>12.45</v>
+        <v>0.19</v>
       </c>
       <c r="D436" s="0">
-        <v>7126.02</v>
+        <v>7696.92</v>
       </c>
       <c r="E436" s="0">
-        <v>19.42</v>
+        <v>10.23</v>
       </c>
     </row>
     <row r="437" spans="1:5" customHeight="0">
       <c r="A437" s="0" t="inlineStr">
         <is>
-          <t>04-11-2025</t>
+          <t>05-07-2025</t>
         </is>
       </c>
       <c r="B437" s="0">
-        <v>153.03636</v>
+        <v>165.92727</v>
       </c>
       <c r="C437" s="0">
-        <v>11.56</v>
+        <v>0.72</v>
       </c>
       <c r="D437" s="0">
-        <v>7104.8</v>
+        <v>7626.84</v>
       </c>
       <c r="E437" s="0">
-        <v>19.77</v>
+        <v>11.24</v>
       </c>
     </row>
     <row r="438" spans="1:5" customHeight="0">
       <c r="A438" s="0" t="inlineStr">
         <is>
-          <t>04-14-2025</t>
+          <t>05-08-2025</t>
         </is>
       </c>
       <c r="B438" s="0">
-        <v>155.09091</v>
+        <v>166.10909</v>
       </c>
       <c r="C438" s="0">
-        <v>10.08</v>
+        <v>0.61</v>
       </c>
       <c r="D438" s="0">
-        <v>7273.12</v>
+        <v>7694.44</v>
       </c>
       <c r="E438" s="0">
-        <v>17</v>
+        <v>10.27</v>
       </c>
     </row>
     <row r="439" spans="1:5" customHeight="0">
       <c r="A439" s="0" t="inlineStr">
         <is>
-          <t>04-15-2025</t>
+          <t>05-09-2025</t>
         </is>
       </c>
       <c r="B439" s="0">
-        <v>158.41818</v>
+        <v>167.18182</v>
       </c>
       <c r="C439" s="0">
-        <v>7.77</v>
+        <v>-0.04</v>
       </c>
       <c r="D439" s="0">
-        <v>7335.4</v>
+        <v>7743.75</v>
       </c>
       <c r="E439" s="0">
-        <v>16.01</v>
+        <v>9.56</v>
       </c>
     </row>
     <row r="440" spans="1:5" customHeight="0">
       <c r="A440" s="0" t="inlineStr">
         <is>
-          <t>04-16-2025</t>
+          <t>05-12-2025</t>
         </is>
       </c>
       <c r="B440" s="0">
-        <v>158.8</v>
+        <v>164.8</v>
       </c>
       <c r="C440" s="0">
-        <v>7.51</v>
+        <v>1.41</v>
       </c>
       <c r="D440" s="0">
-        <v>7329.97</v>
+        <v>7850.1</v>
       </c>
       <c r="E440" s="0">
-        <v>16.09</v>
+        <v>8.08</v>
       </c>
     </row>
     <row r="441" spans="1:5" customHeight="0">
       <c r="A441" s="0" t="inlineStr">
         <is>
-          <t>04-17-2025</t>
+          <t>05-13-2025</t>
         </is>
       </c>
       <c r="B441" s="0">
-        <v>157.43636</v>
+        <v>165.56364</v>
       </c>
       <c r="C441" s="0">
-        <v>8.44</v>
+        <v>0.94</v>
       </c>
       <c r="D441" s="0">
-        <v>7285.86</v>
+        <v>7873.83</v>
       </c>
       <c r="E441" s="0">
-        <v>16.8</v>
+        <v>7.75</v>
       </c>
     </row>
     <row r="442" spans="1:5" customHeight="0">
       <c r="A442" s="0" t="inlineStr">
         <is>
-          <t>04-22-2025</t>
+          <t>05-14-2025</t>
         </is>
       </c>
       <c r="B442" s="0">
-        <v>158.98182</v>
+        <v>166.18182</v>
       </c>
       <c r="C442" s="0">
-        <v>7.38</v>
+        <v>0.56</v>
       </c>
       <c r="D442" s="0">
-        <v>7326.47</v>
+        <v>7836.79</v>
       </c>
       <c r="E442" s="0">
-        <v>16.15</v>
+        <v>8.26</v>
       </c>
     </row>
     <row r="443" spans="1:5" customHeight="0">
       <c r="A443" s="0" t="inlineStr">
         <is>
-          <t>04-23-2025</t>
+          <t>05-15-2025</t>
         </is>
       </c>
       <c r="B443" s="0">
-        <v>158.81818</v>
+        <v>168.50909</v>
       </c>
       <c r="C443" s="0">
-        <v>7.49</v>
+        <v>-0.82</v>
       </c>
       <c r="D443" s="0">
-        <v>7482.36</v>
+        <v>7853.47</v>
       </c>
       <c r="E443" s="0">
-        <v>13.73</v>
+        <v>8.03</v>
       </c>
     </row>
     <row r="444" spans="1:5" customHeight="0">
       <c r="A444" s="0" t="inlineStr">
         <is>
-          <t>04-24-2025</t>
+          <t>05-16-2025</t>
         </is>
       </c>
       <c r="B444" s="0">
-        <v>162.34545</v>
+        <v>169.67273</v>
       </c>
       <c r="C444" s="0">
-        <v>5.16</v>
+        <v>-1.5</v>
       </c>
       <c r="D444" s="0">
-        <v>7502.78</v>
+        <v>7886.69</v>
       </c>
       <c r="E444" s="0">
-        <v>13.42</v>
+        <v>7.58</v>
       </c>
     </row>
     <row r="445" spans="1:5" customHeight="0">
       <c r="A445" s="0" t="inlineStr">
         <is>
-          <t>04-25-2025</t>
+          <t>05-19-2025</t>
         </is>
       </c>
       <c r="B445" s="0">
-        <v>162.21818</v>
+        <v>168.25455</v>
       </c>
       <c r="C445" s="0">
-        <v>5.24</v>
+        <v>-0.67</v>
       </c>
       <c r="D445" s="0">
-        <v>7536.26</v>
+        <v>7883.63</v>
       </c>
       <c r="E445" s="0">
-        <v>12.92</v>
+        <v>7.62</v>
       </c>
     </row>
     <row r="446" spans="1:5" customHeight="0">
       <c r="A446" s="0" t="inlineStr">
         <is>
-          <t>04-28-2025</t>
+          <t>05-20-2025</t>
         </is>
       </c>
       <c r="B446" s="0">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="C446" s="0">
-        <v>5.38</v>
+        <v>-1.11</v>
       </c>
       <c r="D446" s="0">
-        <v>7573.76</v>
+        <v>7942.42</v>
       </c>
       <c r="E446" s="0">
-        <v>12.36</v>
+        <v>6.82</v>
       </c>
     </row>
     <row r="447" spans="1:5" customHeight="0">
       <c r="A447" s="0" t="inlineStr">
         <is>
-          <t>04-29-2025</t>
+          <t>05-21-2025</t>
         </is>
       </c>
       <c r="B447" s="0">
-        <v>162.56364</v>
+        <v>168.72727</v>
       </c>
       <c r="C447" s="0">
-        <v>5.02</v>
+        <v>-0.95</v>
       </c>
       <c r="D447" s="0">
-        <v>7555.87</v>
+        <v>7910.49</v>
       </c>
       <c r="E447" s="0">
-        <v>12.62</v>
+        <v>7.26</v>
       </c>
     </row>
     <row r="448" spans="1:5" customHeight="0">
       <c r="A448" s="0" t="inlineStr">
         <is>
-          <t>04-30-2025</t>
+          <t>05-22-2025</t>
         </is>
       </c>
       <c r="B448" s="0">
-        <v>164.14545</v>
+        <v>168.47273</v>
       </c>
       <c r="C448" s="0">
-        <v>4.01</v>
+        <v>-0.8</v>
       </c>
       <c r="D448" s="0">
-        <v>7593.87</v>
+        <v>7864.44</v>
       </c>
       <c r="E448" s="0">
-        <v>12.06</v>
+        <v>7.88</v>
       </c>
     </row>
     <row r="449" spans="1:5" customHeight="0">
       <c r="A449" s="0" t="inlineStr">
         <is>
-          <t>05-02-2025</t>
+          <t>05-23-2025</t>
         </is>
       </c>
       <c r="B449" s="0">
-        <v>168.4</v>
+        <v>167.2</v>
       </c>
       <c r="C449" s="0">
-        <v>1.38</v>
+        <v>-0.05</v>
       </c>
       <c r="D449" s="0">
-        <v>7770.48</v>
+        <v>7734.4</v>
       </c>
       <c r="E449" s="0">
-        <v>9.51</v>
+        <v>9.7</v>
       </c>
     </row>
     <row r="450" spans="1:5" customHeight="0">
       <c r="A450" s="0" t="inlineStr">
         <is>
-          <t>05-05-2025</t>
+          <t>05-26-2025</t>
         </is>
       </c>
       <c r="B450" s="0">
-        <v>167.2</v>
+        <v>168.65455</v>
       </c>
       <c r="C450" s="0">
-        <v>2.11</v>
+        <v>-0.91</v>
       </c>
       <c r="D450" s="0">
-        <v>7727.93</v>
+        <v>7828.13</v>
       </c>
       <c r="E450" s="0">
-        <v>10.12</v>
+        <v>8.38</v>
       </c>
     </row>
     <row r="451" spans="1:5" customHeight="0">
       <c r="A451" s="0" t="inlineStr">
         <is>
-          <t>05-06-2025</t>
+          <t>05-27-2025</t>
         </is>
       </c>
       <c r="B451" s="0">
-        <v>166.8</v>
+        <v>168.52727</v>
       </c>
       <c r="C451" s="0">
-        <v>2.35</v>
+        <v>-0.84</v>
       </c>
       <c r="D451" s="0">
-        <v>7696.92</v>
+        <v>7826.79</v>
       </c>
       <c r="E451" s="0">
-        <v>10.56</v>
+        <v>8.4</v>
       </c>
     </row>
     <row r="452" spans="1:5" customHeight="0">
       <c r="A452" s="0" t="inlineStr">
         <is>
-          <t>05-07-2025</t>
+          <t>05-28-2025</t>
         </is>
       </c>
       <c r="B452" s="0">
-        <v>165.92727</v>
+        <v>166.01818</v>
       </c>
       <c r="C452" s="0">
-        <v>2.89</v>
+        <v>0.66</v>
       </c>
       <c r="D452" s="0">
-        <v>7626.84</v>
+        <v>7788.1</v>
       </c>
       <c r="E452" s="0">
-        <v>11.57</v>
+        <v>8.94</v>
       </c>
     </row>
     <row r="453" spans="1:5" customHeight="0">
       <c r="A453" s="0" t="inlineStr">
         <is>
-          <t>05-08-2025</t>
+          <t>05-29-2025</t>
         </is>
       </c>
       <c r="B453" s="0">
-        <v>166.10909</v>
+        <v>165.43636</v>
       </c>
       <c r="C453" s="0">
-        <v>2.78</v>
+        <v>1.02</v>
       </c>
       <c r="D453" s="0">
-        <v>7694.44</v>
+        <v>7779.72</v>
       </c>
       <c r="E453" s="0">
-        <v>10.59</v>
+        <v>9.06</v>
       </c>
     </row>
     <row r="454" spans="1:5" customHeight="0">
       <c r="A454" s="0" t="inlineStr">
         <is>
-          <t>05-09-2025</t>
+          <t>05-30-2025</t>
         </is>
       </c>
       <c r="B454" s="0">
-        <v>167.18182</v>
+        <v>165.81818</v>
       </c>
       <c r="C454" s="0">
-        <v>2.12</v>
+        <v>0.79</v>
       </c>
       <c r="D454" s="0">
-        <v>7743.75</v>
+        <v>7751.89</v>
       </c>
       <c r="E454" s="0">
-        <v>9.89</v>
+        <v>9.45</v>
       </c>
     </row>
     <row r="455" spans="1:5" customHeight="0">
       <c r="A455" s="0" t="inlineStr">
         <is>
-          <t>05-12-2025</t>
+          <t>06-02-2025</t>
         </is>
       </c>
       <c r="B455" s="0">
-        <v>164.8</v>
+        <v>166.34545</v>
       </c>
       <c r="C455" s="0">
-        <v>3.59</v>
+        <v>0.47</v>
       </c>
       <c r="D455" s="0">
-        <v>7850.1</v>
+        <v>7737.2</v>
       </c>
       <c r="E455" s="0">
-        <v>8.4</v>
+        <v>9.66</v>
       </c>
     </row>
     <row r="456" spans="1:5" customHeight="0">
       <c r="A456" s="0" t="inlineStr">
         <is>
-          <t>05-13-2025</t>
+          <t>06-03-2025</t>
         </is>
       </c>
       <c r="B456" s="0">
-        <v>165.56364</v>
+        <v>165.45455</v>
       </c>
       <c r="C456" s="0">
-        <v>3.11</v>
+        <v>1.01</v>
       </c>
       <c r="D456" s="0">
-        <v>7873.83</v>
+        <v>7763.84</v>
       </c>
       <c r="E456" s="0">
-        <v>8.07</v>
+        <v>9.28</v>
       </c>
     </row>
     <row r="457" spans="1:5" customHeight="0">
       <c r="A457" s="0" t="inlineStr">
         <is>
-          <t>05-14-2025</t>
+          <t>06-04-2025</t>
         </is>
       </c>
       <c r="B457" s="0">
-        <v>166.18182</v>
+        <v>167.54545</v>
       </c>
       <c r="C457" s="0">
-        <v>2.73</v>
+        <v>-0.25</v>
       </c>
       <c r="D457" s="0">
-        <v>7836.79</v>
+        <v>7804.67</v>
       </c>
       <c r="E457" s="0">
-        <v>8.59</v>
+        <v>8.71</v>
       </c>
     </row>
     <row r="458" spans="1:5" customHeight="0">
       <c r="A458" s="0" t="inlineStr">
         <is>
-          <t>05-15-2025</t>
+          <t>06-05-2025</t>
         </is>
       </c>
       <c r="B458" s="0">
-        <v>168.50909</v>
+        <v>167.56364</v>
       </c>
       <c r="C458" s="0">
-        <v>1.31</v>
+        <v>-0.26</v>
       </c>
       <c r="D458" s="0">
-        <v>7853.47</v>
+        <v>7790.27</v>
       </c>
       <c r="E458" s="0">
-        <v>8.36</v>
+        <v>8.91</v>
       </c>
     </row>
     <row r="459" spans="1:5" customHeight="0">
       <c r="A459" s="0" t="inlineStr">
         <is>
-          <t>05-16-2025</t>
+          <t>06-06-2025</t>
         </is>
       </c>
       <c r="B459" s="0">
-        <v>169.67273</v>
+        <v>166.78182</v>
       </c>
       <c r="C459" s="0">
-        <v>0.62</v>
+        <v>0.2</v>
       </c>
       <c r="D459" s="0">
-        <v>7886.69</v>
+        <v>7804.87</v>
       </c>
       <c r="E459" s="0">
-        <v>7.9</v>
+        <v>8.71</v>
       </c>
     </row>
     <row r="460" spans="1:5" customHeight="0">
       <c r="A460" s="0" t="inlineStr">
         <is>
-          <t>05-19-2025</t>
+          <t>06-09-2025</t>
         </is>
       </c>
       <c r="B460" s="0">
-        <v>168.25455</v>
+        <v>166.16364</v>
       </c>
       <c r="C460" s="0">
-        <v>1.47</v>
+        <v>0.58</v>
       </c>
       <c r="D460" s="0">
-        <v>7883.63</v>
+        <v>7791.47</v>
       </c>
       <c r="E460" s="0">
-        <v>7.94</v>
+        <v>8.89</v>
       </c>
     </row>
     <row r="461" spans="1:5" customHeight="0">
       <c r="A461" s="0" t="inlineStr">
         <is>
-          <t>05-20-2025</t>
+          <t>06-10-2025</t>
         </is>
       </c>
       <c r="B461" s="0">
-        <v>169</v>
+        <v>167.10909</v>
       </c>
       <c r="C461" s="0">
-        <v>1.02</v>
+        <v>0.01</v>
       </c>
       <c r="D461" s="0">
-        <v>7942.42</v>
+        <v>7804.33</v>
       </c>
       <c r="E461" s="0">
-        <v>7.14</v>
+        <v>8.71</v>
       </c>
     </row>
     <row r="462" spans="1:5" customHeight="0">
       <c r="A462" s="0" t="inlineStr">
         <is>
-          <t>05-21-2025</t>
+          <t>06-11-2025</t>
         </is>
       </c>
       <c r="B462" s="0">
-        <v>168.72727</v>
+        <v>167.43636</v>
       </c>
       <c r="C462" s="0">
-        <v>1.18</v>
+        <v>-0.19</v>
       </c>
       <c r="D462" s="0">
-        <v>7910.49</v>
+        <v>7775.9</v>
       </c>
       <c r="E462" s="0">
-        <v>7.57</v>
+        <v>9.11</v>
       </c>
     </row>
     <row r="463" spans="1:5" customHeight="0">
       <c r="A463" s="0" t="inlineStr">
         <is>
-          <t>05-22-2025</t>
+          <t>06-12-2025</t>
         </is>
       </c>
       <c r="B463" s="0">
-        <v>168.47273</v>
+        <v>167.45455</v>
       </c>
       <c r="C463" s="0">
-        <v>1.33</v>
+        <v>-0.2</v>
       </c>
       <c r="D463" s="0">
-        <v>7864.44</v>
+        <v>7765.11</v>
       </c>
       <c r="E463" s="0">
-        <v>8.2</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="464" spans="1:5" customHeight="0">
       <c r="A464" s="0" t="inlineStr">
         <is>
-          <t>05-23-2025</t>
+          <t>06-13-2025</t>
         </is>
       </c>
       <c r="B464" s="0">
-        <v>167.2</v>
+        <v>166.18182</v>
       </c>
       <c r="C464" s="0">
-        <v>2.11</v>
+        <v>0.56</v>
       </c>
       <c r="D464" s="0">
-        <v>7734.4</v>
+        <v>7684.68</v>
       </c>
       <c r="E464" s="0">
-        <v>10.02</v>
+        <v>10.41</v>
       </c>
     </row>
     <row r="465" spans="1:5" customHeight="0">
       <c r="A465" s="0" t="inlineStr">
         <is>
-          <t>05-26-2025</t>
+          <t>06-16-2025</t>
         </is>
       </c>
       <c r="B465" s="0">
-        <v>168.65455</v>
+        <v>166.83636</v>
       </c>
       <c r="C465" s="0">
-        <v>1.22</v>
+        <v>0.17</v>
       </c>
       <c r="D465" s="0">
-        <v>7828.13</v>
+        <v>7742.24</v>
       </c>
       <c r="E465" s="0">
-        <v>8.71</v>
+        <v>9.59</v>
       </c>
     </row>
     <row r="466" spans="1:5" customHeight="0">
       <c r="A466" s="0" t="inlineStr">
         <is>
-          <t>05-27-2025</t>
+          <t>06-17-2025</t>
         </is>
       </c>
       <c r="B466" s="0">
-        <v>168.52727</v>
+        <v>165.67273</v>
       </c>
       <c r="C466" s="0">
-        <v>1.3</v>
+        <v>0.87</v>
       </c>
       <c r="D466" s="0">
-        <v>7826.79</v>
+        <v>7683.73</v>
       </c>
       <c r="E466" s="0">
-        <v>8.72</v>
+        <v>10.42</v>
       </c>
     </row>
     <row r="467" spans="1:5" customHeight="0">
       <c r="A467" s="0" t="inlineStr">
         <is>
-          <t>05-28-2025</t>
+          <t>06-18-2025</t>
         </is>
       </c>
       <c r="B467" s="0">
-        <v>166.01818</v>
+        <v>164.67273</v>
       </c>
       <c r="C467" s="0">
-        <v>2.83</v>
+        <v>1.49</v>
       </c>
       <c r="D467" s="0">
-        <v>7788.1</v>
+        <v>7656.12</v>
       </c>
       <c r="E467" s="0">
-        <v>9.26</v>
+        <v>10.82</v>
       </c>
     </row>
     <row r="468" spans="1:5" customHeight="0">
       <c r="A468" s="0" t="inlineStr">
         <is>
-          <t>05-29-2025</t>
+          <t>06-19-2025</t>
         </is>
       </c>
       <c r="B468" s="0">
-        <v>165.43636</v>
+        <v>162.12727</v>
       </c>
       <c r="C468" s="0">
-        <v>3.19</v>
+        <v>3.08</v>
       </c>
       <c r="D468" s="0">
-        <v>7779.72</v>
+        <v>7553.45</v>
       </c>
       <c r="E468" s="0">
-        <v>9.38</v>
+        <v>12.33</v>
       </c>
     </row>
     <row r="469" spans="1:5" customHeight="0">
       <c r="A469" s="0" t="inlineStr">
         <is>
-          <t>05-30-2025</t>
+          <t>06-20-2025</t>
         </is>
       </c>
       <c r="B469" s="0">
-        <v>165.81818</v>
+        <v>162.50909</v>
       </c>
       <c r="C469" s="0">
-        <v>2.96</v>
+        <v>2.84</v>
       </c>
       <c r="D469" s="0">
-        <v>7751.89</v>
+        <v>7589.66</v>
       </c>
       <c r="E469" s="0">
-        <v>9.78</v>
+        <v>11.79</v>
       </c>
     </row>
     <row r="470" spans="1:5" customHeight="0">
       <c r="A470" s="0" t="inlineStr">
         <is>
-          <t>06-02-2025</t>
+          <t>06-23-2025</t>
         </is>
       </c>
       <c r="B470" s="0">
-        <v>166.34545</v>
+        <v>158.72727</v>
       </c>
       <c r="C470" s="0">
-        <v>2.63</v>
+        <v>5.29</v>
       </c>
       <c r="D470" s="0">
-        <v>7737.2</v>
+        <v>7537.57</v>
       </c>
       <c r="E470" s="0">
-        <v>9.98</v>
+        <v>12.56</v>
       </c>
     </row>
     <row r="471" spans="1:5" customHeight="0">
       <c r="A471" s="0" t="inlineStr">
         <is>
-          <t>06-03-2025</t>
+          <t>06-24-2025</t>
         </is>
       </c>
       <c r="B471" s="0">
-        <v>165.45455</v>
+        <v>160.29091</v>
       </c>
       <c r="C471" s="0">
-        <v>3.18</v>
+        <v>4.26</v>
       </c>
       <c r="D471" s="0">
-        <v>7763.84</v>
+        <v>7615.99</v>
       </c>
       <c r="E471" s="0">
-        <v>9.61</v>
+        <v>11.4</v>
       </c>
     </row>
     <row r="472" spans="1:5" customHeight="0">
       <c r="A472" s="0" t="inlineStr">
         <is>
-          <t>06-04-2025</t>
+          <t>06-25-2025</t>
         </is>
       </c>
       <c r="B472" s="0">
-        <v>167.54545</v>
+        <v>158.52727</v>
       </c>
       <c r="C472" s="0">
-        <v>1.89</v>
+        <v>5.42</v>
       </c>
       <c r="D472" s="0">
-        <v>7804.67</v>
+        <v>7558.16</v>
       </c>
       <c r="E472" s="0">
-        <v>9.03</v>
+        <v>12.26</v>
       </c>
     </row>
     <row r="473" spans="1:5" customHeight="0">
       <c r="A473" s="0" t="inlineStr">
         <is>
-          <t>06-05-2025</t>
+          <t>06-26-2025</t>
         </is>
       </c>
       <c r="B473" s="0">
-        <v>167.56364</v>
+        <v>158.25455</v>
       </c>
       <c r="C473" s="0">
-        <v>1.88</v>
+        <v>5.6</v>
       </c>
       <c r="D473" s="0">
-        <v>7790.27</v>
+        <v>7557.31</v>
       </c>
       <c r="E473" s="0">
-        <v>9.23</v>
+        <v>12.27</v>
       </c>
     </row>
     <row r="474" spans="1:5" customHeight="0">
       <c r="A474" s="0" t="inlineStr">
         <is>
-          <t>06-06-2025</t>
+          <t>06-27-2025</t>
         </is>
       </c>
       <c r="B474" s="0">
-        <v>166.78182</v>
+        <v>160.52727</v>
       </c>
       <c r="C474" s="0">
-        <v>2.36</v>
+        <v>4.11</v>
       </c>
       <c r="D474" s="0">
-        <v>7804.87</v>
+        <v>7691.55</v>
       </c>
       <c r="E474" s="0">
-        <v>9.03</v>
+        <v>10.31</v>
       </c>
     </row>
     <row r="475" spans="1:5" customHeight="0">
       <c r="A475" s="0" t="inlineStr">
         <is>
-          <t>06-09-2025</t>
+          <t>06-30-2025</t>
         </is>
       </c>
       <c r="B475" s="0">
-        <v>166.16364</v>
+        <v>159.21818</v>
       </c>
       <c r="C475" s="0">
-        <v>2.74</v>
+        <v>4.96</v>
       </c>
       <c r="D475" s="0">
-        <v>7791.47</v>
+        <v>7665.91</v>
       </c>
       <c r="E475" s="0">
-        <v>9.22</v>
+        <v>10.68</v>
       </c>
     </row>
     <row r="476" spans="1:5" customHeight="0">
       <c r="A476" s="0" t="inlineStr">
         <is>
-          <t>06-10-2025</t>
+          <t>07-01-2025</t>
         </is>
       </c>
       <c r="B476" s="0">
-        <v>167.10909</v>
+        <v>159.76364</v>
       </c>
       <c r="C476" s="0">
-        <v>2.16</v>
+        <v>4.6</v>
       </c>
       <c r="D476" s="0">
-        <v>7804.33</v>
+        <v>7662.59</v>
       </c>
       <c r="E476" s="0">
-        <v>9.04</v>
+        <v>10.73</v>
       </c>
     </row>
     <row r="477" spans="1:5" customHeight="0">
       <c r="A477" s="0" t="inlineStr">
         <is>
-          <t>06-11-2025</t>
+          <t>07-02-2025</t>
         </is>
       </c>
       <c r="B477" s="0">
-        <v>167.43636</v>
+        <v>159.89091</v>
       </c>
       <c r="C477" s="0">
-        <v>1.96</v>
+        <v>4.52</v>
       </c>
       <c r="D477" s="0">
-        <v>7775.9</v>
+        <v>7738.42</v>
       </c>
       <c r="E477" s="0">
-        <v>9.44</v>
+        <v>9.64</v>
       </c>
     </row>
     <row r="478" spans="1:5" customHeight="0">
       <c r="A478" s="0" t="inlineStr">
         <is>
-          <t>06-12-2025</t>
+          <t>07-03-2025</t>
         </is>
       </c>
       <c r="B478" s="0">
-        <v>167.45455</v>
+        <v>159.94545</v>
       </c>
       <c r="C478" s="0">
-        <v>1.95</v>
+        <v>4.49</v>
       </c>
       <c r="D478" s="0">
-        <v>7765.11</v>
+        <v>7754.55</v>
       </c>
       <c r="E478" s="0">
-        <v>9.59</v>
+        <v>9.41</v>
       </c>
     </row>
     <row r="479" spans="1:5" customHeight="0">
       <c r="A479" s="0" t="inlineStr">
         <is>
-          <t>06-13-2025</t>
+          <t>07-04-2025</t>
         </is>
       </c>
       <c r="B479" s="0">
-        <v>166.18182</v>
+        <v>159.10909</v>
       </c>
       <c r="C479" s="0">
-        <v>2.73</v>
+        <v>5.03</v>
       </c>
       <c r="D479" s="0">
-        <v>7684.68</v>
+        <v>7696.27</v>
       </c>
       <c r="E479" s="0">
-        <v>10.74</v>
+        <v>10.24</v>
       </c>
     </row>
     <row r="480" spans="1:5" customHeight="0">
       <c r="A480" s="0" t="inlineStr">
         <is>
-          <t>06-16-2025</t>
+          <t>07-07-2025</t>
         </is>
       </c>
       <c r="B480" s="0">
-        <v>166.83636</v>
+        <v>159.45455</v>
       </c>
       <c r="C480" s="0">
-        <v>2.33</v>
+        <v>4.81</v>
       </c>
       <c r="D480" s="0">
-        <v>7742.24</v>
+        <v>7723.47</v>
       </c>
       <c r="E480" s="0">
-        <v>9.91</v>
+        <v>9.85</v>
       </c>
     </row>
     <row r="481" spans="1:5" customHeight="0">
       <c r="A481" s="0" t="inlineStr">
         <is>
-          <t>06-17-2025</t>
+          <t>07-08-2025</t>
         </is>
       </c>
       <c r="B481" s="0">
-        <v>165.67273</v>
+        <v>159.09091</v>
       </c>
       <c r="C481" s="0">
-        <v>3.05</v>
+        <v>5.05</v>
       </c>
       <c r="D481" s="0">
-        <v>7683.73</v>
+        <v>7766.71</v>
       </c>
       <c r="E481" s="0">
-        <v>10.75</v>
+        <v>9.24</v>
       </c>
     </row>
     <row r="482" spans="1:5" customHeight="0">
       <c r="A482" s="0" t="inlineStr">
         <is>
-          <t>06-18-2025</t>
+          <t>07-09-2025</t>
         </is>
       </c>
       <c r="B482" s="0">
-        <v>164.67273</v>
+        <v>160.83636</v>
       </c>
       <c r="C482" s="0">
-        <v>3.67</v>
+        <v>3.91</v>
       </c>
       <c r="D482" s="0">
-        <v>7656.12</v>
+        <v>7878.46</v>
       </c>
       <c r="E482" s="0">
-        <v>11.15</v>
+        <v>7.69</v>
       </c>
     </row>
     <row r="483" spans="1:5" customHeight="0">
       <c r="A483" s="0" t="inlineStr">
         <is>
-          <t>06-19-2025</t>
+          <t>07-10-2025</t>
         </is>
       </c>
       <c r="B483" s="0">
-        <v>162.12727</v>
+        <v>160.45455</v>
       </c>
       <c r="C483" s="0">
-        <v>5.3</v>
+        <v>4.15</v>
       </c>
       <c r="D483" s="0">
-        <v>7553.45</v>
+        <v>7902.25</v>
       </c>
       <c r="E483" s="0">
-        <v>12.66</v>
+        <v>7.37</v>
       </c>
     </row>
     <row r="484" spans="1:5" customHeight="0">
       <c r="A484" s="0" t="inlineStr">
         <is>
-          <t>06-20-2025</t>
+          <t>07-11-2025</t>
         </is>
       </c>
       <c r="B484" s="0">
-        <v>162.50909</v>
+        <v>159.18182</v>
       </c>
       <c r="C484" s="0">
-        <v>5.05</v>
+        <v>4.99</v>
       </c>
       <c r="D484" s="0">
-        <v>7589.66</v>
+        <v>7829.29</v>
       </c>
       <c r="E484" s="0">
-        <v>12.12</v>
+        <v>8.37</v>
       </c>
     </row>
     <row r="485" spans="1:5" customHeight="0">
       <c r="A485" s="0" t="inlineStr">
         <is>
-          <t>06-23-2025</t>
+          <t>07-14-2025</t>
         </is>
       </c>
       <c r="B485" s="0">
-        <v>158.72727</v>
+        <v>158.96364</v>
       </c>
       <c r="C485" s="0">
-        <v>7.56</v>
+        <v>5.13</v>
       </c>
       <c r="D485" s="0">
-        <v>7537.57</v>
+        <v>7808.17</v>
       </c>
       <c r="E485" s="0">
-        <v>12.9</v>
+        <v>8.66</v>
       </c>
     </row>
     <row r="486" spans="1:5" customHeight="0">
       <c r="A486" s="0" t="inlineStr">
         <is>
-          <t>06-24-2025</t>
+          <t>07-15-2025</t>
         </is>
       </c>
       <c r="B486" s="0">
-        <v>160.29091</v>
+        <v>158</v>
       </c>
       <c r="C486" s="0">
-        <v>6.51</v>
+        <v>5.77</v>
       </c>
       <c r="D486" s="0">
-        <v>7615.99</v>
+        <v>7766.21</v>
       </c>
       <c r="E486" s="0">
-        <v>11.73</v>
+        <v>9.25</v>
       </c>
     </row>
     <row r="487" spans="1:5" customHeight="0">
       <c r="A487" s="0" t="inlineStr">
         <is>
-          <t>06-25-2025</t>
+          <t>07-16-2025</t>
         </is>
       </c>
       <c r="B487" s="0">
-        <v>158.52727</v>
+        <v>157.4</v>
       </c>
       <c r="C487" s="0">
-        <v>7.69</v>
+        <v>6.18</v>
       </c>
       <c r="D487" s="0">
-        <v>7558.16</v>
+        <v>7722.09</v>
       </c>
       <c r="E487" s="0">
-        <v>12.59</v>
+        <v>9.87</v>
       </c>
     </row>
     <row r="488" spans="1:5" customHeight="0">
       <c r="A488" s="0" t="inlineStr">
         <is>
-          <t>06-26-2025</t>
+          <t>07-17-2025</t>
         </is>
       </c>
       <c r="B488" s="0">
-        <v>158.25455</v>
+        <v>158.16364</v>
       </c>
       <c r="C488" s="0">
-        <v>7.88</v>
+        <v>5.66</v>
       </c>
       <c r="D488" s="0">
-        <v>7557.31</v>
+        <v>7822</v>
       </c>
       <c r="E488" s="0">
-        <v>12.6</v>
+        <v>8.47</v>
       </c>
     </row>
     <row r="489" spans="1:5" customHeight="0">
       <c r="A489" s="0" t="inlineStr">
         <is>
-          <t>06-27-2025</t>
+          <t>07-18-2025</t>
         </is>
       </c>
       <c r="B489" s="0">
-        <v>160.52727</v>
+        <v>156.36364</v>
       </c>
       <c r="C489" s="0">
-        <v>6.35</v>
+        <v>6.88</v>
       </c>
       <c r="D489" s="0">
-        <v>7691.55</v>
+        <v>7822.67</v>
       </c>
       <c r="E489" s="0">
-        <v>10.64</v>
+        <v>8.46</v>
       </c>
     </row>
     <row r="490" spans="1:5" customHeight="0">
       <c r="A490" s="0" t="inlineStr">
         <is>
-          <t>06-30-2025</t>
+          <t>07-21-2025</t>
         </is>
       </c>
       <c r="B490" s="0">
-        <v>159.21818</v>
+        <v>156.49091</v>
       </c>
       <c r="C490" s="0">
-        <v>7.22</v>
+        <v>6.79</v>
       </c>
       <c r="D490" s="0">
-        <v>7665.91</v>
+        <v>7798.22</v>
       </c>
       <c r="E490" s="0">
-        <v>11.01</v>
+        <v>8.8</v>
       </c>
     </row>
     <row r="491" spans="1:5" customHeight="0">
       <c r="A491" s="0" t="inlineStr">
         <is>
-          <t>07-01-2025</t>
+          <t>07-22-2025</t>
         </is>
       </c>
       <c r="B491" s="0">
-        <v>159.76364</v>
+        <v>156.01818</v>
       </c>
       <c r="C491" s="0">
-        <v>6.86</v>
+        <v>7.12</v>
       </c>
       <c r="D491" s="0">
-        <v>7662.59</v>
+        <v>7744.41</v>
       </c>
       <c r="E491" s="0">
-        <v>11.05</v>
+        <v>9.56</v>
       </c>
     </row>
     <row r="492" spans="1:5" customHeight="0">
       <c r="A492" s="0" t="inlineStr">
         <is>
-          <t>07-02-2025</t>
+          <t>07-23-2025</t>
         </is>
       </c>
       <c r="B492" s="0">
-        <v>159.89091</v>
+        <v>156.58182</v>
       </c>
       <c r="C492" s="0">
-        <v>6.77</v>
+        <v>6.73</v>
       </c>
       <c r="D492" s="0">
-        <v>7738.42</v>
+        <v>7850.43</v>
       </c>
       <c r="E492" s="0">
-        <v>9.97</v>
+        <v>8.08</v>
       </c>
     </row>
     <row r="493" spans="1:5" customHeight="0">
       <c r="A493" s="0" t="inlineStr">
         <is>
-          <t>07-03-2025</t>
+          <t>07-24-2025</t>
         </is>
       </c>
       <c r="B493" s="0">
-        <v>159.94545</v>
+        <v>157.18182</v>
       </c>
       <c r="C493" s="0">
-        <v>6.74</v>
+        <v>6.32</v>
       </c>
       <c r="D493" s="0">
-        <v>7754.55</v>
+        <v>7818.28</v>
       </c>
       <c r="E493" s="0">
-        <v>9.74</v>
+        <v>8.52</v>
       </c>
     </row>
     <row r="494" spans="1:5" customHeight="0">
       <c r="A494" s="0" t="inlineStr">
         <is>
-          <t>07-04-2025</t>
+          <t>07-25-2025</t>
         </is>
       </c>
       <c r="B494" s="0">
-        <v>159.10909</v>
+        <v>156.07273</v>
       </c>
       <c r="C494" s="0">
-        <v>7.3</v>
+        <v>7.08</v>
       </c>
       <c r="D494" s="0">
-        <v>7696.27</v>
+        <v>7834.58</v>
       </c>
       <c r="E494" s="0">
-        <v>10.57</v>
+        <v>8.29</v>
       </c>
     </row>
     <row r="495" spans="1:5" customHeight="0">
       <c r="A495" s="0" t="inlineStr">
         <is>
-          <t>07-07-2025</t>
+          <t>07-28-2025</t>
         </is>
       </c>
       <c r="B495" s="0">
-        <v>159.45455</v>
+        <v>156.72727</v>
       </c>
       <c r="C495" s="0">
-        <v>7.06</v>
+        <v>6.63</v>
       </c>
       <c r="D495" s="0">
-        <v>7723.47</v>
+        <v>7800.88</v>
       </c>
       <c r="E495" s="0">
-        <v>10.18</v>
+        <v>8.76</v>
       </c>
     </row>
     <row r="496" spans="1:5" customHeight="0">
       <c r="A496" s="0" t="inlineStr">
         <is>
-          <t>07-08-2025</t>
+          <t>07-29-2025</t>
         </is>
       </c>
       <c r="B496" s="0">
-        <v>159.09091</v>
+        <v>159.38182</v>
       </c>
       <c r="C496" s="0">
-        <v>7.31</v>
+        <v>4.86</v>
       </c>
       <c r="D496" s="0">
-        <v>7766.71</v>
+        <v>7857.36</v>
       </c>
       <c r="E496" s="0">
-        <v>9.57</v>
+        <v>7.98</v>
       </c>
     </row>
     <row r="497" spans="1:5" customHeight="0">
       <c r="A497" s="0" t="inlineStr">
         <is>
-          <t>07-09-2025</t>
+          <t>07-30-2025</t>
         </is>
       </c>
       <c r="B497" s="0">
-        <v>160.83636</v>
+        <v>158.47273</v>
       </c>
       <c r="C497" s="0">
-        <v>6.15</v>
+        <v>5.46</v>
       </c>
       <c r="D497" s="0">
-        <v>7878.46</v>
+        <v>7861.96</v>
       </c>
       <c r="E497" s="0">
-        <v>8.01</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="498" spans="1:5" customHeight="0">
       <c r="A498" s="0" t="inlineStr">
         <is>
-          <t>07-10-2025</t>
+          <t>07-31-2025</t>
         </is>
       </c>
       <c r="B498" s="0">
-        <v>160.45455</v>
+        <v>157.09091</v>
       </c>
       <c r="C498" s="0">
-        <v>6.4</v>
+        <v>6.38</v>
       </c>
       <c r="D498" s="0">
-        <v>7902.25</v>
+        <v>7771.97</v>
       </c>
       <c r="E498" s="0">
-        <v>7.69</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="499" spans="1:5" customHeight="0">
       <c r="A499" s="0" t="inlineStr">
         <is>
-          <t>07-11-2025</t>
+          <t>08-01-2025</t>
         </is>
       </c>
       <c r="B499" s="0">
-        <v>159.18182</v>
+        <v>154.74545</v>
       </c>
       <c r="C499" s="0">
-        <v>7.25</v>
+        <v>8</v>
       </c>
       <c r="D499" s="0">
-        <v>7829.29</v>
+        <v>7546.16</v>
       </c>
       <c r="E499" s="0">
-        <v>8.69</v>
+        <v>12.43</v>
       </c>
     </row>
     <row r="500" spans="1:5" customHeight="0">
       <c r="A500" s="0" t="inlineStr">
         <is>
-          <t>07-14-2025</t>
+          <t>08-04-2025</t>
         </is>
       </c>
       <c r="B500" s="0">
-        <v>158.96364</v>
+        <v>156.58182</v>
       </c>
       <c r="C500" s="0">
-        <v>7.4</v>
+        <v>6.73</v>
       </c>
       <c r="D500" s="0">
-        <v>7808.17</v>
+        <v>7632.01</v>
       </c>
       <c r="E500" s="0">
-        <v>8.98</v>
+        <v>11.17</v>
       </c>
     </row>
     <row r="501" spans="1:5" customHeight="0">
       <c r="A501" s="0" t="inlineStr">
         <is>
-          <t>07-15-2025</t>
+          <t>08-05-2025</t>
         </is>
       </c>
       <c r="B501" s="0">
-        <v>158</v>
+        <v>157.27273</v>
       </c>
       <c r="C501" s="0">
-        <v>8.05</v>
+        <v>6.26</v>
       </c>
       <c r="D501" s="0">
-        <v>7766.21</v>
+        <v>7621.04</v>
       </c>
       <c r="E501" s="0">
-        <v>9.57</v>
+        <v>11.33</v>
       </c>
     </row>
     <row r="502" spans="1:5" customHeight="0">
       <c r="A502" s="0" t="inlineStr">
         <is>
-          <t>07-16-2025</t>
+          <t>08-06-2025</t>
         </is>
       </c>
       <c r="B502" s="0">
-        <v>157.4</v>
+        <v>156.14545</v>
       </c>
       <c r="C502" s="0">
-        <v>8.46</v>
+        <v>7.03</v>
       </c>
       <c r="D502" s="0">
-        <v>7722.09</v>
+        <v>7635.03</v>
       </c>
       <c r="E502" s="0">
-        <v>10.2</v>
+        <v>11.13</v>
       </c>
     </row>
     <row r="503" spans="1:5" customHeight="0">
       <c r="A503" s="0" t="inlineStr">
         <is>
-          <t>07-17-2025</t>
+          <t>08-07-2025</t>
         </is>
       </c>
       <c r="B503" s="0">
-        <v>158.16364</v>
+        <v>157.8</v>
       </c>
       <c r="C503" s="0">
-        <v>7.94</v>
+        <v>5.91</v>
       </c>
       <c r="D503" s="0">
-        <v>7822</v>
+        <v>7709.32</v>
       </c>
       <c r="E503" s="0">
-        <v>8.79</v>
+        <v>10.05</v>
       </c>
     </row>
     <row r="504" spans="1:5" customHeight="0">
       <c r="A504" s="0" t="inlineStr">
         <is>
-          <t>07-18-2025</t>
+          <t>08-08-2025</t>
         </is>
       </c>
       <c r="B504" s="0">
-        <v>156.36364</v>
+        <v>157.98182</v>
       </c>
       <c r="C504" s="0">
-        <v>9.18</v>
+        <v>5.78</v>
       </c>
       <c r="D504" s="0">
-        <v>7822.67</v>
+        <v>7743</v>
       </c>
       <c r="E504" s="0">
-        <v>8.78</v>
+        <v>9.58</v>
       </c>
     </row>
     <row r="505" spans="1:5" customHeight="0">
       <c r="A505" s="0" t="inlineStr">
         <is>
-          <t>07-21-2025</t>
+          <t>08-11-2025</t>
         </is>
       </c>
       <c r="B505" s="0">
-        <v>156.49091</v>
+        <v>156.81818</v>
       </c>
       <c r="C505" s="0">
-        <v>9.09</v>
+        <v>6.57</v>
       </c>
       <c r="D505" s="0">
-        <v>7798.22</v>
+        <v>7698.52</v>
       </c>
       <c r="E505" s="0">
-        <v>9.12</v>
+        <v>10.21</v>
       </c>
     </row>
     <row r="506" spans="1:5" customHeight="0">
       <c r="A506" s="0" t="inlineStr">
         <is>
-          <t>07-22-2025</t>
+          <t>08-12-2025</t>
         </is>
       </c>
       <c r="B506" s="0">
-        <v>156.01818</v>
+        <v>157.89091</v>
       </c>
       <c r="C506" s="0">
-        <v>9.42</v>
+        <v>5.85</v>
       </c>
       <c r="D506" s="0">
-        <v>7744.41</v>
+        <v>7753.42</v>
       </c>
       <c r="E506" s="0">
-        <v>9.88</v>
+        <v>9.43</v>
       </c>
     </row>
     <row r="507" spans="1:5" customHeight="0">
       <c r="A507" s="0" t="inlineStr">
         <is>
-          <t>07-23-2025</t>
+          <t>08-13-2025</t>
         </is>
       </c>
       <c r="B507" s="0">
-        <v>156.58182</v>
+        <v>159.76364</v>
       </c>
       <c r="C507" s="0">
-        <v>9.03</v>
+        <v>4.6</v>
       </c>
       <c r="D507" s="0">
-        <v>7850.43</v>
+        <v>7804.97</v>
       </c>
       <c r="E507" s="0">
-        <v>8.4</v>
+        <v>8.71</v>
       </c>
     </row>
     <row r="508" spans="1:5" customHeight="0">
       <c r="A508" s="0" t="inlineStr">
         <is>
-          <t>07-24-2025</t>
+          <t>08-14-2025</t>
         </is>
       </c>
       <c r="B508" s="0">
-        <v>157.18182</v>
+        <v>162.38182</v>
       </c>
       <c r="C508" s="0">
-        <v>8.61</v>
+        <v>2.92</v>
       </c>
       <c r="D508" s="0">
-        <v>7818.28</v>
+        <v>7870.34</v>
       </c>
       <c r="E508" s="0">
-        <v>8.84</v>
+        <v>7.8</v>
       </c>
     </row>
     <row r="509" spans="1:5" customHeight="0">
       <c r="A509" s="0" t="inlineStr">
         <is>
-          <t>07-25-2025</t>
+          <t>08-15-2025</t>
         </is>
       </c>
       <c r="B509" s="0">
-        <v>156.07273</v>
+        <v>163.83636</v>
       </c>
       <c r="C509" s="0">
-        <v>9.38</v>
+        <v>2</v>
       </c>
       <c r="D509" s="0">
-        <v>7834.58</v>
+        <v>7923.45</v>
       </c>
       <c r="E509" s="0">
-        <v>8.62</v>
+        <v>7.08</v>
       </c>
     </row>
     <row r="510" spans="1:5" customHeight="0">
       <c r="A510" s="0" t="inlineStr">
         <is>
-          <t>07-28-2025</t>
+          <t>08-18-2025</t>
         </is>
       </c>
       <c r="B510" s="0">
-        <v>156.72727</v>
+        <v>163.63636</v>
       </c>
       <c r="C510" s="0">
-        <v>8.93</v>
+        <v>2.13</v>
       </c>
       <c r="D510" s="0">
-        <v>7800.88</v>
+        <v>7884.05</v>
       </c>
       <c r="E510" s="0">
-        <v>9.09</v>
+        <v>7.62</v>
       </c>
     </row>
     <row r="511" spans="1:5" customHeight="0">
       <c r="A511" s="0" t="inlineStr">
         <is>
-          <t>07-29-2025</t>
+          <t>08-19-2025</t>
         </is>
       </c>
       <c r="B511" s="0">
-        <v>159.38182</v>
+        <v>166.6</v>
       </c>
       <c r="C511" s="0">
-        <v>7.11</v>
+        <v>0.31</v>
       </c>
       <c r="D511" s="0">
-        <v>7857.36</v>
+        <v>7979.08</v>
       </c>
       <c r="E511" s="0">
-        <v>8.3</v>
+        <v>6.33</v>
       </c>
     </row>
     <row r="512" spans="1:5" customHeight="0">
       <c r="A512" s="0" t="inlineStr">
         <is>
-          <t>07-30-2025</t>
+          <t>08-20-2025</t>
         </is>
       </c>
       <c r="B512" s="0">
-        <v>158.47273</v>
+        <v>168.18182</v>
       </c>
       <c r="C512" s="0">
-        <v>7.73</v>
+        <v>-0.63</v>
       </c>
       <c r="D512" s="0">
-        <v>7861.96</v>
+        <v>7973.03</v>
       </c>
       <c r="E512" s="0">
-        <v>8.24</v>
+        <v>6.41</v>
       </c>
     </row>
     <row r="513" spans="1:5" customHeight="0">
       <c r="A513" s="0" t="inlineStr">
         <is>
-          <t>07-31-2025</t>
+          <t>08-21-2025</t>
         </is>
       </c>
       <c r="B513" s="0">
-        <v>157.09091</v>
+        <v>166.63636</v>
       </c>
       <c r="C513" s="0">
-        <v>8.68</v>
+        <v>0.29</v>
       </c>
       <c r="D513" s="0">
-        <v>7771.97</v>
+        <v>7938.29</v>
       </c>
       <c r="E513" s="0">
-        <v>9.49</v>
+        <v>6.88</v>
       </c>
     </row>
     <row r="514" spans="1:5" customHeight="0">
       <c r="A514" s="0" t="inlineStr">
         <is>
-          <t>08-01-2025</t>
+          <t>08-22-2025</t>
         </is>
       </c>
       <c r="B514" s="0">
-        <v>154.74545</v>
+        <v>166.47273</v>
       </c>
       <c r="C514" s="0">
-        <v>10.32</v>
+        <v>0.39</v>
       </c>
       <c r="D514" s="0">
-        <v>7546.16</v>
+        <v>7969.69</v>
       </c>
       <c r="E514" s="0">
-        <v>12.77</v>
+        <v>6.46</v>
       </c>
     </row>
     <row r="515" spans="1:5" customHeight="0">
       <c r="A515" s="0" t="inlineStr">
         <is>
-          <t>08-04-2025</t>
+          <t>08-25-2025</t>
         </is>
       </c>
       <c r="B515" s="0">
-        <v>156.58182</v>
+        <v>164.25455</v>
       </c>
       <c r="C515" s="0">
-        <v>9.03</v>
+        <v>1.74</v>
       </c>
       <c r="D515" s="0">
-        <v>7632.01</v>
+        <v>7843.04</v>
       </c>
       <c r="E515" s="0">
-        <v>11.5</v>
+        <v>8.18</v>
       </c>
     </row>
     <row r="516" spans="1:5" customHeight="0">
       <c r="A516" s="0" t="inlineStr">
         <is>
-          <t>08-05-2025</t>
+          <t>08-26-2025</t>
         </is>
       </c>
       <c r="B516" s="0">
-        <v>157.27273</v>
+        <v>160.6</v>
       </c>
       <c r="C516" s="0">
-        <v>8.55</v>
+        <v>4.06</v>
       </c>
       <c r="D516" s="0">
-        <v>7621.04</v>
+        <v>7709.81</v>
       </c>
       <c r="E516" s="0">
-        <v>11.66</v>
+        <v>10.05</v>
       </c>
     </row>
     <row r="517" spans="1:5" customHeight="0">
       <c r="A517" s="0" t="inlineStr">
         <is>
-          <t>08-06-2025</t>
+          <t>08-27-2025</t>
         </is>
       </c>
       <c r="B517" s="0">
-        <v>156.14545</v>
+        <v>161.87273</v>
       </c>
       <c r="C517" s="0">
-        <v>9.33</v>
+        <v>3.24</v>
       </c>
       <c r="D517" s="0">
-        <v>7635.03</v>
+        <v>7743.93</v>
       </c>
       <c r="E517" s="0">
-        <v>11.46</v>
+        <v>9.56</v>
       </c>
     </row>
     <row r="518" spans="1:5" customHeight="0">
       <c r="A518" s="0" t="inlineStr">
         <is>
-          <t>08-07-2025</t>
+          <t>08-28-2025</t>
         </is>
       </c>
       <c r="B518" s="0">
-        <v>157.8</v>
+        <v>161.27273</v>
       </c>
       <c r="C518" s="0">
-        <v>8.19</v>
+        <v>3.63</v>
       </c>
       <c r="D518" s="0">
-        <v>7709.32</v>
+        <v>7762.6</v>
       </c>
       <c r="E518" s="0">
-        <v>10.38</v>
+        <v>9.3</v>
       </c>
     </row>
     <row r="519" spans="1:5" customHeight="0">
       <c r="A519" s="0" t="inlineStr">
         <is>
-          <t>08-08-2025</t>
+          <t>08-29-2025</t>
         </is>
       </c>
       <c r="B519" s="0">
-        <v>157.98182</v>
+        <v>160.2</v>
       </c>
       <c r="C519" s="0">
-        <v>8.06</v>
+        <v>4.32</v>
       </c>
       <c r="D519" s="0">
-        <v>7743</v>
+        <v>7703.9</v>
       </c>
       <c r="E519" s="0">
-        <v>9.9</v>
+        <v>10.13</v>
       </c>
     </row>
     <row r="520" spans="1:5" customHeight="0">
       <c r="A520" s="0" t="inlineStr">
         <is>
-          <t>08-11-2025</t>
+          <t>09-01-2025</t>
         </is>
       </c>
       <c r="B520" s="0">
-        <v>156.81818</v>
+        <v>160.27273</v>
       </c>
       <c r="C520" s="0">
-        <v>8.86</v>
+        <v>4.27</v>
       </c>
       <c r="D520" s="0">
-        <v>7698.52</v>
+        <v>7707.9</v>
       </c>
       <c r="E520" s="0">
-        <v>10.54</v>
+        <v>10.07</v>
       </c>
     </row>
     <row r="521" spans="1:5" customHeight="0">
       <c r="A521" s="0" t="inlineStr">
         <is>
-          <t>08-12-2025</t>
+          <t>09-02-2025</t>
         </is>
       </c>
       <c r="B521" s="0">
-        <v>157.89091</v>
+        <v>159</v>
       </c>
       <c r="C521" s="0">
-        <v>8.13</v>
+        <v>5.11</v>
       </c>
       <c r="D521" s="0">
-        <v>7753.42</v>
+        <v>7654.25</v>
       </c>
       <c r="E521" s="0">
-        <v>9.75</v>
+        <v>10.85</v>
       </c>
     </row>
     <row r="522" spans="1:5" customHeight="0">
       <c r="A522" s="0" t="inlineStr">
         <is>
-          <t>08-13-2025</t>
+          <t>09-03-2025</t>
         </is>
       </c>
       <c r="B522" s="0">
         <v>159.76364</v>
       </c>
       <c r="C522" s="0">
-        <v>6.86</v>
+        <v>4.6</v>
       </c>
       <c r="D522" s="0">
-        <v>7804.97</v>
+        <v>7719.71</v>
       </c>
       <c r="E522" s="0">
-        <v>9.03</v>
+        <v>9.91</v>
       </c>
     </row>
     <row r="523" spans="1:5" customHeight="0">
       <c r="A523" s="0" t="inlineStr">
         <is>
-          <t>08-14-2025</t>
+          <t>09-04-2025</t>
         </is>
       </c>
       <c r="B523" s="0">
-        <v>162.38182</v>
+        <v>160.18182</v>
       </c>
       <c r="C523" s="0">
-        <v>5.13</v>
+        <v>4.33</v>
       </c>
       <c r="D523" s="0">
-        <v>7870.34</v>
+        <v>7698.92</v>
       </c>
       <c r="E523" s="0">
-        <v>8.12</v>
+        <v>10.2</v>
       </c>
     </row>
     <row r="524" spans="1:5" customHeight="0">
       <c r="A524" s="0" t="inlineStr">
         <is>
-          <t>08-15-2025</t>
+          <t>09-05-2025</t>
         </is>
       </c>
       <c r="B524" s="0">
-        <v>163.83636</v>
+        <v>159.43636</v>
       </c>
       <c r="C524" s="0">
-        <v>4.2</v>
+        <v>4.82</v>
       </c>
       <c r="D524" s="0">
-        <v>7923.45</v>
+        <v>7674.78</v>
       </c>
       <c r="E524" s="0">
-        <v>7.4</v>
+        <v>10.55</v>
       </c>
     </row>
     <row r="525" spans="1:5" customHeight="0">
       <c r="A525" s="0" t="inlineStr">
         <is>
-          <t>08-18-2025</t>
+          <t>09-08-2025</t>
         </is>
       </c>
       <c r="B525" s="0">
-        <v>163.63636</v>
+        <v>160.83636</v>
       </c>
       <c r="C525" s="0">
-        <v>4.33</v>
+        <v>3.91</v>
       </c>
       <c r="D525" s="0">
-        <v>7884.05</v>
+        <v>7734.84</v>
       </c>
       <c r="E525" s="0">
-        <v>7.93</v>
+        <v>9.69</v>
       </c>
     </row>
     <row r="526" spans="1:5" customHeight="0">
       <c r="A526" s="0" t="inlineStr">
         <is>
-          <t>08-19-2025</t>
+          <t>09-09-2025</t>
         </is>
       </c>
       <c r="B526" s="0">
-        <v>166.6</v>
+        <v>160.89091</v>
       </c>
       <c r="C526" s="0">
-        <v>2.47</v>
+        <v>3.87</v>
       </c>
       <c r="D526" s="0">
-        <v>7979.08</v>
+        <v>7749.39</v>
       </c>
       <c r="E526" s="0">
-        <v>6.65</v>
+        <v>9.49</v>
       </c>
     </row>
     <row r="527" spans="1:5" customHeight="0">
       <c r="A527" s="0" t="inlineStr">
         <is>
-          <t>08-20-2025</t>
+          <t>09-10-2025</t>
         </is>
       </c>
       <c r="B527" s="0">
-        <v>168.18182</v>
+        <v>158.61818</v>
       </c>
       <c r="C527" s="0">
-        <v>1.51</v>
+        <v>5.36</v>
       </c>
       <c r="D527" s="0">
-        <v>7973.03</v>
+        <v>7761.32</v>
       </c>
       <c r="E527" s="0">
-        <v>6.73</v>
+        <v>9.32</v>
       </c>
     </row>
     <row r="528" spans="1:5" customHeight="0">
       <c r="A528" s="0" t="inlineStr">
         <is>
-          <t>08-21-2025</t>
+          <t>09-11-2025</t>
         </is>
       </c>
       <c r="B528" s="0">
-        <v>166.63636</v>
+        <v>161.10909</v>
       </c>
       <c r="C528" s="0">
-        <v>2.45</v>
+        <v>3.73</v>
       </c>
       <c r="D528" s="0">
-        <v>7938.29</v>
+        <v>7823.52</v>
       </c>
       <c r="E528" s="0">
-        <v>7.2</v>
+        <v>8.45</v>
       </c>
     </row>
     <row r="529" spans="1:5" customHeight="0">
       <c r="A529" s="0" t="inlineStr">
         <is>
-          <t>08-22-2025</t>
+          <t>09-12-2025</t>
         </is>
       </c>
       <c r="B529" s="0">
-        <v>166.47273</v>
+        <v>161.12727</v>
       </c>
       <c r="C529" s="0">
-        <v>2.55</v>
+        <v>3.72</v>
       </c>
       <c r="D529" s="0">
-        <v>7969.69</v>
+        <v>7825.24</v>
       </c>
       <c r="E529" s="0">
-        <v>6.78</v>
+        <v>8.42</v>
       </c>
     </row>
     <row r="530" spans="1:5" customHeight="0">
       <c r="A530" s="0" t="inlineStr">
         <is>
-          <t>08-25-2025</t>
+          <t>09-15-2025</t>
         </is>
       </c>
       <c r="B530" s="0">
-        <v>164.25455</v>
+        <v>161.05455</v>
       </c>
       <c r="C530" s="0">
-        <v>3.94</v>
+        <v>3.77</v>
       </c>
       <c r="D530" s="0">
-        <v>7843.04</v>
+        <v>7896.93</v>
       </c>
       <c r="E530" s="0">
-        <v>8.5</v>
+        <v>7.44</v>
       </c>
     </row>
     <row r="531" spans="1:5" customHeight="0">
       <c r="A531" s="0" t="inlineStr">
         <is>
-          <t>08-26-2025</t>
+          <t>09-16-2025</t>
         </is>
       </c>
       <c r="B531" s="0">
-        <v>160.6</v>
+        <v>158.61818</v>
       </c>
       <c r="C531" s="0">
-        <v>6.3</v>
+        <v>5.36</v>
       </c>
       <c r="D531" s="0">
-        <v>7709.81</v>
+        <v>7818.22</v>
       </c>
       <c r="E531" s="0">
-        <v>10.37</v>
+        <v>8.52</v>
       </c>
     </row>
     <row r="532" spans="1:5" customHeight="0">
       <c r="A532" s="0" t="inlineStr">
         <is>
-          <t>08-27-2025</t>
+          <t>09-17-2025</t>
         </is>
       </c>
       <c r="B532" s="0">
-        <v>161.87273</v>
+        <v>158.32727</v>
       </c>
       <c r="C532" s="0">
-        <v>5.47</v>
+        <v>5.55</v>
       </c>
       <c r="D532" s="0">
-        <v>7743.93</v>
+        <v>7786.98</v>
       </c>
       <c r="E532" s="0">
-        <v>9.89</v>
+        <v>8.96</v>
       </c>
     </row>
     <row r="533" spans="1:5" customHeight="0">
       <c r="A533" s="0" t="inlineStr">
         <is>
-          <t>08-28-2025</t>
+          <t>09-18-2025</t>
         </is>
       </c>
       <c r="B533" s="0">
-        <v>161.27273</v>
+        <v>158.74545</v>
       </c>
       <c r="C533" s="0">
-        <v>5.86</v>
+        <v>5.28</v>
       </c>
       <c r="D533" s="0">
-        <v>7762.6</v>
+        <v>7854.61</v>
       </c>
       <c r="E533" s="0">
-        <v>9.62</v>
+        <v>8.02</v>
       </c>
     </row>
     <row r="534" spans="1:5" customHeight="0">
       <c r="A534" s="0" t="inlineStr">
         <is>
-          <t>08-29-2025</t>
+          <t>09-19-2025</t>
         </is>
       </c>
       <c r="B534" s="0">
-        <v>160.2</v>
+        <v>159.70909</v>
       </c>
       <c r="C534" s="0">
-        <v>6.57</v>
+        <v>4.64</v>
       </c>
       <c r="D534" s="0">
-        <v>7703.9</v>
+        <v>7853.59</v>
       </c>
       <c r="E534" s="0">
-        <v>10.46</v>
+        <v>8.03</v>
       </c>
     </row>
     <row r="535" spans="1:5" customHeight="0">
       <c r="A535" s="0" t="inlineStr">
         <is>
-          <t>09-01-2025</t>
+          <t>09-22-2025</t>
         </is>
       </c>
       <c r="B535" s="0">
-        <v>160.27273</v>
+        <v>158.72727</v>
       </c>
       <c r="C535" s="0">
-        <v>6.52</v>
+        <v>5.29</v>
       </c>
       <c r="D535" s="0">
-        <v>7707.9</v>
+        <v>7830.11</v>
       </c>
       <c r="E535" s="0">
-        <v>10.4</v>
+        <v>8.36</v>
       </c>
     </row>
     <row r="536" spans="1:5" customHeight="0">
       <c r="A536" s="0" t="inlineStr">
         <is>
-          <t>09-02-2025</t>
+          <t>09-23-2025</t>
         </is>
       </c>
       <c r="B536" s="0">
-        <v>159</v>
+        <v>159.4</v>
       </c>
       <c r="C536" s="0">
-        <v>7.37</v>
+        <v>4.84</v>
       </c>
       <c r="D536" s="0">
-        <v>7654.25</v>
+        <v>7872.02</v>
       </c>
       <c r="E536" s="0">
-        <v>11.18</v>
+        <v>7.78</v>
       </c>
     </row>
     <row r="537" spans="1:5" customHeight="0">
       <c r="A537" s="0" t="inlineStr">
         <is>
-          <t>09-03-2025</t>
+          <t>09-24-2025</t>
         </is>
       </c>
       <c r="B537" s="0">
-        <v>159.76364</v>
+        <v>157.56364</v>
       </c>
       <c r="C537" s="0">
-        <v>6.86</v>
+        <v>6.07</v>
       </c>
       <c r="D537" s="0">
-        <v>7719.71</v>
+        <v>7827.45</v>
       </c>
       <c r="E537" s="0">
-        <v>10.23</v>
+        <v>8.39</v>
       </c>
     </row>
     <row r="538" spans="1:5" customHeight="0">
       <c r="A538" s="0" t="inlineStr">
         <is>
-          <t>09-04-2025</t>
+          <t>09-25-2025</t>
         </is>
       </c>
       <c r="B538" s="0">
-        <v>160.18182</v>
+        <v>158.18182</v>
       </c>
       <c r="C538" s="0">
-        <v>6.58</v>
+        <v>5.65</v>
       </c>
       <c r="D538" s="0">
-        <v>7698.92</v>
+        <v>7795.42</v>
       </c>
       <c r="E538" s="0">
-        <v>10.53</v>
+        <v>8.84</v>
       </c>
     </row>
     <row r="539" spans="1:5" customHeight="0">
       <c r="A539" s="0" t="inlineStr">
         <is>
-          <t>09-05-2025</t>
+          <t>09-26-2025</t>
         </is>
       </c>
       <c r="B539" s="0">
-        <v>159.43636</v>
+        <v>159.50909</v>
       </c>
       <c r="C539" s="0">
-        <v>7.08</v>
+        <v>4.77</v>
       </c>
       <c r="D539" s="0">
-        <v>7674.78</v>
+        <v>7870.68</v>
       </c>
       <c r="E539" s="0">
-        <v>10.88</v>
+        <v>7.8</v>
       </c>
     </row>
     <row r="540" spans="1:5" customHeight="0">
       <c r="A540" s="0" t="inlineStr">
         <is>
-          <t>09-08-2025</t>
+          <t>09-29-2025</t>
         </is>
       </c>
       <c r="B540" s="0">
-        <v>160.83636</v>
+        <v>160.38182</v>
       </c>
       <c r="C540" s="0">
-        <v>6.15</v>
+        <v>4.2</v>
       </c>
       <c r="D540" s="0">
-        <v>7734.84</v>
+        <v>7880.87</v>
       </c>
       <c r="E540" s="0">
-        <v>10.02</v>
+        <v>7.66</v>
       </c>
     </row>
     <row r="541" spans="1:5" customHeight="0">
       <c r="A541" s="0" t="inlineStr">
         <is>
-          <t>09-09-2025</t>
+          <t>09-30-2025</t>
         </is>
       </c>
       <c r="B541" s="0">
-        <v>160.89091</v>
+        <v>160.78182</v>
       </c>
       <c r="C541" s="0">
-        <v>6.11</v>
+        <v>3.94</v>
       </c>
       <c r="D541" s="0">
-        <v>7749.39</v>
+        <v>7895.94</v>
       </c>
       <c r="E541" s="0">
-        <v>9.81</v>
+        <v>7.45</v>
       </c>
     </row>
     <row r="542" spans="1:5" customHeight="0">
       <c r="A542" s="0" t="inlineStr">
         <is>
-          <t>09-10-2025</t>
+          <t>10-01-2025</t>
         </is>
       </c>
       <c r="B542" s="0">
-        <v>158.61818</v>
+        <v>159.92727</v>
       </c>
       <c r="C542" s="0">
-        <v>7.63</v>
+        <v>4.5</v>
       </c>
       <c r="D542" s="0">
-        <v>7761.32</v>
+        <v>7966.95</v>
       </c>
       <c r="E542" s="0">
-        <v>9.64</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="543" spans="1:5" customHeight="0">
       <c r="A543" s="0" t="inlineStr">
         <is>
-          <t>09-11-2025</t>
+          <t>10-02-2025</t>
         </is>
       </c>
       <c r="B543" s="0">
-        <v>161.10909</v>
+        <v>160.52727</v>
       </c>
       <c r="C543" s="0">
-        <v>5.97</v>
+        <v>4.11</v>
       </c>
       <c r="D543" s="0">
-        <v>7823.52</v>
+        <v>8056.63</v>
       </c>
       <c r="E543" s="0">
-        <v>8.77</v>
+        <v>5.31</v>
       </c>
     </row>
     <row r="544" spans="1:5" customHeight="0">
       <c r="A544" s="0" t="inlineStr">
         <is>
-          <t>09-12-2025</t>
+          <t>10-03-2025</t>
         </is>
       </c>
       <c r="B544" s="0">
-        <v>161.12727</v>
+        <v>156.07273</v>
       </c>
       <c r="C544" s="0">
-        <v>5.95</v>
+        <v>7.08</v>
       </c>
       <c r="D544" s="0">
-        <v>7825.24</v>
+        <v>8081.54</v>
       </c>
       <c r="E544" s="0">
-        <v>8.75</v>
+        <v>4.99</v>
       </c>
     </row>
     <row r="545" spans="1:5" customHeight="0">
       <c r="A545" s="0" t="inlineStr">
         <is>
-          <t>09-15-2025</t>
+          <t>10-06-2025</t>
         </is>
       </c>
       <c r="B545" s="0">
-        <v>161.05455</v>
+        <v>154.6</v>
       </c>
       <c r="C545" s="0">
-        <v>6</v>
+        <v>8.1</v>
       </c>
       <c r="D545" s="0">
-        <v>7896.93</v>
+        <v>7971.78</v>
       </c>
       <c r="E545" s="0">
-        <v>7.76</v>
+        <v>6.43</v>
       </c>
     </row>
     <row r="546" spans="1:5" customHeight="0">
       <c r="A546" s="0" t="inlineStr">
         <is>
-          <t>09-16-2025</t>
+          <t>10-07-2025</t>
         </is>
       </c>
       <c r="B546" s="0">
-        <v>158.61818</v>
+        <v>154.05455</v>
       </c>
       <c r="C546" s="0">
-        <v>7.63</v>
+        <v>8.48</v>
       </c>
       <c r="D546" s="0">
-        <v>7818.22</v>
+        <v>7974.85</v>
       </c>
       <c r="E546" s="0">
-        <v>8.84</v>
+        <v>6.39</v>
       </c>
     </row>
     <row r="547" spans="1:5" customHeight="0">
       <c r="A547" s="0" t="inlineStr">
         <is>
-          <t>09-17-2025</t>
+          <t>10-08-2025</t>
         </is>
       </c>
       <c r="B547" s="0">
-        <v>158.32727</v>
+        <v>154.36364</v>
       </c>
       <c r="C547" s="0">
-        <v>7.83</v>
+        <v>8.26</v>
       </c>
       <c r="D547" s="0">
-        <v>7786.98</v>
+        <v>8060.13</v>
       </c>
       <c r="E547" s="0">
-        <v>9.28</v>
+        <v>5.26</v>
       </c>
     </row>
     <row r="548" spans="1:5" customHeight="0">
       <c r="A548" s="0" t="inlineStr">
         <is>
-          <t>09-18-2025</t>
+          <t>10-09-2025</t>
         </is>
       </c>
       <c r="B548" s="0">
-        <v>158.74545</v>
+        <v>155.87273</v>
       </c>
       <c r="C548" s="0">
-        <v>7.54</v>
+        <v>7.22</v>
       </c>
       <c r="D548" s="0">
-        <v>7854.61</v>
+        <v>8041.36</v>
       </c>
       <c r="E548" s="0">
-        <v>8.34</v>
+        <v>5.51</v>
       </c>
     </row>
     <row r="549" spans="1:5" customHeight="0">
       <c r="A549" s="0" t="inlineStr">
         <is>
-          <t>09-19-2025</t>
+          <t>10-10-2025</t>
         </is>
       </c>
       <c r="B549" s="0">
-        <v>159.70909</v>
+        <v>154.18182</v>
       </c>
       <c r="C549" s="0">
-        <v>6.89</v>
+        <v>8.39</v>
       </c>
       <c r="D549" s="0">
-        <v>7853.59</v>
+        <v>7918</v>
       </c>
       <c r="E549" s="0">
-        <v>8.35</v>
+        <v>7.15</v>
       </c>
     </row>
     <row r="550" spans="1:5" customHeight="0">
       <c r="A550" s="0" t="inlineStr">
         <is>
-          <t>09-22-2025</t>
+          <t>10-13-2025</t>
         </is>
       </c>
       <c r="B550" s="0">
-        <v>158.72727</v>
+        <v>155.69091</v>
       </c>
       <c r="C550" s="0">
-        <v>7.56</v>
+        <v>7.34</v>
       </c>
       <c r="D550" s="0">
-        <v>7830.11</v>
+        <v>7934.26</v>
       </c>
       <c r="E550" s="0">
-        <v>8.68</v>
+        <v>6.93</v>
       </c>
     </row>
     <row r="551" spans="1:5" customHeight="0">
       <c r="A551" s="0" t="inlineStr">
         <is>
-          <t>09-23-2025</t>
+          <t>10-14-2025</t>
         </is>
       </c>
       <c r="B551" s="0">
-        <v>159.4</v>
+        <v>155.83636</v>
       </c>
       <c r="C551" s="0">
-        <v>7.1</v>
+        <v>7.24</v>
       </c>
       <c r="D551" s="0">
-        <v>7872.02</v>
+        <v>7919.62</v>
       </c>
       <c r="E551" s="0">
-        <v>8.1</v>
+        <v>7.13</v>
       </c>
     </row>
     <row r="552" spans="1:5" customHeight="0">
       <c r="A552" s="0" t="inlineStr">
         <is>
-          <t>09-24-2025</t>
+          <t>10-15-2025</t>
         </is>
       </c>
       <c r="B552" s="0">
-        <v>157.56364</v>
+        <v>155.67273</v>
       </c>
       <c r="C552" s="0">
-        <v>8.35</v>
+        <v>7.35</v>
       </c>
       <c r="D552" s="0">
-        <v>7827.45</v>
+        <v>8077</v>
       </c>
       <c r="E552" s="0">
-        <v>8.72</v>
+        <v>5.04</v>
       </c>
     </row>
     <row r="553" spans="1:5" customHeight="0">
       <c r="A553" s="0" t="inlineStr">
         <is>
-          <t>09-25-2025</t>
+          <t>10-16-2025</t>
         </is>
       </c>
       <c r="B553" s="0">
         <v>158.18182</v>
       </c>
       <c r="C553" s="0">
-        <v>7.93</v>
+        <v>5.65</v>
       </c>
       <c r="D553" s="0">
-        <v>7795.42</v>
+        <v>8188.59</v>
       </c>
       <c r="E553" s="0">
-        <v>9.16</v>
+        <v>3.61</v>
       </c>
     </row>
     <row r="554" spans="1:5" customHeight="0">
       <c r="A554" s="0" t="inlineStr">
         <is>
-          <t>09-26-2025</t>
+          <t>10-17-2025</t>
         </is>
       </c>
       <c r="B554" s="0">
-        <v>159.50909</v>
+        <v>157.10909</v>
       </c>
       <c r="C554" s="0">
-        <v>7.03</v>
+        <v>6.37</v>
       </c>
       <c r="D554" s="0">
-        <v>7870.68</v>
+        <v>8174.2</v>
       </c>
       <c r="E554" s="0">
-        <v>8.12</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="555" spans="1:5" customHeight="0">
       <c r="A555" s="0" t="inlineStr">
         <is>
-          <t>09-29-2025</t>
+          <t>10-20-2025</t>
         </is>
       </c>
       <c r="B555" s="0">
-        <v>160.38182</v>
+        <v>157.49091</v>
       </c>
       <c r="C555" s="0">
-        <v>6.45</v>
+        <v>6.11</v>
       </c>
       <c r="D555" s="0">
-        <v>7880.87</v>
+        <v>8206.07</v>
       </c>
       <c r="E555" s="0">
-        <v>7.98</v>
+        <v>3.39</v>
       </c>
     </row>
     <row r="556" spans="1:5" customHeight="0">
       <c r="A556" s="0" t="inlineStr">
         <is>
-          <t>09-30-2025</t>
+          <t>10-21-2025</t>
         </is>
       </c>
       <c r="B556" s="0">
-        <v>160.78182</v>
+        <v>157.30909</v>
       </c>
       <c r="C556" s="0">
-        <v>6.18</v>
+        <v>6.24</v>
       </c>
       <c r="D556" s="0">
-        <v>7895.94</v>
+        <v>8258.86</v>
       </c>
       <c r="E556" s="0">
-        <v>7.77</v>
+        <v>2.73</v>
       </c>
     </row>
     <row r="557" spans="1:5" customHeight="0">
       <c r="A557" s="0" t="inlineStr">
         <is>
-          <t>10-01-2025</t>
+          <t>10-22-2025</t>
         </is>
       </c>
       <c r="B557" s="0">
-        <v>159.92727</v>
+        <v>156.72727</v>
       </c>
       <c r="C557" s="0">
-        <v>6.75</v>
+        <v>6.63</v>
       </c>
       <c r="D557" s="0">
-        <v>7966.95</v>
+        <v>8206.87</v>
       </c>
       <c r="E557" s="0">
-        <v>6.81</v>
+        <v>3.38</v>
       </c>
     </row>
     <row r="558" spans="1:5" customHeight="0">
       <c r="A558" s="0" t="inlineStr">
         <is>
-          <t>10-02-2025</t>
+          <t>10-23-2025</t>
         </is>
       </c>
       <c r="B558" s="0">
-        <v>160.52727</v>
+        <v>157.16364</v>
       </c>
       <c r="C558" s="0">
-        <v>6.35</v>
+        <v>6.34</v>
       </c>
       <c r="D558" s="0">
-        <v>8056.63</v>
+        <v>8225.78</v>
       </c>
       <c r="E558" s="0">
-        <v>5.62</v>
+        <v>3.14</v>
       </c>
     </row>
     <row r="559" spans="1:5" customHeight="0">
       <c r="A559" s="0" t="inlineStr">
         <is>
-          <t>10-03-2025</t>
+          <t>10-24-2025</t>
         </is>
       </c>
       <c r="B559" s="0">
-        <v>156.07273</v>
+        <v>156.81818</v>
       </c>
       <c r="C559" s="0">
-        <v>9.38</v>
+        <v>6.57</v>
       </c>
       <c r="D559" s="0">
-        <v>8081.54</v>
+        <v>8225.63</v>
       </c>
       <c r="E559" s="0">
-        <v>5.3</v>
+        <v>3.15</v>
       </c>
     </row>
     <row r="560" spans="1:5" customHeight="0">
       <c r="A560" s="0" t="inlineStr">
         <is>
-          <t>10-06-2025</t>
+          <t>10-27-2025</t>
         </is>
       </c>
       <c r="B560" s="0">
-        <v>154.6</v>
+        <v>156.69091</v>
       </c>
       <c r="C560" s="0">
-        <v>10.43</v>
+        <v>6.66</v>
       </c>
       <c r="D560" s="0">
-        <v>7971.78</v>
+        <v>8239.18</v>
       </c>
       <c r="E560" s="0">
-        <v>6.75</v>
+        <v>2.98</v>
       </c>
     </row>
     <row r="561" spans="1:5" customHeight="0">
       <c r="A561" s="0" t="inlineStr">
         <is>
-          <t>10-07-2025</t>
+          <t>10-28-2025</t>
         </is>
       </c>
       <c r="B561" s="0">
-        <v>154.05455</v>
+        <v>158.05455</v>
       </c>
       <c r="C561" s="0">
-        <v>10.82</v>
+        <v>5.74</v>
       </c>
       <c r="D561" s="0">
-        <v>7974.85</v>
+        <v>8216.58</v>
       </c>
       <c r="E561" s="0">
-        <v>6.71</v>
+        <v>3.26</v>
       </c>
     </row>
     <row r="562" spans="1:5" customHeight="0">
       <c r="A562" s="0" t="inlineStr">
         <is>
-          <t>10-08-2025</t>
+          <t>10-29-2025</t>
         </is>
       </c>
       <c r="B562" s="0">
-        <v>154.36364</v>
+        <v>154.2</v>
       </c>
       <c r="C562" s="0">
-        <v>10.6</v>
+        <v>8.38</v>
       </c>
       <c r="D562" s="0">
-        <v>8060.13</v>
+        <v>8200.88</v>
       </c>
       <c r="E562" s="0">
-        <v>5.58</v>
+        <v>3.46</v>
       </c>
     </row>
     <row r="563" spans="1:5" customHeight="0">
       <c r="A563" s="0" t="inlineStr">
         <is>
-          <t>10-09-2025</t>
+          <t>10-30-2025</t>
         </is>
       </c>
       <c r="B563" s="0">
-        <v>155.87273</v>
+        <v>155.03636</v>
       </c>
       <c r="C563" s="0">
-        <v>9.53</v>
+        <v>7.79</v>
       </c>
       <c r="D563" s="0">
-        <v>8041.36</v>
+        <v>8157.29</v>
       </c>
       <c r="E563" s="0">
-        <v>5.82</v>
+        <v>4.01</v>
       </c>
     </row>
     <row r="564" spans="1:5" customHeight="0">
       <c r="A564" s="0" t="inlineStr">
         <is>
-          <t>10-10-2025</t>
+          <t>10-31-2025</t>
         </is>
       </c>
       <c r="B564" s="0">
-        <v>154.18182</v>
+        <v>152.65455</v>
       </c>
       <c r="C564" s="0">
-        <v>10.73</v>
+        <v>9.48</v>
       </c>
       <c r="D564" s="0">
-        <v>7918</v>
+        <v>8121.07</v>
       </c>
       <c r="E564" s="0">
-        <v>7.47</v>
+        <v>4.47</v>
       </c>
     </row>
     <row r="565" spans="1:5" customHeight="0">
       <c r="A565" s="0" t="inlineStr">
         <is>
-          <t>10-13-2025</t>
+          <t>11-03-2025</t>
         </is>
       </c>
       <c r="B565" s="0">
-        <v>155.69091</v>
+        <v>152.50909</v>
       </c>
       <c r="C565" s="0">
-        <v>9.65</v>
+        <v>9.58</v>
       </c>
       <c r="D565" s="0">
-        <v>7934.26</v>
+        <v>8109.79</v>
       </c>
       <c r="E565" s="0">
-        <v>7.25</v>
+        <v>4.62</v>
       </c>
     </row>
     <row r="566" spans="1:5" customHeight="0">
       <c r="A566" s="0" t="inlineStr">
         <is>
-          <t>10-14-2025</t>
+          <t>11-04-2025</t>
         </is>
       </c>
       <c r="B566" s="0">
-        <v>155.83636</v>
+        <v>153.54545</v>
       </c>
       <c r="C566" s="0">
-        <v>9.55</v>
+        <v>8.84</v>
       </c>
       <c r="D566" s="0">
-        <v>7919.62</v>
+        <v>8067.53</v>
       </c>
       <c r="E566" s="0">
-        <v>7.45</v>
+        <v>5.17</v>
       </c>
     </row>
     <row r="567" spans="1:5" customHeight="0">
       <c r="A567" s="0" t="inlineStr">
         <is>
-          <t>10-15-2025</t>
+          <t>11-05-2025</t>
         </is>
       </c>
       <c r="B567" s="0">
-        <v>155.67273</v>
+        <v>153.54545</v>
       </c>
       <c r="C567" s="0">
-        <v>9.67</v>
+        <v>8.84</v>
       </c>
       <c r="D567" s="0">
-        <v>8077</v>
+        <v>8074.23</v>
       </c>
       <c r="E567" s="0">
-        <v>5.36</v>
+        <v>5.08</v>
       </c>
     </row>
     <row r="568" spans="1:5" customHeight="0">
       <c r="A568" s="0" t="inlineStr">
         <is>
-          <t>10-16-2025</t>
+          <t>11-06-2025</t>
         </is>
       </c>
       <c r="B568" s="0">
-        <v>158.18182</v>
+        <v>152.90909</v>
       </c>
       <c r="C568" s="0">
-        <v>7.93</v>
+        <v>9.29</v>
       </c>
       <c r="D568" s="0">
-        <v>8188.59</v>
+        <v>7964.77</v>
       </c>
       <c r="E568" s="0">
-        <v>3.92</v>
+        <v>6.52</v>
       </c>
     </row>
     <row r="569" spans="1:5" customHeight="0">
       <c r="A569" s="0" t="inlineStr">
         <is>
-          <t>10-17-2025</t>
+          <t>11-07-2025</t>
         </is>
       </c>
       <c r="B569" s="0">
-        <v>157.10909</v>
+        <v>153.92727</v>
       </c>
       <c r="C569" s="0">
-        <v>8.66</v>
+        <v>8.57</v>
       </c>
       <c r="D569" s="0">
-        <v>8174.2</v>
+        <v>7950.18</v>
       </c>
       <c r="E569" s="0">
-        <v>4.1</v>
+        <v>6.72</v>
       </c>
     </row>
     <row r="570" spans="1:5" customHeight="0">
       <c r="A570" s="0" t="inlineStr">
         <is>
-          <t>10-20-2025</t>
+          <t>11-10-2025</t>
         </is>
       </c>
       <c r="B570" s="0">
-        <v>157.49091</v>
+        <v>154.30909</v>
       </c>
       <c r="C570" s="0">
-        <v>8.4</v>
+        <v>8.3</v>
       </c>
       <c r="D570" s="0">
-        <v>8206.07</v>
+        <v>8055.51</v>
       </c>
       <c r="E570" s="0">
-        <v>3.7</v>
+        <v>5.32</v>
       </c>
     </row>
     <row r="571" spans="1:5" customHeight="0">
       <c r="A571" s="0" t="inlineStr">
         <is>
-          <t>10-21-2025</t>
+          <t>11-11-2025</t>
         </is>
       </c>
       <c r="B571" s="0">
-        <v>157.30909</v>
+        <v>156</v>
       </c>
       <c r="C571" s="0">
-        <v>8.53</v>
+        <v>7.13</v>
       </c>
       <c r="D571" s="0">
-        <v>8258.86</v>
+        <v>8156.23</v>
       </c>
       <c r="E571" s="0">
-        <v>3.04</v>
+        <v>4.02</v>
       </c>
     </row>
     <row r="572" spans="1:5" customHeight="0">
       <c r="A572" s="0" t="inlineStr">
         <is>
-          <t>10-22-2025</t>
+          <t>11-12-2025</t>
         </is>
       </c>
       <c r="B572" s="0">
-        <v>156.72727</v>
+        <v>156.63636</v>
       </c>
       <c r="C572" s="0">
-        <v>8.93</v>
+        <v>6.69</v>
       </c>
       <c r="D572" s="0">
-        <v>8206.87</v>
+        <v>8241.24</v>
       </c>
       <c r="E572" s="0">
-        <v>3.69</v>
+        <v>2.95</v>
       </c>
     </row>
     <row r="573" spans="1:5" customHeight="0">
       <c r="A573" s="0" t="inlineStr">
         <is>
-          <t>10-23-2025</t>
+          <t>11-13-2025</t>
         </is>
       </c>
       <c r="B573" s="0">
-        <v>157.16364</v>
+        <v>157.45455</v>
       </c>
       <c r="C573" s="0">
-        <v>8.63</v>
+        <v>6.14</v>
       </c>
       <c r="D573" s="0">
-        <v>8225.78</v>
+        <v>8232.49</v>
       </c>
       <c r="E573" s="0">
-        <v>3.45</v>
+        <v>3.06</v>
       </c>
     </row>
     <row r="574" spans="1:5" customHeight="0">
       <c r="A574" s="0" t="inlineStr">
         <is>
-          <t>10-24-2025</t>
+          <t>11-14-2025</t>
         </is>
       </c>
       <c r="B574" s="0">
-        <v>156.81818</v>
+        <v>155.52727</v>
       </c>
       <c r="C574" s="0">
-        <v>8.86</v>
+        <v>7.45</v>
       </c>
       <c r="D574" s="0">
-        <v>8225.63</v>
+        <v>8170.09</v>
       </c>
       <c r="E574" s="0">
-        <v>3.45</v>
+        <v>3.85</v>
       </c>
     </row>
     <row r="575" spans="1:5" customHeight="0">
       <c r="A575" s="0" t="inlineStr">
         <is>
-          <t>10-27-2025</t>
+          <t>11-17-2025</t>
         </is>
       </c>
       <c r="B575" s="0">
-        <v>156.69091</v>
+        <v>154.18182</v>
       </c>
       <c r="C575" s="0">
-        <v>8.95</v>
+        <v>8.39</v>
       </c>
       <c r="D575" s="0">
-        <v>8239.18</v>
+        <v>8119.02</v>
       </c>
       <c r="E575" s="0">
-        <v>3.28</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="576" spans="1:5" customHeight="0">
       <c r="A576" s="0" t="inlineStr">
         <is>
-          <t>10-28-2025</t>
+          <t>11-18-2025</t>
         </is>
       </c>
       <c r="B576" s="0">
-        <v>158.05455</v>
+        <v>150.85455</v>
       </c>
       <c r="C576" s="0">
-        <v>8.01</v>
+        <v>10.78</v>
       </c>
       <c r="D576" s="0">
-        <v>8216.58</v>
+        <v>7967.93</v>
       </c>
       <c r="E576" s="0">
-        <v>3.57</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="577" spans="1:5" customHeight="0">
       <c r="A577" s="0" t="inlineStr">
         <is>
-          <t>10-29-2025</t>
+          <t>11-19-2025</t>
         </is>
       </c>
       <c r="B577" s="0">
-        <v>154.2</v>
+        <v>150.45455</v>
       </c>
       <c r="C577" s="0">
-        <v>10.71</v>
+        <v>11.08</v>
       </c>
       <c r="D577" s="0">
-        <v>8200.88</v>
+        <v>7953.77</v>
       </c>
       <c r="E577" s="0">
-        <v>3.76</v>
+        <v>6.67</v>
       </c>
     </row>
     <row r="578" spans="1:5" customHeight="0">
       <c r="A578" s="0" t="inlineStr">
         <is>
-          <t>10-30-2025</t>
+          <t>11-20-2025</t>
         </is>
       </c>
       <c r="B578" s="0">
-        <v>155.03636</v>
+        <v>150.63636</v>
       </c>
       <c r="C578" s="0">
-        <v>10.12</v>
+        <v>10.94</v>
       </c>
       <c r="D578" s="0">
-        <v>8157.29</v>
+        <v>7981.07</v>
       </c>
       <c r="E578" s="0">
-        <v>4.32</v>
+        <v>6.31</v>
       </c>
     </row>
     <row r="579" spans="1:5" customHeight="0">
       <c r="A579" s="0" t="inlineStr">
         <is>
-          <t>10-31-2025</t>
+          <t>11-21-2025</t>
         </is>
       </c>
       <c r="B579" s="0">
-        <v>152.65455</v>
+        <v>150.85455</v>
       </c>
       <c r="C579" s="0">
-        <v>11.83</v>
+        <v>10.78</v>
       </c>
       <c r="D579" s="0">
-        <v>8121.07</v>
+        <v>7982.65</v>
       </c>
       <c r="E579" s="0">
-        <v>4.78</v>
+        <v>6.29</v>
       </c>
     </row>
     <row r="580" spans="1:5" customHeight="0">
       <c r="A580" s="0" t="inlineStr">
         <is>
-          <t>11-03-2025</t>
+          <t>11-24-2025</t>
         </is>
       </c>
       <c r="B580" s="0">
-        <v>152.50909</v>
+        <v>149.47273</v>
       </c>
       <c r="C580" s="0">
-        <v>11.94</v>
+        <v>11.81</v>
       </c>
       <c r="D580" s="0">
-        <v>8109.79</v>
+        <v>7959.67</v>
       </c>
       <c r="E580" s="0">
-        <v>4.93</v>
+        <v>6.59</v>
       </c>
     </row>
     <row r="581" spans="1:5" customHeight="0">
       <c r="A581" s="0" t="inlineStr">
         <is>
-          <t>11-04-2025</t>
+          <t>11-25-2025</t>
         </is>
       </c>
       <c r="B581" s="0">
-        <v>153.54545</v>
+        <v>149.47273</v>
       </c>
       <c r="C581" s="0">
-        <v>11.19</v>
+        <v>11.81</v>
       </c>
       <c r="D581" s="0">
-        <v>8067.53</v>
+        <v>8025.8</v>
       </c>
       <c r="E581" s="0">
-        <v>5.48</v>
+        <v>5.71</v>
       </c>
     </row>
     <row r="582" spans="1:5" customHeight="0">
       <c r="A582" s="0" t="inlineStr">
         <is>
-          <t>11-05-2025</t>
+          <t>11-26-2025</t>
         </is>
       </c>
       <c r="B582" s="0">
-        <v>153.54545</v>
+        <v>150</v>
       </c>
       <c r="C582" s="0">
-        <v>11.19</v>
+        <v>11.41</v>
       </c>
       <c r="D582" s="0">
-        <v>8074.23</v>
+        <v>8096.43</v>
       </c>
       <c r="E582" s="0">
-        <v>5.39</v>
+        <v>4.79</v>
       </c>
     </row>
     <row r="583" spans="1:5" customHeight="0">
       <c r="A583" s="0" t="inlineStr">
         <is>
-          <t>11-06-2025</t>
+          <t>11-27-2025</t>
         </is>
       </c>
       <c r="B583" s="0">
-        <v>152.90909</v>
+        <v>149.58182</v>
       </c>
       <c r="C583" s="0">
-        <v>11.65</v>
+        <v>11.72</v>
       </c>
       <c r="D583" s="0">
-        <v>7964.77</v>
+        <v>8099.47</v>
       </c>
       <c r="E583" s="0">
-        <v>6.84</v>
+        <v>4.75</v>
       </c>
     </row>
     <row r="584" spans="1:5" customHeight="0">
       <c r="A584" s="0" t="inlineStr">
         <is>
-          <t>11-07-2025</t>
+          <t>11-28-2025</t>
         </is>
       </c>
       <c r="B584" s="0">
-        <v>153.92727</v>
+        <v>150.10909</v>
       </c>
       <c r="C584" s="0">
-        <v>10.91</v>
+        <v>11.33</v>
       </c>
       <c r="D584" s="0">
-        <v>7950.18</v>
+        <v>8122.71</v>
       </c>
       <c r="E584" s="0">
-        <v>7.04</v>
+        <v>4.45</v>
       </c>
     </row>
     <row r="585" spans="1:5" customHeight="0">
       <c r="A585" s="0" t="inlineStr">
         <is>
-          <t>11-10-2025</t>
+          <t>12-01-2025</t>
         </is>
       </c>
       <c r="B585" s="0">
-        <v>154.30909</v>
+        <v>150.83636</v>
       </c>
       <c r="C585" s="0">
-        <v>10.64</v>
+        <v>10.8</v>
       </c>
       <c r="D585" s="0">
-        <v>8055.51</v>
+        <v>8097</v>
       </c>
       <c r="E585" s="0">
-        <v>5.64</v>
+        <v>4.78</v>
       </c>
     </row>
     <row r="586" spans="1:5" customHeight="0">
       <c r="A586" s="0" t="inlineStr">
         <is>
-          <t>11-11-2025</t>
+          <t>12-02-2025</t>
         </is>
       </c>
       <c r="B586" s="0">
-        <v>156</v>
+        <v>149.34545</v>
       </c>
       <c r="C586" s="0">
-        <v>9.44</v>
+        <v>11.9</v>
       </c>
       <c r="D586" s="0">
-        <v>8156.23</v>
+        <v>8074.61</v>
       </c>
       <c r="E586" s="0">
-        <v>4.33</v>
+        <v>5.08</v>
       </c>
     </row>
     <row r="587" spans="1:5" customHeight="0">
       <c r="A587" s="0" t="inlineStr">
         <is>
-          <t>11-12-2025</t>
+          <t>12-03-2025</t>
         </is>
       </c>
       <c r="B587" s="0">
-        <v>156.63636</v>
+        <v>148.87273</v>
       </c>
       <c r="C587" s="0">
-        <v>8.99</v>
+        <v>12.26</v>
       </c>
       <c r="D587" s="0">
-        <v>8241.24</v>
+        <v>8087.42</v>
       </c>
       <c r="E587" s="0">
-        <v>3.26</v>
+        <v>4.91</v>
       </c>
     </row>
     <row r="588" spans="1:5" customHeight="0">
       <c r="A588" s="0" t="inlineStr">
         <is>
-          <t>11-13-2025</t>
+          <t>12-04-2025</t>
         </is>
       </c>
       <c r="B588" s="0">
-        <v>157.45455</v>
+        <v>148.36364</v>
       </c>
       <c r="C588" s="0">
-        <v>8.42</v>
+        <v>12.64</v>
       </c>
       <c r="D588" s="0">
-        <v>8232.49</v>
+        <v>8122.03</v>
       </c>
       <c r="E588" s="0">
-        <v>3.37</v>
+        <v>4.46</v>
       </c>
     </row>
     <row r="589" spans="1:5" customHeight="0">
       <c r="A589" s="0" t="inlineStr">
         <is>
-          <t>11-14-2025</t>
+          <t>12-05-2025</t>
         </is>
       </c>
       <c r="B589" s="0">
-        <v>155.52727</v>
+        <v>148.23636</v>
       </c>
       <c r="C589" s="0">
-        <v>9.77</v>
+        <v>12.74</v>
       </c>
       <c r="D589" s="0">
-        <v>8170.09</v>
+        <v>8114.74</v>
       </c>
       <c r="E589" s="0">
-        <v>4.16</v>
+        <v>4.56</v>
       </c>
     </row>
     <row r="590" spans="1:5" customHeight="0">
       <c r="A590" s="0" t="inlineStr">
         <is>
-          <t>11-17-2025</t>
+          <t>12-08-2025</t>
         </is>
       </c>
       <c r="B590" s="0">
-        <v>154.18182</v>
+        <v>146.83636</v>
       </c>
       <c r="C590" s="0">
-        <v>10.73</v>
+        <v>13.81</v>
       </c>
       <c r="D590" s="0">
-        <v>8119.02</v>
+        <v>8108.43</v>
       </c>
       <c r="E590" s="0">
-        <v>4.81</v>
+        <v>4.64</v>
       </c>
     </row>
     <row r="591" spans="1:5" customHeight="0">
       <c r="A591" s="0" t="inlineStr">
         <is>
-          <t>11-18-2025</t>
+          <t>12-09-2025</t>
         </is>
       </c>
       <c r="B591" s="0">
-        <v>150.85455</v>
+        <v>144.10909</v>
       </c>
       <c r="C591" s="0">
-        <v>13.17</v>
+        <v>15.97</v>
       </c>
       <c r="D591" s="0">
-        <v>7967.93</v>
+        <v>8052.51</v>
       </c>
       <c r="E591" s="0">
-        <v>6.8</v>
+        <v>5.36</v>
       </c>
     </row>
     <row r="592" spans="1:5" customHeight="0">
       <c r="A592" s="0" t="inlineStr">
         <is>
-          <t>11-19-2025</t>
+          <t>12-10-2025</t>
         </is>
       </c>
       <c r="B592" s="0">
-        <v>150.45455</v>
+        <v>144.32727</v>
       </c>
       <c r="C592" s="0">
-        <v>13.47</v>
+        <v>15.79</v>
       </c>
       <c r="D592" s="0">
-        <v>7953.77</v>
+        <v>8022.69</v>
       </c>
       <c r="E592" s="0">
-        <v>6.99</v>
+        <v>5.76</v>
       </c>
     </row>
     <row r="593" spans="1:5" customHeight="0">
       <c r="A593" s="0" t="inlineStr">
         <is>
-          <t>11-20-2025</t>
+          <t>12-11-2025</t>
         </is>
       </c>
       <c r="B593" s="0">
-        <v>150.63636</v>
+        <v>144.05455</v>
       </c>
       <c r="C593" s="0">
-        <v>13.33</v>
+        <v>16.01</v>
       </c>
       <c r="D593" s="0">
-        <v>7981.07</v>
+        <v>8085.76</v>
       </c>
       <c r="E593" s="0">
-        <v>6.62</v>
+        <v>4.93</v>
       </c>
     </row>
     <row r="594" spans="1:5" customHeight="0">
       <c r="A594" s="0" t="inlineStr">
         <is>
-          <t>11-21-2025</t>
+          <t>12-12-2025</t>
         </is>
       </c>
       <c r="B594" s="0">
-        <v>150.85455</v>
+        <v>144.18182</v>
       </c>
       <c r="C594" s="0">
-        <v>13.17</v>
+        <v>15.91</v>
       </c>
       <c r="D594" s="0">
-        <v>7982.65</v>
+        <v>8068.62</v>
       </c>
       <c r="E594" s="0">
-        <v>6.6</v>
+        <v>5.15</v>
       </c>
     </row>
     <row r="595" spans="1:5" customHeight="0">
       <c r="A595" s="0" t="inlineStr">
         <is>
-          <t>11-24-2025</t>
+          <t>12-15-2025</t>
         </is>
       </c>
       <c r="B595" s="0">
-        <v>149.47273</v>
+        <v>145.07273</v>
       </c>
       <c r="C595" s="0">
-        <v>14.21</v>
+        <v>15.2</v>
       </c>
       <c r="D595" s="0">
-        <v>7959.67</v>
+        <v>8124.88</v>
       </c>
       <c r="E595" s="0">
-        <v>6.91</v>
+        <v>4.43</v>
       </c>
     </row>
     <row r="596" spans="1:5" customHeight="0">
       <c r="A596" s="0" t="inlineStr">
         <is>
-          <t>11-25-2025</t>
+          <t>12-16-2025</t>
         </is>
       </c>
       <c r="B596" s="0">
-        <v>149.47273</v>
+        <v>144.90909</v>
       </c>
       <c r="C596" s="0">
-        <v>14.21</v>
+        <v>15.33</v>
       </c>
       <c r="D596" s="0">
-        <v>8025.8</v>
+        <v>8106.16</v>
       </c>
       <c r="E596" s="0">
-        <v>6.03</v>
+        <v>4.67</v>
       </c>
     </row>
     <row r="597" spans="1:5" customHeight="0">
       <c r="A597" s="0" t="inlineStr">
         <is>
-          <t>11-26-2025</t>
+          <t>12-17-2025</t>
         </is>
       </c>
       <c r="B597" s="0">
-        <v>150</v>
+        <v>144.85455</v>
       </c>
       <c r="C597" s="0">
-        <v>13.81</v>
+        <v>15.37</v>
       </c>
       <c r="D597" s="0">
-        <v>8096.43</v>
+        <v>8086.05</v>
       </c>
       <c r="E597" s="0">
-        <v>5.1</v>
+        <v>4.93</v>
       </c>
     </row>
     <row r="598" spans="1:5" customHeight="0">
       <c r="A598" s="0" t="inlineStr">
         <is>
-          <t>11-27-2025</t>
+          <t>12-18-2025</t>
         </is>
       </c>
       <c r="B598" s="0">
-        <v>149.58182</v>
+        <v>145.18182</v>
       </c>
       <c r="C598" s="0">
-        <v>14.13</v>
+        <v>15.11</v>
       </c>
       <c r="D598" s="0">
-        <v>8099.47</v>
+        <v>8150.64</v>
       </c>
       <c r="E598" s="0">
-        <v>5.06</v>
+        <v>4.1</v>
       </c>
     </row>
     <row r="599" spans="1:5" customHeight="0">
       <c r="A599" s="0" t="inlineStr">
         <is>
-          <t>11-28-2025</t>
+          <t>12-19-2025</t>
         </is>
       </c>
       <c r="B599" s="0">
-        <v>150.10909</v>
+        <v>145</v>
       </c>
       <c r="C599" s="0">
-        <v>13.73</v>
+        <v>15.26</v>
       </c>
       <c r="D599" s="0">
-        <v>8122.71</v>
+        <v>8151.38</v>
       </c>
       <c r="E599" s="0">
-        <v>4.76</v>
+        <v>4.09</v>
       </c>
     </row>
     <row r="600" spans="1:5" customHeight="0">
       <c r="A600" s="0" t="inlineStr">
         <is>
-          <t>12-01-2025</t>
+          <t>12-22-2025</t>
         </is>
       </c>
       <c r="B600" s="0">
-        <v>150.83636</v>
+        <v>145.45455</v>
       </c>
       <c r="C600" s="0">
-        <v>13.18</v>
+        <v>14.89</v>
       </c>
       <c r="D600" s="0">
-        <v>8097</v>
+        <v>8121.07</v>
       </c>
       <c r="E600" s="0">
-        <v>5.1</v>
+        <v>4.47</v>
       </c>
     </row>
     <row r="601" spans="1:5" customHeight="0">
       <c r="A601" s="0" t="inlineStr">
         <is>
-          <t>12-02-2025</t>
+          <t>12-23-2025</t>
         </is>
       </c>
       <c r="B601" s="0">
-        <v>149.34545</v>
+        <v>145.30909</v>
       </c>
       <c r="C601" s="0">
-        <v>14.31</v>
+        <v>15.01</v>
       </c>
       <c r="D601" s="0">
-        <v>8074.61</v>
+        <v>8103.85</v>
       </c>
       <c r="E601" s="0">
-        <v>5.39</v>
+        <v>4.7</v>
       </c>
     </row>
     <row r="602" spans="1:5" customHeight="0">
       <c r="A602" s="0" t="inlineStr">
         <is>
-          <t>12-03-2025</t>
+          <t>12-24-2025</t>
         </is>
       </c>
       <c r="B602" s="0">
-        <v>148.87273</v>
+        <v>145.47273</v>
       </c>
       <c r="C602" s="0">
-        <v>14.68</v>
+        <v>14.88</v>
       </c>
       <c r="D602" s="0">
-        <v>8087.42</v>
+        <v>8103.58</v>
       </c>
       <c r="E602" s="0">
-        <v>5.22</v>
+        <v>4.7</v>
       </c>
     </row>
     <row r="603" spans="1:5" customHeight="0">
       <c r="A603" s="0" t="inlineStr">
         <is>
-          <t>12-04-2025</t>
+          <t>12-29-2025</t>
         </is>
       </c>
       <c r="B603" s="0">
-        <v>148.36364</v>
+        <v>145.87273</v>
       </c>
       <c r="C603" s="0">
-        <v>15.07</v>
+        <v>14.57</v>
       </c>
       <c r="D603" s="0">
-        <v>8122.03</v>
+        <v>8112.02</v>
       </c>
       <c r="E603" s="0">
-        <v>4.77</v>
+        <v>4.59</v>
       </c>
     </row>
     <row r="604" spans="1:5" customHeight="0">
       <c r="A604" s="0" t="inlineStr">
         <is>
-          <t>12-05-2025</t>
+          <t>12-30-2025</t>
         </is>
       </c>
       <c r="B604" s="0">
-        <v>148.23636</v>
+        <v>146.01818</v>
       </c>
       <c r="C604" s="0">
-        <v>15.17</v>
+        <v>14.45</v>
       </c>
       <c r="D604" s="0">
-        <v>8114.74</v>
+        <v>8168.15</v>
       </c>
       <c r="E604" s="0">
-        <v>4.87</v>
+        <v>3.87</v>
       </c>
     </row>
     <row r="605" spans="1:5" customHeight="0">
       <c r="A605" s="0" t="inlineStr">
         <is>
-          <t>12-08-2025</t>
+          <t>12-31-2025</t>
         </is>
       </c>
       <c r="B605" s="0">
-        <v>146.83636</v>
+        <v>145.69091</v>
       </c>
       <c r="C605" s="0">
-        <v>16.27</v>
+        <v>14.71</v>
       </c>
       <c r="D605" s="0">
-        <v>8108.43</v>
+        <v>8149.5</v>
       </c>
       <c r="E605" s="0">
-        <v>4.95</v>
+        <v>4.11</v>
       </c>
     </row>
     <row r="606" spans="1:5" customHeight="0">
       <c r="A606" s="0" t="inlineStr">
         <is>
-          <t>12-09-2025</t>
+          <t>01-02-2026</t>
         </is>
       </c>
       <c r="B606" s="0">
-        <v>144.10909</v>
+        <v>144.54545</v>
       </c>
       <c r="C606" s="0">
-        <v>18.47</v>
+        <v>15.62</v>
       </c>
       <c r="D606" s="0">
-        <v>8052.51</v>
+        <v>8195.21</v>
       </c>
       <c r="E606" s="0">
-        <v>5.68</v>
+        <v>3.53</v>
       </c>
     </row>
     <row r="607" spans="1:5" customHeight="0">
       <c r="A607" s="0" t="inlineStr">
         <is>
-          <t>12-10-2025</t>
+          <t>01-05-2026</t>
         </is>
       </c>
       <c r="B607" s="0">
-        <v>144.32727</v>
+        <v>142.72727</v>
       </c>
       <c r="C607" s="0">
-        <v>18.29</v>
+        <v>17.09</v>
       </c>
       <c r="D607" s="0">
-        <v>8022.69</v>
+        <v>8211.5</v>
       </c>
       <c r="E607" s="0">
-        <v>6.07</v>
+        <v>3.32</v>
       </c>
     </row>
     <row r="608" spans="1:5" customHeight="0">
       <c r="A608" s="0" t="inlineStr">
         <is>
-          <t>12-11-2025</t>
+          <t>01-06-2026</t>
         </is>
       </c>
       <c r="B608" s="0">
-        <v>144.05455</v>
+        <v>143.16364</v>
       </c>
       <c r="C608" s="0">
-        <v>18.51</v>
+        <v>16.73</v>
       </c>
       <c r="D608" s="0">
-        <v>8085.76</v>
+        <v>8237.43</v>
       </c>
       <c r="E608" s="0">
-        <v>5.24</v>
+        <v>3</v>
       </c>
     </row>
     <row r="609" spans="1:5" customHeight="0">
       <c r="A609" s="0" t="inlineStr">
         <is>
-          <t>12-12-2025</t>
+          <t>01-07-2026</t>
         </is>
       </c>
       <c r="B609" s="0">
-        <v>144.18182</v>
+        <v>141.76364</v>
       </c>
       <c r="C609" s="0">
-        <v>18.41</v>
+        <v>17.89</v>
       </c>
       <c r="D609" s="0">
-        <v>8068.62</v>
+        <v>8233.92</v>
       </c>
       <c r="E609" s="0">
-        <v>5.47</v>
+        <v>3.04</v>
       </c>
     </row>
     <row r="610" spans="1:5" customHeight="0">
       <c r="A610" s="0" t="inlineStr">
         <is>
-          <t>12-15-2025</t>
+          <t>01-08-2026</t>
         </is>
       </c>
       <c r="B610" s="0">
-        <v>145.07273</v>
+        <v>141.56364</v>
       </c>
       <c r="C610" s="0">
-        <v>17.68</v>
+        <v>18.05</v>
       </c>
       <c r="D610" s="0">
-        <v>8124.88</v>
+        <v>8243.47</v>
       </c>
       <c r="E610" s="0">
-        <v>4.74</v>
+        <v>2.92</v>
       </c>
     </row>
     <row r="611" spans="1:5" customHeight="0">
       <c r="A611" s="0" t="inlineStr">
         <is>
-          <t>12-16-2025</t>
+          <t>01-09-2026</t>
         </is>
       </c>
       <c r="B611" s="0">
-        <v>144.90909</v>
+        <v>144.36364</v>
       </c>
       <c r="C611" s="0">
-        <v>17.81</v>
+        <v>15.76</v>
       </c>
       <c r="D611" s="0">
-        <v>8106.16</v>
+        <v>8362.09</v>
       </c>
       <c r="E611" s="0">
-        <v>4.98</v>
+        <v>1.46</v>
       </c>
     </row>
     <row r="612" spans="1:5" customHeight="0">
       <c r="A612" s="0" t="inlineStr">
         <is>
-          <t>12-17-2025</t>
+          <t>01-12-2026</t>
         </is>
       </c>
       <c r="B612" s="0">
-        <v>144.85455</v>
+        <v>144.38182</v>
       </c>
       <c r="C612" s="0">
-        <v>17.86</v>
+        <v>15.75</v>
       </c>
       <c r="D612" s="0">
-        <v>8086.05</v>
+        <v>8358.76</v>
       </c>
       <c r="E612" s="0">
-        <v>5.24</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="613" spans="1:5" customHeight="0">
       <c r="A613" s="0" t="inlineStr">
         <is>
-          <t>12-18-2025</t>
+          <t>01-13-2026</t>
         </is>
       </c>
       <c r="B613" s="0">
-        <v>145.18182</v>
+        <v>143.6</v>
       </c>
       <c r="C613" s="0">
-        <v>17.59</v>
+        <v>16.38</v>
       </c>
       <c r="D613" s="0">
-        <v>8150.64</v>
+        <v>8347.2</v>
       </c>
       <c r="E613" s="0">
-        <v>4.4</v>
+        <v>1.64</v>
       </c>
     </row>
     <row r="614" spans="1:5" customHeight="0">
       <c r="A614" s="0" t="inlineStr">
         <is>
-          <t>12-19-2025</t>
+          <t>01-14-2026</t>
         </is>
       </c>
       <c r="B614" s="0">
-        <v>145</v>
+        <v>146.87273</v>
       </c>
       <c r="C614" s="0">
-        <v>17.74</v>
+        <v>13.79</v>
       </c>
       <c r="D614" s="0">
-        <v>8151.38</v>
+        <v>8330.97</v>
       </c>
       <c r="E614" s="0">
-        <v>4.4</v>
+        <v>1.84</v>
       </c>
     </row>
     <row r="615" spans="1:5" customHeight="0">
       <c r="A615" s="0" t="inlineStr">
         <is>
-          <t>12-22-2025</t>
+          <t>01-15-2026</t>
         </is>
       </c>
       <c r="B615" s="0">
-        <v>145.45455</v>
+        <v>146.12727</v>
       </c>
       <c r="C615" s="0">
-        <v>17.37</v>
+        <v>14.37</v>
       </c>
       <c r="D615" s="0">
-        <v>8121.07</v>
+        <v>8313.12</v>
       </c>
       <c r="E615" s="0">
-        <v>4.78</v>
+        <v>2.06</v>
       </c>
     </row>
     <row r="616" spans="1:5" customHeight="0">
       <c r="A616" s="0" t="inlineStr">
         <is>
-          <t>12-23-2025</t>
+          <t>01-16-2026</t>
         </is>
       </c>
       <c r="B616" s="0">
-        <v>145.30909</v>
+        <v>144.74545</v>
       </c>
       <c r="C616" s="0">
-        <v>17.49</v>
+        <v>15.46</v>
       </c>
       <c r="D616" s="0">
-        <v>8103.85</v>
+        <v>8258.94</v>
       </c>
       <c r="E616" s="0">
-        <v>5.01</v>
+        <v>2.73</v>
       </c>
     </row>
     <row r="617" spans="1:5" customHeight="0">
       <c r="A617" s="0" t="inlineStr">
         <is>
-          <t>12-24-2025</t>
+          <t>01-19-2026</t>
         </is>
       </c>
       <c r="B617" s="0">
-        <v>145.47273</v>
+        <v>142.50909</v>
       </c>
       <c r="C617" s="0">
-        <v>17.36</v>
+        <v>17.27</v>
       </c>
       <c r="D617" s="0">
-        <v>8103.58</v>
+        <v>8112.02</v>
       </c>
       <c r="E617" s="0">
-        <v>5.01</v>
+        <v>4.59</v>
       </c>
     </row>
     <row r="618" spans="1:5" customHeight="0">
       <c r="A618" s="0" t="inlineStr">
         <is>
-          <t>12-29-2025</t>
+          <t>01-20-2026</t>
         </is>
       </c>
       <c r="B618" s="0">
-        <v>145.87273</v>
+        <v>141.52727</v>
       </c>
       <c r="C618" s="0">
-        <v>17.03</v>
+        <v>18.08</v>
       </c>
       <c r="D618" s="0">
-        <v>8112.02</v>
+        <v>8062.58</v>
       </c>
       <c r="E618" s="0">
-        <v>4.9</v>
+        <v>5.23</v>
       </c>
     </row>
     <row r="619" spans="1:5" customHeight="0">
       <c r="A619" s="0" t="inlineStr">
         <is>
-          <t>12-30-2025</t>
+          <t>01-21-2026</t>
         </is>
       </c>
       <c r="B619" s="0">
-        <v>146.01818</v>
+        <v>141.58182</v>
       </c>
       <c r="C619" s="0">
-        <v>16.92</v>
+        <v>18.04</v>
       </c>
       <c r="D619" s="0">
-        <v>8168.15</v>
+        <v>8069.17</v>
       </c>
       <c r="E619" s="0">
-        <v>4.18</v>
+        <v>5.15</v>
       </c>
     </row>
     <row r="620" spans="1:5" customHeight="0">
       <c r="A620" s="0" t="inlineStr">
         <is>
-          <t>12-31-2025</t>
+          <t>01-22-2026</t>
         </is>
       </c>
       <c r="B620" s="0">
-        <v>145.69091</v>
+        <v>142.90909</v>
       </c>
       <c r="C620" s="0">
-        <v>17.18</v>
+        <v>16.94</v>
       </c>
       <c r="D620" s="0">
-        <v>8149.5</v>
+        <v>8148.89</v>
       </c>
       <c r="E620" s="0">
-        <v>4.42</v>
+        <v>4.12</v>
       </c>
     </row>
     <row r="621" spans="1:5" customHeight="0">
       <c r="A621" s="0" t="inlineStr">
         <is>
-          <t>01-02-2026</t>
+          <t>01-23-2026</t>
         </is>
       </c>
       <c r="B621" s="0">
-        <v>144.54545</v>
+        <v>143.29091</v>
       </c>
       <c r="C621" s="0">
-        <v>18.11</v>
+        <v>16.63</v>
       </c>
       <c r="D621" s="0">
-        <v>8195.21</v>
+        <v>8143.05</v>
       </c>
       <c r="E621" s="0">
-        <v>3.84</v>
+        <v>4.19</v>
       </c>
     </row>
     <row r="622" spans="1:5" customHeight="0">
       <c r="A622" s="0" t="inlineStr">
         <is>
-          <t>01-05-2026</t>
+          <t>01-26-2026</t>
         </is>
       </c>
       <c r="B622" s="0">
-        <v>142.72727</v>
+        <v>143.05455</v>
       </c>
       <c r="C622" s="0">
-        <v>19.61</v>
+        <v>16.82</v>
       </c>
       <c r="D622" s="0">
-        <v>8211.5</v>
+        <v>8131.15</v>
       </c>
       <c r="E622" s="0">
-        <v>3.63</v>
+        <v>4.34</v>
       </c>
     </row>
     <row r="623" spans="1:5" customHeight="0">
       <c r="A623" s="0" t="inlineStr">
         <is>
-          <t>01-06-2026</t>
+          <t>01-27-2026</t>
         </is>
       </c>
       <c r="B623" s="0">
-        <v>143.16364</v>
+        <v>142.67273</v>
       </c>
       <c r="C623" s="0">
-        <v>19.25</v>
+        <v>17.14</v>
       </c>
       <c r="D623" s="0">
-        <v>8237.43</v>
+        <v>8152.82</v>
       </c>
       <c r="E623" s="0">
-        <v>3.3</v>
+        <v>4.07</v>
       </c>
     </row>
     <row r="624" spans="1:5" customHeight="0">
       <c r="A624" s="0" t="inlineStr">
         <is>
-          <t>01-07-2026</t>
+          <t>01-28-2026</t>
         </is>
       </c>
       <c r="B624" s="0">
-        <v>141.76364</v>
+        <v>142.63636</v>
       </c>
       <c r="C624" s="0">
-        <v>20.43</v>
+        <v>17.17</v>
       </c>
       <c r="D624" s="0">
-        <v>8233.92</v>
+        <v>8066.68</v>
       </c>
       <c r="E624" s="0">
-        <v>3.35</v>
+        <v>5.18</v>
       </c>
     </row>
     <row r="625" spans="1:5" customHeight="0">
       <c r="A625" s="0" t="inlineStr">
         <is>
-          <t>01-08-2026</t>
+          <t>01-29-2026</t>
         </is>
       </c>
       <c r="B625" s="0">
-        <v>141.56364</v>
+        <v>143.8</v>
       </c>
       <c r="C625" s="0">
-        <v>20.6</v>
+        <v>16.22</v>
       </c>
       <c r="D625" s="0">
-        <v>8243.47</v>
+        <v>8071.36</v>
       </c>
       <c r="E625" s="0">
-        <v>3.23</v>
+        <v>5.12</v>
       </c>
     </row>
     <row r="626" spans="1:5" customHeight="0">
       <c r="A626" s="0" t="inlineStr">
         <is>
-          <t>01-09-2026</t>
+          <t>01-30-2026</t>
         </is>
       </c>
       <c r="B626" s="0">
-        <v>144.36364</v>
+        <v>143.58182</v>
       </c>
       <c r="C626" s="0">
-        <v>18.26</v>
+        <v>16.39</v>
       </c>
       <c r="D626" s="0">
-        <v>8362.09</v>
+        <v>8126.53</v>
       </c>
       <c r="E626" s="0">
-        <v>1.76</v>
+        <v>4.4</v>
       </c>
     </row>
     <row r="627" spans="1:5" customHeight="0">
       <c r="A627" s="0" t="inlineStr">
         <is>
-          <t>01-12-2026</t>
+          <t>02-02-2026</t>
         </is>
       </c>
       <c r="B627" s="0">
-        <v>144.38182</v>
+        <v>144.94545</v>
       </c>
       <c r="C627" s="0">
-        <v>18.24</v>
+        <v>15.3</v>
       </c>
       <c r="D627" s="0">
-        <v>8358.76</v>
+        <v>8181.17</v>
       </c>
       <c r="E627" s="0">
-        <v>1.81</v>
+        <v>3.71</v>
       </c>
     </row>
     <row r="628" spans="1:5" customHeight="0">
       <c r="A628" s="0" t="inlineStr">
         <is>
-          <t>01-13-2026</t>
+          <t>02-03-2026</t>
         </is>
       </c>
       <c r="B628" s="0">
-        <v>143.6</v>
+        <v>144.98182</v>
       </c>
       <c r="C628" s="0">
-        <v>18.89</v>
+        <v>15.27</v>
       </c>
       <c r="D628" s="0">
-        <v>8347.2</v>
+        <v>8179.5</v>
       </c>
       <c r="E628" s="0">
-        <v>1.95</v>
+        <v>3.73</v>
       </c>
     </row>
     <row r="629" spans="1:5" customHeight="0">
       <c r="A629" s="0" t="inlineStr">
         <is>
-          <t>01-14-2026</t>
+          <t>02-04-2026</t>
         </is>
       </c>
       <c r="B629" s="0">
-        <v>146.87273</v>
+        <v>153.25455</v>
       </c>
       <c r="C629" s="0">
-        <v>16.24</v>
+        <v>9.05</v>
       </c>
       <c r="D629" s="0">
-        <v>8330.97</v>
+        <v>8262.16</v>
       </c>
       <c r="E629" s="0">
-        <v>2.14</v>
+        <v>2.69</v>
       </c>
     </row>
     <row r="630" spans="1:5" customHeight="0">
       <c r="A630" s="0" t="inlineStr">
         <is>
-          <t>01-15-2026</t>
+          <t>02-05-2026</t>
         </is>
       </c>
       <c r="B630" s="0">
-        <v>146.12727</v>
+        <v>152.54545</v>
       </c>
       <c r="C630" s="0">
-        <v>16.83</v>
+        <v>9.55</v>
       </c>
       <c r="D630" s="0">
-        <v>8313.12</v>
+        <v>8238.17</v>
       </c>
       <c r="E630" s="0">
-        <v>2.36</v>
+        <v>2.99</v>
       </c>
     </row>
     <row r="631" spans="1:5" customHeight="0">
       <c r="A631" s="0" t="inlineStr">
         <is>
-          <t>01-16-2026</t>
+          <t>02-06-2026</t>
         </is>
       </c>
       <c r="B631" s="0">
-        <v>144.74545</v>
+        <v>152.49091</v>
       </c>
       <c r="C631" s="0">
-        <v>17.94</v>
+        <v>9.59</v>
       </c>
       <c r="D631" s="0">
-        <v>8258.94</v>
+        <v>8273.84</v>
       </c>
       <c r="E631" s="0">
-        <v>3.04</v>
+        <v>2.55</v>
       </c>
     </row>
     <row r="632" spans="1:5" customHeight="0">
       <c r="A632" s="0" t="inlineStr">
         <is>
-          <t>01-19-2026</t>
+          <t>02-09-2026</t>
         </is>
       </c>
       <c r="B632" s="0">
-        <v>142.50909</v>
+        <v>151.98182</v>
       </c>
       <c r="C632" s="0">
-        <v>19.8</v>
+        <v>9.96</v>
       </c>
       <c r="D632" s="0">
-        <v>8112.02</v>
+        <v>8323.28</v>
       </c>
       <c r="E632" s="0">
-        <v>4.9</v>
+        <v>1.94</v>
       </c>
     </row>
     <row r="633" spans="1:5" customHeight="0">
       <c r="A633" s="0" t="inlineStr">
         <is>
-          <t>01-20-2026</t>
+          <t>02-10-2026</t>
         </is>
       </c>
       <c r="B633" s="0">
-        <v>141.52727</v>
+        <v>153.96364</v>
       </c>
       <c r="C633" s="0">
-        <v>20.63</v>
+        <v>8.55</v>
       </c>
       <c r="D633" s="0">
-        <v>8062.58</v>
+        <v>8327.88</v>
       </c>
       <c r="E633" s="0">
-        <v>5.54</v>
+        <v>1.88</v>
       </c>
     </row>
     <row r="634" spans="1:5" customHeight="0">
       <c r="A634" s="0" t="inlineStr">
         <is>
-          <t>01-21-2026</t>
+          <t>02-11-2026</t>
         </is>
       </c>
       <c r="B634" s="0">
-        <v>141.58182</v>
+        <v>152.63636</v>
       </c>
       <c r="C634" s="0">
-        <v>20.58</v>
+        <v>9.49</v>
       </c>
       <c r="D634" s="0">
-        <v>8069.17</v>
+        <v>8313.24</v>
       </c>
       <c r="E634" s="0">
-        <v>5.46</v>
+        <v>2.06</v>
       </c>
     </row>
     <row r="635" spans="1:5" customHeight="0">
       <c r="A635" s="0" t="inlineStr">
         <is>
-          <t>01-22-2026</t>
+          <t>02-12-2026</t>
         </is>
       </c>
       <c r="B635" s="0">
-        <v>142.90909</v>
+        <v>153.54545</v>
       </c>
       <c r="C635" s="0">
-        <v>19.46</v>
+        <v>8.84</v>
       </c>
       <c r="D635" s="0">
-        <v>8148.89</v>
+        <v>8340.56</v>
       </c>
       <c r="E635" s="0">
-        <v>4.43</v>
+        <v>1.72</v>
       </c>
     </row>
     <row r="636" spans="1:5" customHeight="0">
       <c r="A636" s="0" t="inlineStr">
         <is>
-          <t>01-23-2026</t>
+          <t>02-13-2026</t>
         </is>
       </c>
       <c r="B636" s="0">
-        <v>143.29091</v>
+        <v>154</v>
       </c>
       <c r="C636" s="0">
-        <v>19.14</v>
+        <v>8.52</v>
       </c>
       <c r="D636" s="0">
-        <v>8143.05</v>
+        <v>8311.74</v>
       </c>
       <c r="E636" s="0">
-        <v>4.5</v>
+        <v>2.08</v>
       </c>
     </row>
     <row r="637" spans="1:5" customHeight="0">
       <c r="A637" s="0" t="inlineStr">
         <is>
-          <t>01-26-2026</t>
+          <t>02-16-2026</t>
         </is>
       </c>
       <c r="B637" s="0">
-        <v>143.05455</v>
+        <v>153.87273</v>
       </c>
       <c r="C637" s="0">
-        <v>19.34</v>
+        <v>8.61</v>
       </c>
       <c r="D637" s="0">
-        <v>8131.15</v>
+        <v>8316.5</v>
       </c>
       <c r="E637" s="0">
-        <v>4.65</v>
+        <v>2.02</v>
       </c>
     </row>
     <row r="638" spans="1:5" customHeight="0">
       <c r="A638" s="0" t="inlineStr">
         <is>
-          <t>01-27-2026</t>
+          <t>02-17-2026</t>
         </is>
       </c>
       <c r="B638" s="0">
-        <v>142.67273</v>
+        <v>154.78182</v>
       </c>
       <c r="C638" s="0">
-        <v>19.66</v>
+        <v>7.97</v>
       </c>
       <c r="D638" s="0">
-        <v>8152.82</v>
+        <v>8361.46</v>
       </c>
       <c r="E638" s="0">
-        <v>4.38</v>
+        <v>1.47</v>
       </c>
     </row>
     <row r="639" spans="1:5" customHeight="0">
       <c r="A639" s="0" t="inlineStr">
         <is>
-          <t>01-28-2026</t>
+          <t>02-18-2026</t>
         </is>
       </c>
       <c r="B639" s="0">
-        <v>142.63636</v>
+        <v>152.45455</v>
       </c>
       <c r="C639" s="0">
-        <v>19.69</v>
+        <v>9.62</v>
       </c>
       <c r="D639" s="0">
-        <v>8066.68</v>
+        <v>8429.03</v>
       </c>
       <c r="E639" s="0">
-        <v>5.49</v>
+        <v>0.66</v>
       </c>
     </row>
     <row r="640" spans="1:5" customHeight="0">
       <c r="A640" s="0" t="inlineStr">
         <is>
-          <t>01-29-2026</t>
+          <t>02-19-2026</t>
         </is>
       </c>
       <c r="B640" s="0">
-        <v>143.8</v>
+        <v>152.29091</v>
       </c>
       <c r="C640" s="0">
-        <v>18.72</v>
+        <v>9.74</v>
       </c>
       <c r="D640" s="0">
-        <v>8071.36</v>
+        <v>8398.78</v>
       </c>
       <c r="E640" s="0">
-        <v>5.43</v>
+        <v>1.02</v>
       </c>
     </row>
     <row r="641" spans="1:5" customHeight="0">
       <c r="A641" s="0" t="inlineStr">
         <is>
-          <t>01-30-2026</t>
+          <t>02-20-2026</t>
         </is>
       </c>
       <c r="B641" s="0">
-        <v>143.58182</v>
+        <v>159.6</v>
       </c>
       <c r="C641" s="0">
-        <v>18.9</v>
+        <v>4.71</v>
       </c>
       <c r="D641" s="0">
-        <v>8126.53</v>
+        <v>8515.49</v>
       </c>
       <c r="E641" s="0">
-        <v>4.71</v>
+        <v>-0.36</v>
       </c>
     </row>
     <row r="642" spans="1:5" customHeight="0">
       <c r="A642" s="0" t="inlineStr">
         <is>
-          <t>02-02-2026</t>
+          <t>02-23-2026</t>
         </is>
       </c>
       <c r="B642" s="0">
-        <v>144.94545</v>
+        <v>158.87273</v>
       </c>
       <c r="C642" s="0">
-        <v>17.78</v>
+        <v>5.19</v>
       </c>
       <c r="D642" s="0">
-        <v>8181.17</v>
+        <v>8497.17</v>
       </c>
       <c r="E642" s="0">
-        <v>4.01</v>
+        <v>-0.15</v>
       </c>
     </row>
     <row r="643" spans="1:5" customHeight="0">
       <c r="A643" s="0" t="inlineStr">
         <is>
-          <t>02-03-2026</t>
+          <t>02-24-2026</t>
         </is>
       </c>
       <c r="B643" s="0">
-        <v>144.98182</v>
+        <v>161.18182</v>
       </c>
       <c r="C643" s="0">
-        <v>17.75</v>
+        <v>3.68</v>
       </c>
       <c r="D643" s="0">
-        <v>8179.5</v>
+        <v>8519.21</v>
       </c>
       <c r="E643" s="0">
-        <v>4.04</v>
+        <v>-0.41</v>
       </c>
     </row>
     <row r="644" spans="1:5" customHeight="0">
       <c r="A644" s="0" t="inlineStr">
         <is>
-          <t>02-04-2026</t>
+          <t>02-25-2026</t>
         </is>
       </c>
       <c r="B644" s="0">
-        <v>153.25455</v>
+        <v>162.09091</v>
       </c>
       <c r="C644" s="0">
-        <v>11.4</v>
+        <v>3.1</v>
       </c>
       <c r="D644" s="0">
-        <v>8262.16</v>
+        <v>8559.07</v>
       </c>
       <c r="E644" s="0">
-        <v>3</v>
+        <v>-0.87</v>
       </c>
     </row>
     <row r="645" spans="1:5" customHeight="0">
       <c r="A645" s="0" t="inlineStr">
         <is>
-          <t>02-05-2026</t>
+          <t>02-26-2026</t>
         </is>
       </c>
       <c r="B645" s="0">
-        <v>152.54545</v>
+        <v>163.18182</v>
       </c>
       <c r="C645" s="0">
-        <v>11.91</v>
+        <v>2.41</v>
       </c>
       <c r="D645" s="0">
-        <v>8238.17</v>
+        <v>8620.93</v>
       </c>
       <c r="E645" s="0">
-        <v>3.3</v>
+        <v>-1.58</v>
       </c>
     </row>
     <row r="646" spans="1:5" customHeight="0">
       <c r="A646" s="0" t="inlineStr">
         <is>
-          <t>02-06-2026</t>
+          <t>02-27-2026</t>
         </is>
       </c>
       <c r="B646" s="0">
-        <v>152.49091</v>
+        <v>162.03636</v>
       </c>
       <c r="C646" s="0">
-        <v>11.95</v>
+        <v>3.14</v>
       </c>
       <c r="D646" s="0">
-        <v>8273.84</v>
+        <v>8580.75</v>
       </c>
       <c r="E646" s="0">
-        <v>2.85</v>
+        <v>-1.12</v>
       </c>
     </row>
     <row r="647" spans="1:5" customHeight="0">
       <c r="A647" s="0" t="inlineStr">
         <is>
-          <t>02-09-2026</t>
+          <t>03-02-2026</t>
         </is>
       </c>
       <c r="B647" s="0">
-        <v>151.98182</v>
+        <v>159.70909</v>
       </c>
       <c r="C647" s="0">
-        <v>12.33</v>
+        <v>4.64</v>
       </c>
       <c r="D647" s="0">
-        <v>8323.28</v>
+        <v>8394.32</v>
       </c>
       <c r="E647" s="0">
-        <v>2.24</v>
+        <v>1.07</v>
       </c>
     </row>
     <row r="648" spans="1:5" customHeight="0">
       <c r="A648" s="0" t="inlineStr">
         <is>
-          <t>02-10-2026</t>
+          <t>03-03-2026</t>
         </is>
       </c>
       <c r="B648" s="0">
-        <v>153.96364</v>
+        <v>157.90909</v>
       </c>
       <c r="C648" s="0">
-        <v>10.88</v>
+        <v>5.83</v>
       </c>
       <c r="D648" s="0">
-        <v>8327.88</v>
+        <v>8103.84</v>
       </c>
       <c r="E648" s="0">
-        <v>2.18</v>
+        <v>4.7</v>
       </c>
     </row>
     <row r="649" spans="1:5" customHeight="0">
       <c r="A649" s="0" t="inlineStr">
         <is>
-          <t>02-11-2026</t>
+          <t>03-04-2026</t>
         </is>
       </c>
       <c r="B649" s="0">
-        <v>152.63636</v>
+        <v>156.69091</v>
       </c>
       <c r="C649" s="0">
-        <v>11.85</v>
+        <v>6.66</v>
       </c>
       <c r="D649" s="0">
-        <v>8313.24</v>
+        <v>8167.73</v>
       </c>
       <c r="E649" s="0">
-        <v>2.36</v>
+        <v>3.88</v>
       </c>
     </row>
     <row r="650" spans="1:5" customHeight="0">
       <c r="A650" s="0" t="inlineStr">
         <is>
-          <t>02-12-2026</t>
+          <t>03-05-2026</t>
         </is>
       </c>
       <c r="B650" s="0">
-        <v>153.54545</v>
+        <v>154.81818</v>
       </c>
       <c r="C650" s="0">
-        <v>11.19</v>
+        <v>7.95</v>
       </c>
       <c r="D650" s="0">
-        <v>8340.56</v>
+        <v>8045.8</v>
       </c>
       <c r="E650" s="0">
-        <v>2.03</v>
+        <v>5.45</v>
       </c>
     </row>
     <row r="651" spans="1:5" customHeight="0">
       <c r="A651" s="0" t="inlineStr">
         <is>
-          <t>02-13-2026</t>
+          <t>03-06-2026</t>
         </is>
       </c>
       <c r="B651" s="0">
-        <v>154</v>
+        <v>152.09091</v>
       </c>
       <c r="C651" s="0">
-        <v>10.86</v>
+        <v>9.88</v>
       </c>
       <c r="D651" s="0">
-        <v>8311.74</v>
+        <v>7993.49</v>
       </c>
       <c r="E651" s="0">
-        <v>2.38</v>
+        <v>6.14</v>
       </c>
     </row>
     <row r="652" spans="1:5" customHeight="0">
       <c r="A652" s="0" t="inlineStr">
         <is>
-          <t>02-16-2026</t>
+          <t>03-09-2026</t>
         </is>
       </c>
       <c r="B652" s="0">
-        <v>153.87273</v>
+        <v>150.34545</v>
       </c>
       <c r="C652" s="0">
-        <v>10.95</v>
+        <v>11.16</v>
       </c>
       <c r="D652" s="0">
-        <v>8316.5</v>
+        <v>7915.36</v>
       </c>
       <c r="E652" s="0">
-        <v>2.32</v>
+        <v>7.19</v>
       </c>
     </row>
     <row r="653" spans="1:5" customHeight="0">
       <c r="A653" s="0" t="inlineStr">
         <is>
-          <t>02-17-2026</t>
+          <t>03-10-2026</t>
         </is>
       </c>
       <c r="B653" s="0">
-        <v>154.78182</v>
+        <v>152.14545</v>
       </c>
       <c r="C653" s="0">
-        <v>10.3</v>
+        <v>9.84</v>
       </c>
       <c r="D653" s="0">
-        <v>8361.46</v>
+        <v>8057.36</v>
       </c>
       <c r="E653" s="0">
-        <v>1.77</v>
+        <v>5.3</v>
       </c>
     </row>
     <row r="654" spans="1:5" customHeight="0">
       <c r="A654" s="0" t="inlineStr">
         <is>
-          <t>02-18-2026</t>
+          <t>03-11-2026</t>
         </is>
       </c>
       <c r="B654" s="0">
-        <v>152.45455</v>
+        <v>151.94545</v>
       </c>
       <c r="C654" s="0">
-        <v>11.98</v>
+        <v>9.99</v>
       </c>
       <c r="D654" s="0">
-        <v>8429.03</v>
+        <v>8041.81</v>
       </c>
       <c r="E654" s="0">
-        <v>0.96</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="655" spans="1:5" customHeight="0">
       <c r="A655" s="0" t="inlineStr">
         <is>
-          <t>02-19-2026</t>
+          <t>03-12-2026</t>
         </is>
       </c>
       <c r="B655" s="0">
-        <v>152.29091</v>
+        <v>155.29091</v>
       </c>
       <c r="C655" s="0">
-        <v>12.1</v>
+        <v>7.62</v>
       </c>
       <c r="D655" s="0">
-        <v>8398.78</v>
+        <v>7984.44</v>
       </c>
       <c r="E655" s="0">
-        <v>1.32</v>
+        <v>6.26</v>
       </c>
     </row>
     <row r="656" spans="1:5" customHeight="0">
       <c r="A656" s="0" t="inlineStr">
         <is>
-          <t>02-20-2026</t>
+          <t>03-13-2026</t>
         </is>
       </c>
       <c r="B656" s="0">
-        <v>159.6</v>
+        <v>155.34545</v>
       </c>
       <c r="C656" s="0">
-        <v>6.97</v>
+        <v>7.58</v>
       </c>
       <c r="D656" s="0">
-        <v>8515.49</v>
+        <v>7911.53</v>
       </c>
       <c r="E656" s="0">
-        <v>-0.07</v>
+        <v>7.24</v>
       </c>
     </row>
     <row r="657" spans="1:5" customHeight="0">
       <c r="A657" s="0" t="inlineStr">
         <is>
-          <t>02-23-2026</t>
+          <t>03-16-2026</t>
         </is>
       </c>
       <c r="B657" s="0">
-        <v>158.87273</v>
+        <v>156.54545</v>
       </c>
       <c r="C657" s="0">
-        <v>7.46</v>
+        <v>6.75</v>
       </c>
       <c r="D657" s="0">
-        <v>8497.17</v>
+        <v>7935.97</v>
       </c>
       <c r="E657" s="0">
-        <v>0.15</v>
+        <v>6.91</v>
       </c>
     </row>
     <row r="658" spans="1:5" customHeight="0">
       <c r="A658" s="0" t="inlineStr">
         <is>
-          <t>02-24-2026</t>
+          <t>03-17-2026</t>
         </is>
       </c>
       <c r="B658" s="0">
-        <v>161.18182</v>
+        <v>156.56364</v>
       </c>
       <c r="C658" s="0">
-        <v>5.92</v>
+        <v>6.74</v>
       </c>
       <c r="D658" s="0">
-        <v>8519.21</v>
+        <v>7974.49</v>
       </c>
       <c r="E658" s="0">
-        <v>-0.11</v>
+        <v>6.39</v>
       </c>
     </row>
     <row r="659" spans="1:5" customHeight="0">
       <c r="A659" s="0" t="inlineStr">
         <is>
-          <t>02-25-2026</t>
+          <t>03-18-2026</t>
         </is>
       </c>
       <c r="B659" s="0">
-        <v>162.09091</v>
+        <v>155.10909</v>
       </c>
       <c r="C659" s="0">
-        <v>5.32</v>
+        <v>7.74</v>
       </c>
       <c r="D659" s="0">
-        <v>8559.07</v>
+        <v>7969.88</v>
       </c>
       <c r="E659" s="0">
-        <v>-0.58</v>
+        <v>6.46</v>
       </c>
     </row>
     <row r="660" spans="1:5" customHeight="0">
       <c r="A660" s="0" t="inlineStr">
         <is>
-          <t>02-26-2026</t>
+          <t>03-19-2026</t>
         </is>
       </c>
       <c r="B660" s="0">
-        <v>163.18182</v>
+        <v>152.98182</v>
       </c>
       <c r="C660" s="0">
-        <v>4.62</v>
+        <v>9.24</v>
       </c>
       <c r="D660" s="0">
-        <v>8620.93</v>
+        <v>7807.87</v>
       </c>
       <c r="E660" s="0">
-        <v>-1.29</v>
+        <v>8.67</v>
       </c>
     </row>
     <row r="661" spans="1:5" customHeight="0">
       <c r="A661" s="0" t="inlineStr">
         <is>
-          <t>02-27-2026</t>
+          <t>03-20-2026</t>
         </is>
       </c>
       <c r="B661" s="0">
-        <v>162.03636</v>
+        <v>152.03636</v>
       </c>
       <c r="C661" s="0">
-        <v>5.36</v>
+        <v>9.92</v>
       </c>
       <c r="D661" s="0">
-        <v>8580.75</v>
+        <v>7665.62</v>
       </c>
       <c r="E661" s="0">
-        <v>-0.83</v>
+        <v>10.68</v>
       </c>
     </row>
     <row r="662" spans="1:5" customHeight="0">
       <c r="A662" s="0" t="inlineStr">
         <is>
-          <t>03-02-2026</t>
+          <t>03-23-2026</t>
         </is>
       </c>
       <c r="B662" s="0">
-        <v>159.70909</v>
+        <v>150.50909</v>
       </c>
       <c r="C662" s="0">
-        <v>6.89</v>
+        <v>11.04</v>
       </c>
       <c r="D662" s="0">
-        <v>8394.32</v>
+        <v>7726.2</v>
       </c>
       <c r="E662" s="0">
-        <v>1.37</v>
+        <v>9.81</v>
       </c>
     </row>
     <row r="663" spans="1:5" customHeight="0">
       <c r="A663" s="0" t="inlineStr">
         <is>
-          <t>03-03-2026</t>
+          <t>03-24-2026</t>
         </is>
       </c>
       <c r="B663" s="0">
-        <v>157.90909</v>
+        <v>153.78182</v>
       </c>
       <c r="C663" s="0">
-        <v>8.11</v>
+        <v>8.67</v>
       </c>
       <c r="D663" s="0">
-        <v>8103.84</v>
+        <v>7743.92</v>
       </c>
       <c r="E663" s="0">
-        <v>5.01</v>
+        <v>9.56</v>
       </c>
     </row>
     <row r="664" spans="1:5" customHeight="0">
       <c r="A664" s="0" t="inlineStr">
         <is>
-          <t>03-04-2026</t>
+          <t>03-25-2026</t>
         </is>
       </c>
       <c r="B664" s="0">
-        <v>156.69091</v>
+        <v>155.69091</v>
       </c>
       <c r="C664" s="0">
-        <v>8.95</v>
+        <v>7.34</v>
       </c>
       <c r="D664" s="0">
-        <v>8167.73</v>
+        <v>7846.55</v>
       </c>
       <c r="E664" s="0">
-        <v>4.19</v>
+        <v>8.13</v>
       </c>
     </row>
     <row r="665" spans="1:5" customHeight="0">
       <c r="A665" s="0" t="inlineStr">
         <is>
-          <t>03-05-2026</t>
+          <t>03-26-2026</t>
         </is>
       </c>
       <c r="B665" s="0">
-        <v>154.81818</v>
+        <v>155.74545</v>
       </c>
       <c r="C665" s="0">
-        <v>10.27</v>
+        <v>7.3</v>
       </c>
       <c r="D665" s="0">
-        <v>8045.8</v>
+        <v>7769.31</v>
       </c>
       <c r="E665" s="0">
-        <v>5.76</v>
+        <v>9.2</v>
       </c>
     </row>
     <row r="666" spans="1:5" customHeight="0">
       <c r="A666" s="0" t="inlineStr">
         <is>
-          <t>03-06-2026</t>
+          <t>03-27-2026</t>
         </is>
       </c>
       <c r="B666" s="0">
-        <v>152.09091</v>
+        <v>157.21818</v>
       </c>
       <c r="C666" s="0">
-        <v>12.25</v>
+        <v>6.3</v>
       </c>
       <c r="D666" s="0">
-        <v>7993.49</v>
+        <v>7701.95</v>
       </c>
       <c r="E666" s="0">
-        <v>6.46</v>
+        <v>10.16</v>
       </c>
     </row>
     <row r="667" spans="1:5" customHeight="0">
       <c r="A667" s="0" t="inlineStr">
         <is>
-          <t>03-09-2026</t>
+          <t>03-30-2026</t>
         </is>
       </c>
       <c r="B667" s="0">
-        <v>150.34545</v>
+        <v>160.34545</v>
       </c>
       <c r="C667" s="0">
-        <v>13.55</v>
+        <v>4.22</v>
       </c>
       <c r="D667" s="0">
-        <v>7915.36</v>
+        <v>7772.45</v>
       </c>
       <c r="E667" s="0">
-        <v>7.51</v>
+        <v>9.16</v>
       </c>
     </row>
     <row r="668" spans="1:5" customHeight="0">
       <c r="A668" s="0" t="inlineStr">
         <is>
-          <t>03-10-2026</t>
+          <t>03-31-2026</t>
         </is>
       </c>
       <c r="B668" s="0">
-        <v>152.14545</v>
+        <v>161.74545</v>
       </c>
       <c r="C668" s="0">
-        <v>12.21</v>
+        <v>3.32</v>
       </c>
       <c r="D668" s="0">
-        <v>8057.36</v>
+        <v>7816.94</v>
       </c>
       <c r="E668" s="0">
-        <v>5.61</v>
+        <v>8.54</v>
       </c>
     </row>
     <row r="669" spans="1:5" customHeight="0">
       <c r="A669" s="0" t="inlineStr">
         <is>
-          <t>03-11-2026</t>
+          <t>04-01-2026</t>
         </is>
       </c>
       <c r="B669" s="0">
-        <v>151.94545</v>
+        <v>163.63636</v>
       </c>
       <c r="C669" s="0">
-        <v>12.36</v>
+        <v>2.13</v>
       </c>
       <c r="D669" s="0">
-        <v>8041.81</v>
+        <v>7981.27</v>
       </c>
       <c r="E669" s="0">
-        <v>5.82</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="670" spans="1:5" customHeight="0">
       <c r="A670" s="0" t="inlineStr">
         <is>
-          <t>03-12-2026</t>
+          <t>04-02-2026</t>
         </is>
       </c>
       <c r="B670" s="0">
-        <v>155.29091</v>
+        <v>164.10909</v>
       </c>
       <c r="C670" s="0">
-        <v>9.94</v>
+        <v>1.83</v>
       </c>
       <c r="D670" s="0">
-        <v>7984.44</v>
+        <v>7962.39</v>
       </c>
       <c r="E670" s="0">
-        <v>6.58</v>
+        <v>6.56</v>
       </c>
     </row>
     <row r="671" spans="1:5" customHeight="0">
       <c r="A671" s="0" t="inlineStr">
         <is>
-          <t>03-13-2026</t>
+          <t>04-07-2026</t>
         </is>
       </c>
       <c r="B671" s="0">
-        <v>155.34545</v>
+        <v>165</v>
       </c>
       <c r="C671" s="0">
-        <v>9.9</v>
+        <v>1.28</v>
       </c>
       <c r="D671" s="0">
-        <v>7911.53</v>
+        <v>7908.74</v>
       </c>
       <c r="E671" s="0">
-        <v>7.56</v>
+        <v>7.28</v>
       </c>
     </row>
     <row r="672" spans="1:5" customHeight="0">
       <c r="A672" s="0" t="inlineStr">
         <is>
-          <t>03-16-2026</t>
+          <t>04-08-2026</t>
         </is>
       </c>
       <c r="B672" s="0">
-        <v>156.54545</v>
+        <v>166.76364</v>
       </c>
       <c r="C672" s="0">
-        <v>9.05</v>
+        <v>0.21</v>
       </c>
       <c r="D672" s="0">
-        <v>7935.97</v>
+        <v>8263.87</v>
       </c>
       <c r="E672" s="0">
-        <v>7.23</v>
+        <v>2.67</v>
       </c>
     </row>
     <row r="673" spans="1:5" customHeight="0">
       <c r="A673" s="0" t="inlineStr">
         <is>
-          <t>03-17-2026</t>
+          <t>04-09-2026</t>
         </is>
       </c>
       <c r="B673" s="0">
-        <v>156.56364</v>
+        <v>170.16364</v>
       </c>
       <c r="C673" s="0">
-        <v>9.04</v>
+        <v>-1.79</v>
       </c>
       <c r="D673" s="0">
-        <v>7974.49</v>
+        <v>8245.8</v>
       </c>
       <c r="E673" s="0">
-        <v>6.71</v>
+        <v>2.89</v>
       </c>
     </row>
     <row r="674" spans="1:5" customHeight="0">
       <c r="A674" s="0" t="inlineStr">
         <is>
-          <t>03-18-2026</t>
+          <t>04-10-2026</t>
         </is>
       </c>
       <c r="B674" s="0">
-        <v>155.10909</v>
+        <v>171.4</v>
       </c>
       <c r="C674" s="0">
-        <v>10.06</v>
+        <v>-2.5</v>
       </c>
       <c r="D674" s="0">
-        <v>7969.88</v>
+        <v>8259.6</v>
       </c>
       <c r="E674" s="0">
-        <v>6.77</v>
+        <v>2.72</v>
       </c>
     </row>
     <row r="675" spans="1:5" customHeight="0">
       <c r="A675" s="0" t="inlineStr">
         <is>
-          <t>03-19-2026</t>
+          <t>04-13-2026</t>
         </is>
       </c>
       <c r="B675" s="0">
-        <v>152.98182</v>
+        <v>170.45455</v>
       </c>
       <c r="C675" s="0">
-        <v>11.59</v>
+        <v>-1.96</v>
       </c>
       <c r="D675" s="0">
-        <v>7807.87</v>
+        <v>8235.98</v>
       </c>
       <c r="E675" s="0">
-        <v>8.99</v>
+        <v>3.02</v>
       </c>
     </row>
     <row r="676" spans="1:5" customHeight="0">
       <c r="A676" s="0" t="inlineStr">
         <is>
-          <t>03-20-2026</t>
+          <t>04-14-2026</t>
         </is>
       </c>
       <c r="B676" s="0">
-        <v>152.03636</v>
+        <v>170.25455</v>
       </c>
       <c r="C676" s="0">
-        <v>12.29</v>
+        <v>-1.84</v>
       </c>
       <c r="D676" s="0">
-        <v>7665.62</v>
+        <v>8327.86</v>
       </c>
       <c r="E676" s="0">
-        <v>11.01</v>
+        <v>1.88</v>
       </c>
     </row>
     <row r="677" spans="1:5" customHeight="0">
       <c r="A677" s="0" t="inlineStr">
         <is>
-          <t>03-23-2026</t>
+          <t>04-15-2026</t>
         </is>
       </c>
       <c r="B677" s="0">
-        <v>150.50909</v>
+        <v>170.14545</v>
       </c>
       <c r="C677" s="0">
-        <v>13.43</v>
+        <v>-1.78</v>
       </c>
       <c r="D677" s="0">
-        <v>7726.2</v>
+        <v>8274.57</v>
       </c>
       <c r="E677" s="0">
-        <v>10.14</v>
+        <v>2.54</v>
       </c>
     </row>
     <row r="678" spans="1:5" customHeight="0">
       <c r="A678" s="0" t="inlineStr">
         <is>
-          <t>03-24-2026</t>
+          <t>04-16-2026</t>
         </is>
       </c>
       <c r="B678" s="0">
-        <v>153.78182</v>
+        <v>169.43636</v>
       </c>
       <c r="C678" s="0">
-        <v>11.01</v>
+        <v>-1.37</v>
       </c>
       <c r="D678" s="0">
-        <v>7743.92</v>
+        <v>8262.7</v>
       </c>
       <c r="E678" s="0">
-        <v>9.89</v>
+        <v>2.68</v>
       </c>
     </row>
     <row r="679" spans="1:5" customHeight="0">
       <c r="A679" s="0" t="inlineStr">
         <is>
-          <t>03-25-2026</t>
+          <t>04-17-2026</t>
         </is>
       </c>
       <c r="B679" s="0">
-        <v>155.69091</v>
+        <v>169.12727</v>
       </c>
       <c r="C679" s="0">
-        <v>9.65</v>
+        <v>-1.19</v>
       </c>
       <c r="D679" s="0">
-        <v>7846.55</v>
+        <v>8425.13</v>
       </c>
       <c r="E679" s="0">
-        <v>8.45</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="680" spans="1:5" customHeight="0">
       <c r="A680" s="0" t="inlineStr">
         <is>
-          <t>03-26-2026</t>
+          <t>04-20-2026</t>
         </is>
       </c>
       <c r="B680" s="0">
-        <v>155.74545</v>
+        <v>169.43636</v>
       </c>
       <c r="C680" s="0">
-        <v>9.61</v>
+        <v>-1.37</v>
       </c>
       <c r="D680" s="0">
-        <v>7769.31</v>
+        <v>8331.05</v>
       </c>
       <c r="E680" s="0">
-        <v>9.53</v>
+        <v>1.84</v>
       </c>
     </row>
     <row r="681" spans="1:5" customHeight="0">
       <c r="A681" s="0" t="inlineStr">
         <is>
-          <t>03-27-2026</t>
+          <t>04-21-2026</t>
         </is>
       </c>
       <c r="B681" s="0">
-        <v>157.21818</v>
+        <v>169.49091</v>
       </c>
       <c r="C681" s="0">
-        <v>8.59</v>
+        <v>-1.4</v>
       </c>
       <c r="D681" s="0">
-        <v>7701.95</v>
+        <v>8235.72</v>
       </c>
       <c r="E681" s="0">
-        <v>10.49</v>
+        <v>3.02</v>
       </c>
     </row>
     <row r="682" spans="1:5" customHeight="0">
       <c r="A682" s="0" t="inlineStr">
         <is>
-          <t>03-30-2026</t>
+          <t>04-22-2026</t>
         </is>
       </c>
       <c r="B682" s="0">
-        <v>160.34545</v>
+        <v>169.29091</v>
       </c>
       <c r="C682" s="0">
-        <v>6.47</v>
+        <v>-1.28</v>
       </c>
       <c r="D682" s="0">
-        <v>7772.45</v>
+        <v>8156.43</v>
       </c>
       <c r="E682" s="0">
-        <v>9.48</v>
+        <v>4.02</v>
       </c>
     </row>
     <row r="683" spans="1:5" customHeight="0">
       <c r="A683" s="0" t="inlineStr">
         <is>
-          <t>03-31-2026</t>
+          <t>04-23-2026</t>
         </is>
       </c>
       <c r="B683" s="0">
-        <v>161.74545</v>
+        <v>170.78182</v>
       </c>
       <c r="C683" s="0">
-        <v>5.55</v>
+        <v>-2.14</v>
       </c>
       <c r="D683" s="0">
-        <v>7816.94</v>
+        <v>8227.32</v>
       </c>
       <c r="E683" s="0">
-        <v>8.86</v>
+        <v>3.13</v>
       </c>
     </row>
     <row r="684" spans="1:5" customHeight="0">
       <c r="A684" s="0" t="inlineStr">
         <is>
-          <t>04-01-2026</t>
+          <t>04-24-2026</t>
         </is>
       </c>
       <c r="B684" s="0">
-        <v>163.63636</v>
+        <v>171.23636</v>
       </c>
       <c r="C684" s="0">
-        <v>4.33</v>
+        <v>-2.4</v>
       </c>
       <c r="D684" s="0">
-        <v>7981.27</v>
+        <v>8157.82</v>
       </c>
       <c r="E684" s="0">
-        <v>6.62</v>
+        <v>4</v>
       </c>
     </row>
     <row r="685" spans="1:5" customHeight="0">
       <c r="A685" s="0" t="inlineStr">
         <is>
-          <t>04-02-2026</t>
+          <t>04-27-2026</t>
         </is>
       </c>
       <c r="B685" s="0">
-        <v>164.10909</v>
+        <v>170.56364</v>
       </c>
       <c r="C685" s="0">
-        <v>4.03</v>
+        <v>-2.02</v>
       </c>
       <c r="D685" s="0">
-        <v>7962.39</v>
+        <v>8141.92</v>
       </c>
       <c r="E685" s="0">
-        <v>6.87</v>
+        <v>4.21</v>
       </c>
     </row>
     <row r="686" spans="1:5" customHeight="0">
       <c r="A686" s="0" t="inlineStr">
         <is>
-          <t>04-07-2026</t>
+          <t>04-28-2026</t>
         </is>
       </c>
       <c r="B686" s="0">
-        <v>165</v>
+        <v>165.10909</v>
       </c>
       <c r="C686" s="0">
-        <v>3.47</v>
+        <v>1.22</v>
       </c>
       <c r="D686" s="0">
-        <v>7908.74</v>
+        <v>8104.09</v>
       </c>
       <c r="E686" s="0">
-        <v>7.6</v>
+        <v>4.69</v>
       </c>
     </row>
     <row r="687" spans="1:5" customHeight="0">
       <c r="A687" s="0" t="inlineStr">
         <is>
-          <t>04-08-2026</t>
+          <t>04-29-2026</t>
         </is>
       </c>
       <c r="B687" s="0">
-        <v>166.76364</v>
+        <v>164.18182</v>
       </c>
       <c r="C687" s="0">
-        <v>2.37</v>
+        <v>1.79</v>
       </c>
       <c r="D687" s="0">
-        <v>8263.87</v>
+        <v>8072.13</v>
       </c>
       <c r="E687" s="0">
-        <v>2.97</v>
+        <v>5.11</v>
       </c>
     </row>
     <row r="688" spans="1:5" customHeight="0">
       <c r="A688" s="0" t="inlineStr">
         <is>
-          <t>04-09-2026</t>
+          <t>04-30-2026</t>
         </is>
       </c>
       <c r="B688" s="0">
-        <v>170.16364</v>
+        <v>166.43636</v>
       </c>
       <c r="C688" s="0">
-        <v>0.33</v>
+        <v>0.41</v>
       </c>
       <c r="D688" s="0">
-        <v>8245.8</v>
+        <v>8114.84</v>
       </c>
       <c r="E688" s="0">
-        <v>3.2</v>
+        <v>4.55</v>
       </c>
     </row>
     <row r="689" spans="1:5" customHeight="0">
       <c r="A689" s="0" t="inlineStr">
         <is>
-          <t>04-10-2026</t>
+          <t>05-04-2026</t>
         </is>
       </c>
       <c r="B689" s="0">
-        <v>171.4</v>
+        <v>161.49091</v>
       </c>
       <c r="C689" s="0">
-        <v>-0.4</v>
+        <v>3.49</v>
       </c>
       <c r="D689" s="0">
-        <v>8259.6</v>
+        <v>7976.12</v>
       </c>
       <c r="E689" s="0">
-        <v>3.03</v>
+        <v>6.37</v>
       </c>
     </row>
     <row r="690" spans="1:5" customHeight="0">
       <c r="A690" s="0" t="inlineStr">
         <is>
-          <t>04-13-2026</t>
+          <t>05-05-2026</t>
         </is>
       </c>
       <c r="B690" s="0">
-        <v>170.45455</v>
+        <v>163.12727</v>
       </c>
       <c r="C690" s="0">
-        <v>0.16</v>
+        <v>2.45</v>
       </c>
       <c r="D690" s="0">
-        <v>8235.98</v>
+        <v>8062.31</v>
       </c>
       <c r="E690" s="0">
-        <v>3.32</v>
+        <v>5.24</v>
       </c>
     </row>
     <row r="691" spans="1:5" customHeight="0">
       <c r="A691" s="0" t="inlineStr">
         <is>
-          <t>04-14-2026</t>
+          <t>05-06-2026</t>
         </is>
       </c>
       <c r="B691" s="0">
-        <v>170.25455</v>
+        <v>163.89091</v>
       </c>
       <c r="C691" s="0">
-        <v>0.27</v>
+        <v>1.97</v>
       </c>
       <c r="D691" s="0">
-        <v>8327.86</v>
+        <v>8299.42</v>
       </c>
       <c r="E691" s="0">
-        <v>2.18</v>
+        <v>2.23</v>
       </c>
     </row>
     <row r="692" spans="1:5" customHeight="0">
       <c r="A692" s="0" t="inlineStr">
         <is>
-          <t>04-15-2026</t>
+          <t>05-07-2026</t>
         </is>
       </c>
       <c r="B692" s="0">
-        <v>170.14545</v>
+        <v>160.63636</v>
       </c>
       <c r="C692" s="0">
-        <v>0.34</v>
+        <v>4.04</v>
       </c>
       <c r="D692" s="0">
-        <v>8274.57</v>
+        <v>8202.08</v>
       </c>
       <c r="E692" s="0">
-        <v>2.84</v>
+        <v>3.44</v>
       </c>
     </row>
     <row r="693" spans="1:5" customHeight="0">
       <c r="A693" s="0" t="inlineStr">
         <is>
-          <t>04-16-2026</t>
+          <t>05-08-2026</t>
         </is>
       </c>
       <c r="B693" s="0">
-        <v>169.43636</v>
+        <v>159.2</v>
       </c>
       <c r="C693" s="0">
-        <v>0.76</v>
+        <v>4.97</v>
       </c>
       <c r="D693" s="0">
-        <v>8262.7</v>
+        <v>8112.57</v>
       </c>
       <c r="E693" s="0">
-        <v>2.99</v>
+        <v>4.58</v>
       </c>
     </row>
     <row r="694" spans="1:5" customHeight="0">
       <c r="A694" s="0" t="inlineStr">
         <is>
-          <t>04-17-2026</t>
+          <t>05-11-2026</t>
         </is>
       </c>
       <c r="B694" s="0">
-        <v>169.12727</v>
+        <v>160</v>
       </c>
       <c r="C694" s="0">
-        <v>0.94</v>
+        <v>4.45</v>
       </c>
       <c r="D694" s="0">
-        <v>8425.13</v>
+        <v>8056.38</v>
       </c>
       <c r="E694" s="0">
-        <v>1</v>
+        <v>5.31</v>
       </c>
     </row>
     <row r="695" spans="1:5" customHeight="0">
       <c r="A695" s="0" t="inlineStr">
         <is>
-          <t>04-20-2026</t>
+          <t>05-12-2026</t>
         </is>
       </c>
       <c r="B695" s="0">
-        <v>169.43636</v>
+        <v>159.83636</v>
       </c>
       <c r="C695" s="0">
-        <v>0.76</v>
+        <v>4.56</v>
       </c>
       <c r="D695" s="0">
-        <v>8331.05</v>
+        <v>7979.92</v>
       </c>
       <c r="E695" s="0">
-        <v>2.14</v>
+        <v>6.32</v>
       </c>
     </row>
     <row r="696" spans="1:5" customHeight="0">
       <c r="A696" s="0" t="inlineStr">
         <is>
-          <t>04-21-2026</t>
+          <t>05-13-2026</t>
         </is>
       </c>
       <c r="B696" s="0">
-        <v>169.49091</v>
+        <v>160.92727</v>
       </c>
       <c r="C696" s="0">
-        <v>0.73</v>
+        <v>3.85</v>
       </c>
       <c r="D696" s="0">
-        <v>8235.72</v>
+        <v>8007.97</v>
       </c>
       <c r="E696" s="0">
-        <v>3.33</v>
+        <v>5.95</v>
       </c>
     </row>
     <row r="697" spans="1:5" customHeight="0">
       <c r="A697" s="0" t="inlineStr">
         <is>
-          <t>04-22-2026</t>
+          <t>05-14-2026</t>
         </is>
       </c>
       <c r="B697" s="0">
-        <v>169.29091</v>
+        <v>162.69091</v>
       </c>
       <c r="C697" s="0">
-        <v>0.84</v>
+        <v>2.72</v>
       </c>
       <c r="D697" s="0">
-        <v>8156.43</v>
+        <v>8082.27</v>
       </c>
       <c r="E697" s="0">
-        <v>4.33</v>
+        <v>4.98</v>
       </c>
     </row>
     <row r="698" spans="1:5" customHeight="0">
       <c r="A698" s="0" t="inlineStr">
         <is>
-          <t>04-23-2026</t>
+          <t>05-15-2026</t>
         </is>
       </c>
       <c r="B698" s="0">
-        <v>170.78182</v>
+        <v>160.21818</v>
       </c>
       <c r="C698" s="0">
-        <v>-0.04</v>
+        <v>4.31</v>
       </c>
       <c r="D698" s="0">
-        <v>8227.32</v>
+        <v>7952.55</v>
       </c>
       <c r="E698" s="0">
-        <v>3.43</v>
+        <v>6.69</v>
       </c>
     </row>
     <row r="699" spans="1:5" customHeight="0">
       <c r="A699" s="0" t="inlineStr">
         <is>
-          <t>04-24-2026</t>
+          <t>05-18-2026</t>
         </is>
       </c>
       <c r="B699" s="0">
-        <v>171.23636</v>
+        <v>158.63636</v>
       </c>
       <c r="C699" s="0">
-        <v>-0.3</v>
+        <v>5.35</v>
       </c>
       <c r="D699" s="0">
-        <v>8157.82</v>
+        <v>7987.49</v>
       </c>
       <c r="E699" s="0">
-        <v>4.31</v>
+        <v>6.22</v>
       </c>
     </row>
     <row r="700" spans="1:5" customHeight="0">
       <c r="A700" s="0" t="inlineStr">
         <is>
-          <t>04-27-2026</t>
+          <t>05-19-2026</t>
         </is>
       </c>
       <c r="B700" s="0">
-        <v>170.56364</v>
+        <v>158.27273</v>
       </c>
       <c r="C700" s="0">
-        <v>0.09</v>
+        <v>5.59</v>
       </c>
       <c r="D700" s="0">
-        <v>8141.92</v>
+        <v>7981.76</v>
       </c>
       <c r="E700" s="0">
-        <v>4.52</v>
+        <v>6.3</v>
       </c>
     </row>
     <row r="701" spans="1:5" customHeight="0">
       <c r="A701" s="0" t="inlineStr">
         <is>
-          <t>04-28-2026</t>
+          <t>05-20-2026</t>
         </is>
       </c>
       <c r="B701" s="0">
-        <v>165.10909</v>
+        <v>160.92727</v>
       </c>
       <c r="C701" s="0">
-        <v>3.4</v>
+        <v>3.85</v>
       </c>
       <c r="D701" s="0">
-        <v>8104.09</v>
+        <v>8117.42</v>
       </c>
       <c r="E701" s="0">
-        <v>5</v>
+        <v>4.52</v>
       </c>
     </row>
     <row r="702" spans="1:5" customHeight="0">
       <c r="A702" s="0" t="inlineStr">
         <is>
-          <t>04-29-2026</t>
+          <t>05-21-2026</t>
         </is>
       </c>
       <c r="B702" s="0">
-        <v>164.18182</v>
+        <v>163.38182</v>
       </c>
       <c r="C702" s="0">
-        <v>3.98</v>
+        <v>2.29</v>
       </c>
       <c r="D702" s="0">
-        <v>8072.13</v>
+        <v>8086</v>
       </c>
       <c r="E702" s="0">
-        <v>5.42</v>
+        <v>4.93</v>
       </c>
     </row>
     <row r="703" spans="1:5" customHeight="0">
       <c r="A703" s="0" t="inlineStr">
         <is>
-          <t>04-30-2026</t>
+          <t>05-22-2026</t>
         </is>
       </c>
       <c r="B703" s="0">
-        <v>166.43636</v>
+        <v>163.98182</v>
       </c>
       <c r="C703" s="0">
-        <v>2.57</v>
+        <v>1.91</v>
       </c>
       <c r="D703" s="0">
-        <v>8114.84</v>
+        <v>8115.75</v>
       </c>
       <c r="E703" s="0">
-        <v>4.87</v>
+        <v>4.54</v>
       </c>
     </row>
     <row r="704" spans="1:5" customHeight="0">
       <c r="A704" s="0" t="inlineStr">
         <is>
-          <t>05-04-2026</t>
+          <t>05-25-2026</t>
         </is>
       </c>
       <c r="B704" s="0">
-        <v>161.49091</v>
+        <v>167.41818</v>
       </c>
       <c r="C704" s="0">
-        <v>5.71</v>
+        <v>-0.18</v>
       </c>
       <c r="D704" s="0">
-        <v>7976.12</v>
+        <v>8258.26</v>
       </c>
       <c r="E704" s="0">
-        <v>6.69</v>
+        <v>2.74</v>
       </c>
     </row>
     <row r="705" spans="1:5" customHeight="0">
       <c r="A705" s="0" t="inlineStr">
         <is>
-          <t>05-05-2026</t>
+          <t>05-26-2026</t>
         </is>
       </c>
       <c r="B705" s="0">
-        <v>163.12727</v>
+        <v>165.41818</v>
       </c>
       <c r="C705" s="0">
-        <v>4.65</v>
+        <v>1.03</v>
       </c>
       <c r="D705" s="0">
-        <v>8062.31</v>
+        <v>8173.11</v>
       </c>
       <c r="E705" s="0">
-        <v>5.55</v>
+        <v>3.81</v>
       </c>
     </row>
     <row r="706" spans="1:5" customHeight="0">
       <c r="A706" s="0" t="inlineStr">
         <is>
-          <t>05-06-2026</t>
+          <t>05-27-2026</t>
         </is>
       </c>
       <c r="B706" s="0">
-        <v>163.89091</v>
+        <v>166.30909</v>
       </c>
       <c r="C706" s="0">
-        <v>4.17</v>
+        <v>0.49</v>
       </c>
       <c r="D706" s="0">
-        <v>8299.42</v>
+        <v>8207.89</v>
       </c>
       <c r="E706" s="0">
-        <v>2.53</v>
+        <v>3.37</v>
       </c>
     </row>
     <row r="707" spans="1:5" customHeight="0">
       <c r="A707" s="0" t="inlineStr">
         <is>
-          <t>05-07-2026</t>
+          <t>05-28-2026</t>
         </is>
       </c>
       <c r="B707" s="0">
-        <v>160.63636</v>
+        <v>165.45455</v>
       </c>
       <c r="C707" s="0">
-        <v>6.28</v>
+        <v>1.01</v>
       </c>
       <c r="D707" s="0">
-        <v>8202.08</v>
+        <v>8188.87</v>
       </c>
       <c r="E707" s="0">
-        <v>3.75</v>
+        <v>3.61</v>
       </c>
     </row>
     <row r="708" spans="1:5" customHeight="0">
       <c r="A708" s="0" t="inlineStr">
         <is>
-          <t>05-08-2026</t>
+          <t>05-29-2026</t>
         </is>
       </c>
       <c r="B708" s="0">
-        <v>159.2</v>
+        <v>161.89091</v>
       </c>
       <c r="C708" s="0">
-        <v>7.24</v>
+        <v>3.23</v>
       </c>
       <c r="D708" s="0">
-        <v>8112.57</v>
+        <v>8183.34</v>
       </c>
       <c r="E708" s="0">
-        <v>4.89</v>
+        <v>3.68</v>
       </c>
     </row>
     <row r="709" spans="1:5" customHeight="0">
       <c r="A709" s="0" t="inlineStr">
         <is>
-          <t>05-11-2026</t>
+          <t>06-01-2026</t>
         </is>
       </c>
       <c r="B709" s="0">
-        <v>160</v>
+        <v>161.29091</v>
       </c>
       <c r="C709" s="0">
-        <v>6.7</v>
+        <v>3.61</v>
       </c>
       <c r="D709" s="0">
-        <v>8056.38</v>
+        <v>8146.59</v>
       </c>
       <c r="E709" s="0">
-        <v>5.63</v>
+        <v>4.15</v>
       </c>
     </row>
     <row r="710" spans="1:5" customHeight="0">
       <c r="A710" s="0" t="inlineStr">
         <is>
-          <t>05-12-2026</t>
+          <t>06-02-2026</t>
         </is>
       </c>
       <c r="B710" s="0">
-        <v>159.83636</v>
+        <v>160.49091</v>
       </c>
       <c r="C710" s="0">
-        <v>6.81</v>
+        <v>4.13</v>
       </c>
       <c r="D710" s="0">
-        <v>7979.92</v>
+        <v>8209.09</v>
       </c>
       <c r="E710" s="0">
-        <v>6.64</v>
+        <v>3.35</v>
       </c>
     </row>
     <row r="711" spans="1:5" customHeight="0">
       <c r="A711" s="0" t="inlineStr">
         <is>
-          <t>05-13-2026</t>
+          <t>06-03-2026</t>
         </is>
       </c>
       <c r="B711" s="0">
-        <v>160.92727</v>
+        <v>163.54545</v>
       </c>
       <c r="C711" s="0">
-        <v>6.09</v>
+        <v>2.19</v>
       </c>
       <c r="D711" s="0">
-        <v>8007.97</v>
+        <v>8150.42</v>
       </c>
       <c r="E711" s="0">
-        <v>6.26</v>
+        <v>4.1</v>
       </c>
     </row>
     <row r="712" spans="1:5" customHeight="0">
       <c r="A712" s="0" t="inlineStr">
         <is>
-          <t>05-14-2026</t>
+          <t>06-04-2026</t>
         </is>
       </c>
       <c r="B712" s="0">
-        <v>162.69091</v>
+        <v>165.16364</v>
       </c>
       <c r="C712" s="0">
-        <v>4.94</v>
+        <v>1.18</v>
       </c>
       <c r="D712" s="0">
-        <v>8082.27</v>
+        <v>8244.29</v>
       </c>
       <c r="E712" s="0">
-        <v>5.29</v>
+        <v>2.91</v>
       </c>
     </row>
     <row r="713" spans="1:5" customHeight="0">
       <c r="A713" s="0" t="inlineStr">
         <is>
-          <t>05-15-2026</t>
+          <t>06-05-2026</t>
         </is>
       </c>
       <c r="B713" s="0">
-        <v>160.21818</v>
+        <v>166.72727</v>
       </c>
       <c r="C713" s="0">
-        <v>6.55</v>
+        <v>0.24</v>
       </c>
       <c r="D713" s="0">
-        <v>7952.55</v>
+        <v>8218.24</v>
       </c>
       <c r="E713" s="0">
-        <v>7.01</v>
+        <v>3.24</v>
       </c>
     </row>
     <row r="714" spans="1:5" customHeight="0">
       <c r="A714" s="0" t="inlineStr">
         <is>
-          <t>05-18-2026</t>
+          <t>06-08-2026</t>
         </is>
       </c>
       <c r="B714" s="0">
-        <v>158.63636</v>
+        <v>165.38</v>
       </c>
       <c r="C714" s="0">
-        <v>7.62</v>
+        <v>1.05</v>
       </c>
       <c r="D714" s="0">
-        <v>7987.49</v>
+        <v>8199.29</v>
       </c>
       <c r="E714" s="0">
-        <v>6.54</v>
+        <v>3.48</v>
       </c>
     </row>
     <row r="715" spans="1:5" customHeight="0">
       <c r="A715" s="0" t="inlineStr">
         <is>
-          <t>05-19-2026</t>
+          <t>06-09-2026</t>
         </is>
       </c>
       <c r="B715" s="0">
-        <v>158.27273</v>
+        <v>168.42</v>
       </c>
       <c r="C715" s="0">
-        <v>7.86</v>
+        <v>-0.77</v>
       </c>
       <c r="D715" s="0">
-        <v>7981.76</v>
+        <v>8203.43</v>
       </c>
       <c r="E715" s="0">
-        <v>6.61</v>
+        <v>3.43</v>
       </c>
     </row>
     <row r="716" spans="1:5" customHeight="0">
       <c r="A716" s="0" t="inlineStr">
         <is>
-          <t>05-20-2026</t>
+          <t>06-10-2026</t>
         </is>
       </c>
       <c r="B716" s="0">
-        <v>160.92727</v>
+        <v>167.72</v>
       </c>
       <c r="C716" s="0">
-        <v>6.09</v>
+        <v>-0.36</v>
       </c>
       <c r="D716" s="0">
-        <v>8117.42</v>
+        <v>8161.83</v>
       </c>
       <c r="E716" s="0">
-        <v>4.83</v>
+        <v>3.95</v>
       </c>
     </row>
     <row r="717" spans="1:5" customHeight="0">
       <c r="A717" s="0" t="inlineStr">
         <is>
-          <t>05-21-2026</t>
+          <t>06-11-2026</t>
         </is>
       </c>
       <c r="B717" s="0">
-        <v>163.38182</v>
+        <v>165.02</v>
       </c>
       <c r="C717" s="0">
-        <v>4.49</v>
+        <v>1.27</v>
       </c>
       <c r="D717" s="0">
-        <v>8086</v>
+        <v>8200.8</v>
       </c>
       <c r="E717" s="0">
-        <v>5.24</v>
+        <v>3.46</v>
       </c>
     </row>
     <row r="718" spans="1:5" customHeight="0">
       <c r="A718" s="0" t="inlineStr">
         <is>
-          <t>05-22-2026</t>
+          <t>06-12-2026</t>
         </is>
       </c>
       <c r="B718" s="0">
-        <v>163.98182</v>
+        <v>168.3</v>
       </c>
       <c r="C718" s="0">
-        <v>4.11</v>
+        <v>-0.7</v>
       </c>
       <c r="D718" s="0">
-        <v>8115.75</v>
+        <v>8350.87</v>
       </c>
       <c r="E718" s="0">
-        <v>4.85</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="719" spans="1:5" customHeight="0">
       <c r="A719" s="0" t="inlineStr">
         <is>
-          <t>05-25-2026</t>
+          <t>06-15-2026</t>
         </is>
       </c>
       <c r="B719" s="0">
-        <v>167.41818</v>
+        <v>165.86</v>
       </c>
       <c r="C719" s="0">
-        <v>1.97</v>
+        <v>0.76</v>
       </c>
       <c r="D719" s="0">
-        <v>8258.26</v>
+        <v>8384.01</v>
       </c>
       <c r="E719" s="0">
-        <v>3.04</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="720" spans="1:5" customHeight="0">
       <c r="A720" s="0" t="inlineStr">
         <is>
-          <t>05-26-2026</t>
+          <t>06-16-2026</t>
         </is>
       </c>
       <c r="B720" s="0">
-        <v>165.41818</v>
+        <v>167.38</v>
       </c>
       <c r="C720" s="0">
-        <v>3.21</v>
+        <v>-0.16</v>
       </c>
       <c r="D720" s="0">
-        <v>8173.11</v>
+        <v>8447.27</v>
       </c>
       <c r="E720" s="0">
-        <v>4.12</v>
+        <v>0.44</v>
       </c>
     </row>
     <row r="721" spans="1:5" customHeight="0">
       <c r="A721" s="0" t="inlineStr">
         <is>
-          <t>05-27-2026</t>
+          <t>06-17-2026</t>
         </is>
       </c>
       <c r="B721" s="0">
-        <v>166.30909</v>
+        <v>166.9</v>
       </c>
       <c r="C721" s="0">
-        <v>2.65</v>
+        <v>0.13</v>
       </c>
       <c r="D721" s="0">
-        <v>8207.89</v>
+        <v>8430.79</v>
       </c>
       <c r="E721" s="0">
-        <v>3.68</v>
+        <v>0.64</v>
       </c>
     </row>
     <row r="722" spans="1:5" customHeight="0">
       <c r="A722" s="0" t="inlineStr">
         <is>
-          <t>05-28-2026</t>
+          <t>06-18-2026</t>
         </is>
       </c>
       <c r="B722" s="0">
-        <v>165.45455</v>
+        <v>167.12</v>
       </c>
       <c r="C722" s="0">
-        <v>3.18</v>
+        <v>0</v>
       </c>
       <c r="D722" s="0">
-        <v>8188.87</v>
+        <v>8467.98</v>
       </c>
       <c r="E722" s="0">
-        <v>3.92</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="723" spans="1:5" customHeight="0">
       <c r="A723" s="0" t="inlineStr">
         <is>
-          <t>05-29-2026</t>
+          <t>06-19-2026</t>
         </is>
       </c>
       <c r="B723" s="0">
-        <v>161.89091</v>
+        <v>164.16</v>
       </c>
       <c r="C723" s="0">
-        <v>5.45</v>
+        <v>1.8</v>
       </c>
       <c r="D723" s="0">
-        <v>8183.34</v>
+        <v>8421.14</v>
       </c>
       <c r="E723" s="0">
-        <v>3.99</v>
+        <v>0.75</v>
       </c>
     </row>
     <row r="724" spans="1:5" customHeight="0">
       <c r="A724" s="0" t="inlineStr">
         <is>
-          <t>06-01-2026</t>
+          <t>06-22-2026</t>
         </is>
       </c>
       <c r="B724" s="0">
-        <v>161.29091</v>
+        <v>165.7</v>
       </c>
       <c r="C724" s="0">
-        <v>5.85</v>
+        <v>0.86</v>
       </c>
       <c r="D724" s="0">
-        <v>8146.59</v>
+        <v>8400.11</v>
       </c>
       <c r="E724" s="0">
-        <v>4.46</v>
+        <v>1</v>
       </c>
     </row>
     <row r="725" spans="1:5" customHeight="0">
       <c r="A725" s="0" t="inlineStr">
         <is>
-          <t>06-02-2026</t>
+          <t>06-23-2026</t>
         </is>
       </c>
       <c r="B725" s="0">
-        <v>160.49091</v>
+        <v>166.44</v>
       </c>
       <c r="C725" s="0">
-        <v>6.37</v>
+        <v>0.41</v>
       </c>
       <c r="D725" s="0">
-        <v>8209.09</v>
+        <v>8340.71</v>
       </c>
       <c r="E725" s="0">
-        <v>3.66</v>
+        <v>1.72</v>
       </c>
     </row>
     <row r="726" spans="1:5" customHeight="0">
       <c r="A726" s="0" t="inlineStr">
         <is>
-          <t>06-03-2026</t>
+          <t>06-24-2026</t>
         </is>
       </c>
       <c r="B726" s="0">
-        <v>163.54545</v>
+        <v>169.76</v>
       </c>
       <c r="C726" s="0">
-        <v>4.39</v>
+        <v>-1.56</v>
       </c>
       <c r="D726" s="0">
-        <v>8150.42</v>
+        <v>8385.49</v>
       </c>
       <c r="E726" s="0">
-        <v>4.41</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="727" spans="1:5" customHeight="0">
       <c r="A727" s="0" t="inlineStr">
         <is>
-          <t>06-04-2026</t>
+          <t>06-25-2026</t>
         </is>
       </c>
       <c r="B727" s="0">
-        <v>165.16364</v>
+        <v>171.4</v>
       </c>
       <c r="C727" s="0">
-        <v>3.36</v>
+        <v>-2.5</v>
       </c>
       <c r="D727" s="0">
-        <v>8244.29</v>
+        <v>8431.61</v>
       </c>
       <c r="E727" s="0">
-        <v>3.22</v>
+        <v>0.63</v>
       </c>
     </row>
     <row r="728" spans="1:5" customHeight="0">
       <c r="A728" s="0" t="inlineStr">
         <is>
-          <t>06-05-2026</t>
+          <t>06-26-2026</t>
         </is>
       </c>
       <c r="B728" s="0">
-        <v>166.72727</v>
+        <v>172.86</v>
       </c>
       <c r="C728" s="0">
-        <v>2.39</v>
+        <v>-3.32</v>
       </c>
       <c r="D728" s="0">
-        <v>8218.24</v>
+        <v>8384.87</v>
       </c>
       <c r="E728" s="0">
-        <v>3.55</v>
+        <v>1.19</v>
       </c>
     </row>
     <row r="729" spans="1:5" customHeight="0">
       <c r="A729" s="0" t="inlineStr">
         <is>
-          <t>06-08-2026</t>
+          <t>06-29-2026</t>
         </is>
       </c>
       <c r="B729" s="0">
-        <v>165.38</v>
+        <v>172.72</v>
       </c>
       <c r="C729" s="0">
-        <v>3.23</v>
+        <v>-3.24</v>
       </c>
       <c r="D729" s="0">
-        <v>8199.29</v>
+        <v>8367.33</v>
       </c>
       <c r="E729" s="0">
-        <v>3.79</v>
+        <v>1.4</v>
       </c>
     </row>
     <row r="730" spans="1:5" customHeight="0">
       <c r="A730" s="0" t="inlineStr">
         <is>
-          <t>06-09-2026</t>
+          <t>06-30-2026</t>
         </is>
       </c>
       <c r="B730" s="0">
-        <v>168.42</v>
+        <v>173.28</v>
       </c>
       <c r="C730" s="0">
-        <v>1.37</v>
+        <v>-3.55</v>
       </c>
       <c r="D730" s="0">
-        <v>8203.43</v>
+        <v>8403.99</v>
       </c>
       <c r="E730" s="0">
-        <v>3.73</v>
+        <v>0.96</v>
       </c>
     </row>
     <row r="731" spans="1:5" customHeight="0">
       <c r="A731" s="0" t="inlineStr">
         <is>
-          <t>06-10-2026</t>
+          <t>07-01-2026</t>
         </is>
       </c>
       <c r="B731" s="0">
-        <v>167.72</v>
+        <v>176.3</v>
       </c>
       <c r="C731" s="0">
-        <v>1.79</v>
+        <v>-5.21</v>
       </c>
       <c r="D731" s="0">
-        <v>8161.83</v>
+        <v>8337.29</v>
       </c>
       <c r="E731" s="0">
-        <v>4.26</v>
+        <v>1.76</v>
       </c>
     </row>
     <row r="732" spans="1:5" customHeight="0">
       <c r="A732" s="0" t="inlineStr">
         <is>
-          <t>06-11-2026</t>
+          <t>07-02-2026</t>
         </is>
       </c>
       <c r="B732" s="0">
-        <v>165.02</v>
+        <v>180.02</v>
       </c>
       <c r="C732" s="0">
-        <v>3.45</v>
+        <v>-7.17</v>
       </c>
       <c r="D732" s="0">
-        <v>8200.8</v>
+        <v>8474.86</v>
       </c>
       <c r="E732" s="0">
-        <v>3.77</v>
+        <v>0.11</v>
       </c>
     </row>
     <row r="733" spans="1:5" customHeight="0">
       <c r="A733" s="0" t="inlineStr">
         <is>
-          <t>06-12-2026</t>
+          <t>07-03-2026</t>
         </is>
       </c>
       <c r="B733" s="0">
-        <v>168.3</v>
+        <v>180.3</v>
       </c>
       <c r="C733" s="0">
-        <v>1.44</v>
+        <v>-7.31</v>
       </c>
       <c r="D733" s="0">
-        <v>8350.87</v>
+        <v>8508.07</v>
       </c>
       <c r="E733" s="0">
-        <v>1.9</v>
+        <v>-0.28</v>
       </c>
     </row>
     <row r="734" spans="1:5" customHeight="0">
       <c r="A734" s="0" t="inlineStr">
         <is>
-          <t>06-15-2026</t>
+          <t>07-06-2026</t>
         </is>
       </c>
       <c r="B734" s="0">
-        <v>165.86</v>
+        <v>177.6</v>
       </c>
       <c r="C734" s="0">
-        <v>2.93</v>
+        <v>-5.9</v>
       </c>
       <c r="D734" s="0">
-        <v>8384.01</v>
+        <v>8479.87</v>
       </c>
       <c r="E734" s="0">
-        <v>1.5</v>
+        <v>0.05</v>
       </c>
     </row>
     <row r="735" spans="1:5" customHeight="0">
       <c r="A735" s="0" t="inlineStr">
         <is>
-          <t>06-16-2026</t>
+          <t>07-07-2026</t>
         </is>
       </c>
       <c r="B735" s="0">
-        <v>167.38</v>
+        <v>178.18</v>
       </c>
       <c r="C735" s="0">
-        <v>2</v>
+        <v>-6.21</v>
       </c>
       <c r="D735" s="0">
-        <v>8447.27</v>
+        <v>8436.24</v>
       </c>
       <c r="E735" s="0">
-        <v>0.74</v>
+        <v>0.57</v>
       </c>
     </row>
     <row r="736" spans="1:5" customHeight="0">
       <c r="A736" s="0" t="inlineStr">
         <is>
-          <t>06-17-2026</t>
+          <t>07-08-2026</t>
         </is>
       </c>
       <c r="B736" s="0">
-        <v>166.9</v>
+        <v>173.68</v>
       </c>
       <c r="C736" s="0">
-        <v>2.29</v>
+        <v>-3.78</v>
       </c>
       <c r="D736" s="0">
-        <v>8430.79</v>
+        <v>8252.66</v>
       </c>
       <c r="E736" s="0">
-        <v>0.94</v>
+        <v>2.81</v>
       </c>
     </row>
     <row r="737" spans="1:5" customHeight="0">
       <c r="A737" s="0" t="inlineStr">
         <is>
-          <t>06-18-2026</t>
+          <t>07-09-2026</t>
         </is>
       </c>
       <c r="B737" s="0">
-        <v>167.12</v>
+        <v>172.96</v>
       </c>
       <c r="C737" s="0">
-        <v>2.15</v>
+        <v>-3.38</v>
       </c>
       <c r="D737" s="0">
-        <v>8467.98</v>
+        <v>8326.62</v>
       </c>
       <c r="E737" s="0">
-        <v>0.49</v>
+        <v>1.9</v>
       </c>
     </row>
     <row r="738" spans="1:5" customHeight="0">
       <c r="A738" s="0" t="inlineStr">
         <is>
-          <t>06-19-2026</t>
+          <t>07-10-2026</t>
         </is>
       </c>
       <c r="B738" s="0">
-        <v>164.16</v>
+        <v>174.3</v>
       </c>
       <c r="C738" s="0">
-        <v>4</v>
+        <v>-4.12</v>
       </c>
       <c r="D738" s="0">
-        <v>8421.14</v>
+        <v>8338.97</v>
       </c>
       <c r="E738" s="0">
-        <v>1.05</v>
+        <v>1.74</v>
       </c>
     </row>
     <row r="739" spans="1:5" customHeight="0">
       <c r="A739" s="0" t="inlineStr">
         <is>
-          <t>06-22-2026</t>
+          <t>07-13-2026</t>
         </is>
       </c>
       <c r="B739" s="0">
-        <v>165.7</v>
+        <v>176.74</v>
       </c>
       <c r="C739" s="0">
-        <v>3.03</v>
+        <v>-5.44</v>
       </c>
       <c r="D739" s="0">
-        <v>8400.11</v>
+        <v>8364.65</v>
       </c>
       <c r="E739" s="0">
-        <v>1.3</v>
+        <v>1.43</v>
       </c>
     </row>
     <row r="740" spans="1:5" customHeight="0">
       <c r="A740" s="0" t="inlineStr">
         <is>
-          <t>06-23-2026</t>
+          <t>07-14-2026</t>
         </is>
       </c>
       <c r="B740" s="0">
-        <v>166.44</v>
+        <v>178.52</v>
       </c>
       <c r="C740" s="0">
-        <v>2.57</v>
+        <v>-6.39</v>
       </c>
       <c r="D740" s="0">
-        <v>8340.71</v>
+        <v>8366.85</v>
       </c>
       <c r="E740" s="0">
-        <v>2.03</v>
+        <v>1.41</v>
       </c>
     </row>
     <row r="741" spans="1:5" customHeight="0">
       <c r="A741" s="0" t="inlineStr">
         <is>
-          <t>06-24-2026</t>
+          <t>07-15-2026</t>
         </is>
       </c>
       <c r="B741" s="0">
-        <v>169.76</v>
+        <v>175.14</v>
       </c>
       <c r="C741" s="0">
-        <v>0.57</v>
+        <v>-4.58</v>
       </c>
       <c r="D741" s="0">
-        <v>8385.49</v>
+        <v>8382.43</v>
       </c>
       <c r="E741" s="0">
-        <v>1.48</v>
+        <v>1.22</v>
       </c>
     </row>
     <row r="742" spans="1:5" customHeight="0">
       <c r="A742" s="0" t="inlineStr">
         <is>
-          <t>06-25-2026</t>
+          <t>07-16-2026</t>
         </is>
       </c>
       <c r="B742" s="0">
-        <v>171.4</v>
+        <v>177.08</v>
       </c>
       <c r="C742" s="0">
-        <v>-0.4</v>
+        <v>-5.62</v>
       </c>
       <c r="D742" s="0">
-        <v>8431.61</v>
+        <v>8377.86</v>
       </c>
       <c r="E742" s="0">
-        <v>0.93</v>
+        <v>1.27</v>
       </c>
     </row>
     <row r="743" spans="1:5" customHeight="0">
       <c r="A743" s="0" t="inlineStr">
         <is>
-          <t>06-26-2026</t>
+          <t>07-17-2026</t>
         </is>
       </c>
       <c r="B743" s="0">
-        <v>172.86</v>
+        <v>176.46</v>
       </c>
       <c r="C743" s="0">
-        <v>-1.24</v>
+        <v>-5.29</v>
       </c>
       <c r="D743" s="0">
-        <v>8384.87</v>
+        <v>8338.81</v>
       </c>
       <c r="E743" s="0">
-        <v>1.49</v>
+        <v>1.75</v>
       </c>
     </row>
     <row r="744" spans="1:5" customHeight="0">
       <c r="A744" s="0" t="inlineStr">
         <is>
-          <t>06-29-2026</t>
+          <t>07-20-2026</t>
         </is>
       </c>
       <c r="B744" s="0">
-        <v>172.72</v>
+        <v>177.7</v>
       </c>
       <c r="C744" s="0">
-        <v>-1.16</v>
+        <v>-5.95</v>
       </c>
       <c r="D744" s="0">
-        <v>8367.33</v>
+        <v>8340.11</v>
       </c>
       <c r="E744" s="0">
-        <v>1.7</v>
+        <v>1.73</v>
       </c>
     </row>
     <row r="745" spans="1:5" customHeight="0">
       <c r="A745" s="0" t="inlineStr">
         <is>
-          <t>06-30-2026</t>
+          <t>07-21-2026</t>
         </is>
       </c>
       <c r="B745" s="0">
-        <v>173.28</v>
+        <v>176.52</v>
       </c>
       <c r="C745" s="0">
-        <v>-1.48</v>
+        <v>-5.33</v>
       </c>
       <c r="D745" s="0">
-        <v>8403.99</v>
+        <v>8363.14</v>
       </c>
       <c r="E745" s="0">
-        <v>1.26</v>
+        <v>1.45</v>
       </c>
     </row>
     <row r="746" spans="1:5" customHeight="0">
       <c r="A746" s="0" t="inlineStr">
         <is>
-          <t>07-01-2026</t>
+          <t>07-22-2026</t>
         </is>
       </c>
       <c r="B746" s="0">
-        <v>176.3</v>
+        <v>176.74</v>
       </c>
       <c r="C746" s="0">
-        <v>-3.17</v>
+        <v>-5.44</v>
       </c>
       <c r="D746" s="0">
-        <v>8337.29</v>
+        <v>8437.89</v>
       </c>
       <c r="E746" s="0">
-        <v>2.07</v>
+        <v>0.55</v>
       </c>
     </row>
     <row r="747" spans="1:5" customHeight="0">
       <c r="A747" s="0" t="inlineStr">
         <is>
-          <t>07-02-2026</t>
+          <t>07-23-2026</t>
         </is>
       </c>
       <c r="B747" s="0">
-        <v>180.02</v>
+        <v>175.58</v>
       </c>
       <c r="C747" s="0">
-        <v>-5.17</v>
+        <v>-4.82</v>
       </c>
       <c r="D747" s="0">
-        <v>8474.86</v>
+        <v>8299.09</v>
       </c>
       <c r="E747" s="0">
-        <v>0.41</v>
+        <v>2.23</v>
       </c>
     </row>
     <row r="748" spans="1:5" customHeight="0">
       <c r="A748" s="0" t="inlineStr">
         <is>
-          <t>07-03-2026</t>
+          <t>07-24-2026</t>
         </is>
       </c>
       <c r="B748" s="0">
-        <v>180.3</v>
+        <v>176.52</v>
       </c>
       <c r="C748" s="0">
-        <v>-5.31</v>
+        <v>-5.33</v>
       </c>
       <c r="D748" s="0">
-        <v>8508.07</v>
+        <v>8372.28</v>
       </c>
       <c r="E748" s="0">
-        <v>0.02</v>
+        <v>1.34</v>
       </c>
     </row>
     <row r="749" spans="1:5" customHeight="0">
       <c r="A749" s="0" t="inlineStr">
         <is>
-          <t>07-06-2026</t>
+          <t>07-27-2026</t>
         </is>
       </c>
       <c r="B749" s="0">
-        <v>177.6</v>
+        <v>177.18</v>
       </c>
       <c r="C749" s="0">
-        <v>-3.87</v>
+        <v>-5.68</v>
       </c>
       <c r="D749" s="0">
-        <v>8479.87</v>
+        <v>8406.06</v>
       </c>
       <c r="E749" s="0">
-        <v>0.35</v>
+        <v>0.93</v>
       </c>
     </row>
     <row r="750" spans="1:5" customHeight="0">
       <c r="A750" s="0" t="inlineStr">
         <is>
-          <t>07-07-2026</t>
+          <t>07-28-2026</t>
         </is>
       </c>
       <c r="B750" s="0">
-        <v>178.18</v>
+        <v>173.54</v>
       </c>
       <c r="C750" s="0">
-        <v>-4.19</v>
+        <v>-3.7</v>
       </c>
       <c r="D750" s="0">
-        <v>8436.24</v>
+        <v>8458.78</v>
       </c>
       <c r="E750" s="0">
-        <v>0.87</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="751" spans="1:5" customHeight="0">
       <c r="A751" s="0" t="inlineStr">
         <is>
-          <t>07-08-2026</t>
+          <t>07-29-2026</t>
         </is>
       </c>
       <c r="B751" s="0">
-        <v>173.68</v>
+        <v>171.48</v>
       </c>
       <c r="C751" s="0">
-        <v>-1.7</v>
+        <v>-2.54</v>
       </c>
       <c r="D751" s="0">
-        <v>8252.66</v>
+        <v>8408.27</v>
       </c>
       <c r="E751" s="0">
-        <v>3.11</v>
+        <v>0.91</v>
       </c>
     </row>
     <row r="752" spans="1:5" customHeight="0">
       <c r="A752" s="0" t="inlineStr">
         <is>
-          <t>07-09-2026</t>
+          <t>07-30-2026</t>
         </is>
       </c>
       <c r="B752" s="0">
-        <v>172.96</v>
+        <v>171.74</v>
       </c>
       <c r="C752" s="0">
-        <v>-1.3</v>
+        <v>-2.69</v>
       </c>
       <c r="D752" s="0">
-        <v>8326.62</v>
+        <v>8485.64</v>
       </c>
       <c r="E752" s="0">
-        <v>2.2</v>
+        <v>-0.01</v>
       </c>
     </row>
     <row r="753" spans="1:5" customHeight="0">
       <c r="A753" s="0" t="inlineStr">
         <is>
-          <t>07-10-2026</t>
+          <t>07-31-2026</t>
         </is>
       </c>
       <c r="B753" s="0">
-        <v>174.3</v>
+        <v>170.72</v>
       </c>
       <c r="C753" s="0">
-        <v>-2.05</v>
+        <v>-2.11</v>
       </c>
       <c r="D753" s="0">
-        <v>8338.97</v>
+        <v>8509.64</v>
       </c>
       <c r="E753" s="0">
-        <v>2.05</v>
+        <v>-0.3</v>
       </c>
     </row>
     <row r="754" spans="1:5" customHeight="0">
       <c r="A754" s="0" t="inlineStr">
         <is>
-          <t>07-13-2026</t>
+          <t>08-03-2026</t>
         </is>
       </c>
       <c r="B754" s="0">
-        <v>176.74</v>
+        <v>170.32</v>
       </c>
       <c r="C754" s="0">
-        <v>-3.41</v>
+        <v>-1.88</v>
       </c>
       <c r="D754" s="0">
-        <v>8364.65</v>
+        <v>8613.82</v>
       </c>
       <c r="E754" s="0">
-        <v>1.73</v>
+        <v>-1.5</v>
       </c>
     </row>
     <row r="755" spans="1:5" customHeight="0">
       <c r="A755" s="0" t="inlineStr">
         <is>
-          <t>07-14-2026</t>
+          <t>08-04-2026</t>
         </is>
       </c>
       <c r="B755" s="0">
-        <v>178.52</v>
+        <v>172.06</v>
       </c>
       <c r="C755" s="0">
-        <v>-4.37</v>
+        <v>-2.87</v>
       </c>
       <c r="D755" s="0">
-        <v>8366.85</v>
+        <v>8666.63</v>
       </c>
       <c r="E755" s="0">
-        <v>1.71</v>
+        <v>-2.1</v>
       </c>
     </row>
     <row r="756" spans="1:5" customHeight="0">
       <c r="A756" s="0" t="inlineStr">
         <is>
-          <t>07-15-2026</t>
+          <t>08-05-2026</t>
         </is>
       </c>
       <c r="B756" s="0">
-        <v>175.14</v>
+        <v>173.58</v>
       </c>
       <c r="C756" s="0">
-        <v>-2.52</v>
+        <v>-3.72</v>
       </c>
       <c r="D756" s="0">
-        <v>8382.43</v>
+        <v>8669.3</v>
       </c>
       <c r="E756" s="0">
-        <v>1.52</v>
+        <v>-2.13</v>
       </c>
     </row>
     <row r="757" spans="1:5" customHeight="0">
       <c r="A757" s="0" t="inlineStr">
         <is>
-          <t>07-16-2026</t>
+          <t>08-06-2026</t>
         </is>
       </c>
       <c r="B757" s="0">
-        <v>177.08</v>
+        <v>173.22</v>
       </c>
       <c r="C757" s="0">
-        <v>-3.59</v>
+        <v>-3.52</v>
       </c>
       <c r="D757" s="0">
-        <v>8377.86</v>
+        <v>8699.71</v>
       </c>
       <c r="E757" s="0">
-        <v>1.57</v>
+        <v>-2.47</v>
       </c>
     </row>
     <row r="758" spans="1:5" customHeight="0">
       <c r="A758" s="0" t="inlineStr">
         <is>
-          <t>07-17-2026</t>
+          <t>08-07-2026</t>
         </is>
       </c>
       <c r="B758" s="0">
-        <v>176.46</v>
+        <v>172.38</v>
       </c>
       <c r="C758" s="0">
-        <v>-3.25</v>
+        <v>-3.05</v>
       </c>
       <c r="D758" s="0">
-        <v>8338.81</v>
+        <v>8714.93</v>
       </c>
       <c r="E758" s="0">
-        <v>2.05</v>
+        <v>-2.64</v>
       </c>
     </row>
     <row r="759" spans="1:5" customHeight="0">
       <c r="A759" s="0" t="inlineStr">
         <is>
-          <t>07-20-2026</t>
+          <t>08-10-2026</t>
         </is>
       </c>
       <c r="B759" s="0">
-        <v>177.7</v>
+        <v>171.44</v>
       </c>
       <c r="C759" s="0">
-        <v>-3.93</v>
+        <v>-2.52</v>
       </c>
       <c r="D759" s="0">
-        <v>8340.11</v>
+        <v>8726.03</v>
       </c>
       <c r="E759" s="0">
-        <v>2.03</v>
+        <v>-2.77</v>
       </c>
     </row>
     <row r="760" spans="1:5" customHeight="0">
       <c r="A760" s="0" t="inlineStr">
         <is>
-          <t>07-21-2026</t>
+          <t>08-11-2026</t>
         </is>
       </c>
       <c r="B760" s="0">
-        <v>176.52</v>
+        <v>171.68</v>
       </c>
       <c r="C760" s="0">
-        <v>-3.29</v>
+        <v>-2.66</v>
       </c>
       <c r="D760" s="0">
-        <v>8363.14</v>
+        <v>8714.94</v>
       </c>
       <c r="E760" s="0">
-        <v>1.75</v>
+        <v>-2.64</v>
       </c>
     </row>
     <row r="761" spans="1:5" customHeight="0">
       <c r="A761" s="0" t="inlineStr">
         <is>
-          <t>07-22-2026</t>
+          <t>08-12-2026</t>
         </is>
       </c>
       <c r="B761" s="0">
-        <v>176.74</v>
+        <v>170.34</v>
       </c>
       <c r="C761" s="0">
-        <v>-3.41</v>
+        <v>-1.89</v>
       </c>
       <c r="D761" s="0">
-        <v>8437.89</v>
+        <v>8674.94</v>
       </c>
       <c r="E761" s="0">
-        <v>0.85</v>
+        <v>-2.2</v>
       </c>
     </row>
     <row r="762" spans="1:5" customHeight="0">
       <c r="A762" s="0" t="inlineStr">
         <is>
-          <t>07-23-2026</t>
+          <t>08-13-2026</t>
         </is>
       </c>
       <c r="B762" s="0">
-        <v>175.58</v>
+        <v>169.14</v>
       </c>
       <c r="C762" s="0">
-        <v>-2.77</v>
+        <v>-1.19</v>
       </c>
       <c r="D762" s="0">
-        <v>8299.09</v>
+        <v>8650.56</v>
       </c>
       <c r="E762" s="0">
-        <v>2.54</v>
+        <v>-1.92</v>
       </c>
     </row>
     <row r="763" spans="1:5" customHeight="0">
       <c r="A763" s="0" t="inlineStr">
         <is>
-          <t>07-24-2026</t>
+          <t>08-14-2026</t>
         </is>
       </c>
       <c r="B763" s="0">
-        <v>176.52</v>
+        <v>168.26</v>
       </c>
       <c r="C763" s="0">
-        <v>-3.29</v>
+        <v>-0.68</v>
       </c>
       <c r="D763" s="0">
-        <v>8372.28</v>
+        <v>8636.8</v>
       </c>
       <c r="E763" s="0">
-        <v>1.64</v>
+        <v>-1.76</v>
       </c>
     </row>
     <row r="764" spans="1:5" customHeight="0">
       <c r="A764" s="0" t="inlineStr">
         <is>
-          <t>07-27-2026</t>
+          <t>08-17-2026</t>
         </is>
       </c>
       <c r="B764" s="0">
-        <v>177.18</v>
+        <v>166.82</v>
       </c>
       <c r="C764" s="0">
-        <v>-3.65</v>
+        <v>0.18</v>
       </c>
       <c r="D764" s="0">
-        <v>8406.06</v>
+        <v>8579.6</v>
       </c>
       <c r="E764" s="0">
-        <v>1.23</v>
+        <v>-1.11</v>
       </c>
     </row>
     <row r="765" spans="1:5" customHeight="0">
       <c r="A765" s="0" t="inlineStr">
         <is>
-          <t>07-28-2026</t>
+          <t>08-18-2026</t>
         </is>
       </c>
       <c r="B765" s="0">
-        <v>173.54</v>
+        <v>167.04</v>
       </c>
       <c r="C765" s="0">
-        <v>-1.62</v>
+        <v>0.05</v>
       </c>
       <c r="D765" s="0">
-        <v>8458.78</v>
+        <v>8509.36</v>
       </c>
       <c r="E765" s="0">
-        <v>0.6</v>
+        <v>-0.29</v>
       </c>
     </row>
     <row r="766" spans="1:5" customHeight="0">
       <c r="A766" s="0" t="inlineStr">
         <is>
-          <t>07-29-2026</t>
+          <t>08-19-2026</t>
         </is>
       </c>
       <c r="B766" s="0">
-        <v>171.48</v>
+        <v>166.78</v>
       </c>
       <c r="C766" s="0">
-        <v>-0.44</v>
+        <v>0.2</v>
       </c>
       <c r="D766" s="0">
-        <v>8408.27</v>
+        <v>8501.91</v>
       </c>
       <c r="E766" s="0">
-        <v>1.21</v>
+        <v>-0.21</v>
       </c>
     </row>
     <row r="767" spans="1:5" customHeight="0">
       <c r="A767" s="0" t="inlineStr">
         <is>
-          <t>07-30-2026</t>
+          <t>08-20-2026</t>
         </is>
       </c>
       <c r="B767" s="0">
-        <v>171.74</v>
+        <v>167.38</v>
       </c>
       <c r="C767" s="0">
-        <v>-0.59</v>
+        <v>-0.16</v>
       </c>
       <c r="D767" s="0">
-        <v>8485.64</v>
+        <v>8453.09</v>
       </c>
       <c r="E767" s="0">
-        <v>0.28</v>
+        <v>0.37</v>
       </c>
     </row>
     <row r="768" spans="1:5" customHeight="0">
       <c r="A768" s="0" t="inlineStr">
         <is>
-          <t>07-31-2026</t>
+          <t>08-21-2026</t>
         </is>
       </c>
       <c r="B768" s="0">
-        <v>170.72</v>
+        <v>167.12</v>
       </c>
       <c r="C768" s="0">
         <v>0</v>
       </c>
       <c r="D768" s="0">
-        <v>8509.64</v>
+        <v>8484.43</v>
       </c>
       <c r="E768" s="0">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>